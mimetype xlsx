--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cb552ccb3f4663b7e145d92732e911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc63db93fee381d2cd2c091d17b7f6c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045dab019f013dfed971b00b4650c363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4823731e35addb75fd30c8330888d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075082258106d4e3858fc2f977c9afea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dba448d778d5f4f53398f0abe76ecb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ae5ea86c70f5c8f14dfa04b25dbd47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5144ca0055cdf3a554f45cad028ae38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e501cb1356c8e28acdf0e1c3a94989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07a11505ed2fe23d41bf6166a3d98f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b2521525b58746e114524c8c8aac711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33367b7b0c0668d2eb783f787d1c390012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf2b76991503708f86f4d050272f2213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b3a45b2bbcda9dff495ed24c9267614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a2960edc84b5a6a54e474996e5c8815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e0ac73af96837be81531a0aeb281216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03a69afcf8b5fd3de31dabfcd9195417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c589270ba8c024506f1db5609fa33018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd8653877ff7d6ace43ee63da9fb2919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27620255488bd2e8b940a3a564b067c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629effb9ac74d6b441bd6d59deb2d71e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d56c62a208516105ffb10033f710022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e1617be1159bb10d8d59cbab34d9223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4ebbe42ebe180ab5b0c477b66e06024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea86f56c8169cc187aa681e2d8f876325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c9de26fa8578bb1461e0b4069477526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a3d59be46ea96ed33ab883ae3179127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4df69dc852c38f9599c740674b84bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f68f00ff4cf56a10fbccb93e9399f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8b80ed9facbfd3029722b93c8832e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b06dee37c34ca26f4a56f3a82f130231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4297bca468a90995bc55d498f3fe77b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7347cb4e59bc20aeaaa5b653cf958a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e13fae4a5a1fb7e285d199eb9b85f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c24f5682e79128ebd06712883d9e6035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03c3712ec9d437e8e25f145a9d735736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1819389a6f66559628c86cf5191ecb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1988ba3c6f0d5cf2418e2e7f7cd16d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ba602924a120a91e66db4a31fa9cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1759ec6938cfc8eafcb914a450e00b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc0b19e8ec50817896928ed4c2cb0d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ece10acafa99441c5725b2dd09633242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fdc479baabcad68301b969971bac143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9fd9f44f8dd26dbe36e74d6ae0d7744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2404ad5bf4c84ed0b830a4304e7a2c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403525f5bc79293f7cf21ca53d4bd0c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc058856ec19c6d22ec1986a7395cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823848e479d30d3fb43cbe297a4759c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304464e03477a194a880ddec3df542349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991af3fc0c2b558d21260feb7dea732450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f480390560e35b4ee22d21079e413fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bc6a73ca9aa9030413e1cfcb7e0b952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de872f35f93c055415b8fd7cfab39353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bdb476c591e0c17562625e3529c2854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3446b6863cc0ec585c348b4769a9dd555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9567a31a2006da1516bc6b1e727ca1256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca238eed22b1fad9100c49e87871642457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f46ce845d95846486041a21291ddc958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39d9181a8c8f061c40a57ffc97449d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45725067c058dd933c240163a156dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7c1255c779e86d760c30232bf35d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51de184378fec4a634952e2963660762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06898abd815c8be6cff1e8b51122b9ce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1845607c777c0652a8c82806ae2f2f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dedda596c73806164bceb2011478c465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185bde73bc86f7ae33fe69cbc16154766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecb61f439e0be890e72c51465d225867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7b3ad7c1d8768ea0fc66ca18c99de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff3561b8da85449f9e3a3279a221a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcba7dab2549a11250a9f33e22c6b970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac191faaf078ef8f56f93fede0a6d43271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e65d5289cba28a0c5071f66502699b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e825916795173c353ba93aed0fd05673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68470f90b757a046cb03278a61bfb66274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca35452697c3da4d54cef609b962d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b1d170ac10c03e2d30169eeac701176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78654a46fb557515423ed4d5f1475b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402440613f553a73a61345a82e2b652d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c81856523db1e00841eea0d28330e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc98bd24fb72e577ae5129186a6605680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c11eb902a7689664088f41fc4d5c6881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4ce427c84d671d2612d3839e84c2982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b22a861fe87690d971f8ca84481fd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a30a46cb0c4447e2f3aca05f98b8184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880dc8d293ab0e1a8a1c08f5e93e51ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe92b10e88dc9c7ecb65105136f6d5686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ee499565fd1b06c6339ac8ca3926987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32e95512bf6c118cb03c8300095c9588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd027702870f01416f4f5dce032f641589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023f3e818d6b7c4da611f8ea6e66f9090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff842415e2fcba17fab86d6edb65a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f401a76e6b20a98ec8125c6815f705592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1b1804245e926342b2f85bfdbd1f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990667583f7501aa0e42294155b35d4994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fb7b8371bda6ef9d58646b03543d095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae54c79ed28863ec16729163982bcc596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797b8a56cd85aaf801d87c95706e2e197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079982804bc9e7156ac3f97f211ec73698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1c4c1ee4da47f4c77dec2e3b5642f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61295c691df17cb7507b57baf69724b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0165a6252aa4aec8487de648005c409101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06abb9186c017f94053f46f9fcbf0d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf651fcbf92b9b0cfef867bf79ab8e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac4fb491cce6aeea7b9b3e2f97ff56104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f518b5092672a042fd8a29acf150810105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e409fee913dc11ceecb877794eecc3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cd18dfcadb3ea2159f5fe88327823107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fdc70c22c7520f05d99c3800c03c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94d6995dfe059c4ac0ebe2962ff7e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6e4c5636f8bbf7cf5197d55b2b747110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101185227083fd2d68acc2ee1599bdc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f83db7ae84d0b4464310e7b49c4b0a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f2afdf4d3c20b8a85a52dea53b476113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ecea9b528a0a8ba7c0ea0ce583638114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75a677fc55cc11a50567959ea75d14115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236d059284d47ba1919f7f0a38ddd18116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8480a95ae9d6f8cab40b09c8ca84322117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd2fb2bf5a9097417b28c9a3437a18118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350732437c7b72eacb0a00c951620ae4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090b28fe44ac16c63e9dc0766513569120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8aa0575855e10cbb4e89003328038121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2422b7b95320cb1e92d18aca237ae46122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574117b8d61ae8abfce5bdaae8ec2df5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e067633f9254daa25100552848ad9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0f9ac2fc18e7a1decce0f36083eeb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ff86ce230d029548757a5f6fd1319126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f50738a617ab9bc6987f5baaab719127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b79435345a42837ac8ad9a7c61eb0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64165adb20a775ee43f3fd49276bac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f2de3dd5fa055f8cd5fc122e5ba6a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6e688814c95d61e77523640269896131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4c790ea163478ccb0af608f654144132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2cda33e29cf1172979bc69cbe92a5d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed376e86c7d84d06514b70416608168b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe683baf02d32b5f84c930509bc7a66135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01e8ff423e955ee0f22b44b7e72c79136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca32fc5a7205776805e1f4356c6398137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8afe4ede15baa115890832c9e1527b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6280a42d7d1dbac863359e48a68da139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b1f852d011b6b7ae89953e84f2db1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a34aa6346b36a62b6deab19108bed2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada403b76d024f25ad3c315a8b02ad19142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33456197fe8c428e7deb27725874fd45143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee47dfbae83aa2de46409626a424058144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef763ebef557812d5cde42904d32880c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9699404c016df7e5ec6a8230399e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b467751a227a33e2a3eff624cca771147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930278c5bbb2beaba26f8232a526a205148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c26aeec86b9b1d4878595e25b66d8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9481eabe9f12244ef14290cf5883380150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9e85711b227aaada199caac81622a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80effde9f7ac49e987a38acecd9c8d8b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516fdeb750982966d1976a4142d450c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c24c99f07974e55919b0c05a92e05154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931776ccd623795cd12e72e376a1cff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a082de4fe06d865e87f10042678e2d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8254e67a52349d9600fc3d72e1c58157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93738177d9da1d62a530275958efc1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ff4c198633ffd51ae3632d3466ddd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ec40b0612accb484bbed0201cfe33160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852862ffb0229ef0a1b3a0027104629161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9962b5a9c34cdba1d4128b0bf22c8a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d3d909342328393904894af9e7b44163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20042bcc57486f0a4643dfa97044cbe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83ee36a0ed04fb7009313ab52d4308165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4cd250705f040cc56912ccae7edb0d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07590749e767d449d35d8b13792456a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206991afe25cab8015959c375321cff0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18d7e03bb627622b9b42a545dc6feb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779596988688ff8bf1d28b393a02f06170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970504ae624789c5cbe8c13bb1059411171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3dcfaa2542bd464b00fd6c9b51d18172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d35f72c513c01c6a9a5ee28484a84173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76054a88821e0c245be47e4151feb945174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef31fafedc9436e3b9ea9de8897d59175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f85b916f28cc43d57e617cf44b2b1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838f57be96138d9a5bc7a3ef1338e41177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc5222b4624e88b9436ed46f8300fc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc12ff69eb395024bf49436381516a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836e0fb9ded71ff900efa6a079a5aba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daffc32596abe61c94e8819ded048d6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacadd130f6c80b652219f854f960da3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989978a64ad6bcbb23ee30636196380183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec7bca2c31e84b94317963c4d6853b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2cbfb7a4a5ebf29a7917e2030142d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1be8a0a0c9a005f14a67cd2b87d64186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b402ffe59888ac526b7332747b033187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd05043cf2b6dd4e02b91ad9c00f022188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966925ac0bff8cd60772db667e84c91189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5825c90fc67c97beb14b8b29e965d2f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131ac600a3714874a1f0c92a5e015c6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a3acb008dccdf288ba4b400d39381192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d0539bcf34a76b919e3f87c9f11b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b851f3780e9fd1d9f155b3d309071194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daaa85475faba0907e2cc9a33388c80195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d442d260459fa6854e869553065fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228787a96b902d1a5cf606a8d5477832197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626bab377daf8a68217ca5d6b8b1312198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157058125b64ad63314d75256ac0b52199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424dd8a6fa5772cb85c49c68a6e4ab4a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479a431d3728a494ced309ca842bf5a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780f60a4bbcdbae5a05a328fe8cd314202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5588ee49bb7db4ef66a030ae96b2c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f47cbde4529ad396c83addd9799ff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe5a9642bac0a9ef5297776c56b396205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92a2d3f6c1c40164fbf85b62c8cc72206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aac325add5ac584fa898331374d198207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac626e7d3be82e0f8ccb147b11e260208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65714bf54d85b7283135f4f4743e7ec5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f61d0239bae211400c963aca8a660210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f34e0d5bd2056a23a2ef5e52297343211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032d58261f2574f3d24ad31fc14b94b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212958a7c94ef32a8e7f0aa3f08570b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddfd7d2fc117395deed114c2a578ef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298830c9ea4da835df79e44eff9efa1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356522f90469a5ed3c1991fec5e0af36216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58a7e7ba3524695d468967c75a9f68217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091751ddce858a6d39efb9755bc7dd35218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f66dd4c63ef78b233e79922469f918219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee9037240af84e1fff5f5d13ae0e69220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45691f8b817d3f6728254651cf8f1cf8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81aa97a209f4c3629a6b4d304b235f6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0c547c2f407a9ab53b63d86a6025d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd850ed7456437eeb1ada52369c46acc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc96ee1b7990ef793252f931b3ced66225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4909c2ca8b2e8790227b60ee258b0db226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133ee66058250061fd0447c43e49a59227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a7cd69b566be75f4dbd7a9e46b87c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5781a2213e8954b8468c4da65083a38229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1d80d02f43a9d5d43c6addfc5ffa0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baeb3007a1c27a8c7734ef033e61d16231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b536dea86f4053717f81c4b94888229232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7f433293a555e4f3d1e870aa4e0f7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93456c07702a4e1fcf79028c0751e004234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01caf37adca29e35da79d2771c3207c3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b8d1414e9183e3195ba3218b4446b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fa5d6859052b2d0f29b1defd95cce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf4faee1581c5115940d052662bb77238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c697bb42252fd0d0dcf93979d78664239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27f8f83e9d5ee34fce0c83e0f519af240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528db90adcafc69bc705c2e8a8c957b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab9ff5cc20e6d0d789b6256eb1c610242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967f1d7ef0bacad72b643f5a4b23ac1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e147ba703fe5ca21a4f92baee8682f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ee7d43ffef47a6a2d542fe7501271245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cad82991f2340eaeec9842f915b920246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71d0e57c69d9841c0b11dc7d85a358247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edcc1c88fcaf155b57a2de2d4a7aae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501fb95201c89114e8f705c4df8aa29249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc380f466aa4bddf4df21cb7a79f89250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e46b5858b7f8f325784091353e26c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf50ce4a65c15bb70afbaaf84cc5b42252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4147c19e34fca5df6374655c98f07253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea606b4e632d7a3e817c70b2191550d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7eacfb6bbfc2b7405ff5f4404350e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b880e5abc1e7e63cfd9e2a190c4e473256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0c8c26febbc730a9952fcadf394c6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a57d304639cd0a8d4b5d9df1d8ad4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827b5fdb684a96cf72d5aed2d800eda259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723c4cb277d633e9e9a48fdeeb7b96c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d887971047f9cba0241c5cffd9e6a30261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7a2f068a5b43f8e38332b5908c537262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a654a07d6fbc4717b1b6abaaf7947c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4bb5f03cff4772462d4017444fd9a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee87cf796f3894c8c7ec7e4a0cab8e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33e6996eb5e6b5c1e8fc13424fc0c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2153fcefa3307ea572230f78922aa06267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ff8b5bd2d522cb690116187f1b1e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06259a94a7815c8615c81f706e82952b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77793367802f806810b902df0bb478270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4226f08ce587cbf0d1c644c7058890271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed534df93978e5278806db07a885acc4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc4d3f29af354cc38d7eb264419f50273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb274260dabf7c5e7a147ba864f5a543274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e124651fe20b8f01f16d0c72e77a700275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ffca5ceb6773ad0dcea93bdbfa6a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a492926c86682bd3d27d4cd541cc5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc220a521ae55377cf24c24a1d0213278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1108960028e50705ff5ee36d5f389279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5369f9025207a7d282e83306807d913280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd2ac45d903de8237f2d805b3376d7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8dce297fb2dac82d1443a9ea44486282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5626745d3275a3c06afb804caf85aba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368cd186fc507a65e32b3c9c5a897bf0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e83a37040ce0c8d1c1d35f365c02f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd987513a1a31beaa848d7562ba2ca87286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd8b174565c9253487742a5718a1f3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821af033094ebf6543949955dcbf2dd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be94fed3176f3c587675e1b13a04e7d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde039efbdb2b3344743d4271ff17f4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5e86035ed47910de3030467c62801291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad2476eff9adb85902b0cafcee7eae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0161116e15b04febc788a6bd70aa0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb5b8701073d245318c92abd3848dc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e382612e51aa1f9ffdfdd61cf4619295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525ab45c14035a6097594c0d5aef105296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb95270724dbada2eefb061990420d8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9d5f1b132d9826137c3f9142cee06298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e1874ee583d4c5b4838962530e9f9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7629da6c9014ce4f16c121c318c2b11300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd812e4a174fbc744c81ed96166dec70301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62809d22669d41f847b925889aeccfe3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1bb5ec9e78e94090a92eecd3e7dda303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ef0d46d2bd0a6ae6b7f9ed534d930304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863e72d5dcf941c98bcbfe3487a340b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd594a59616fca214e80f9b4d410f5c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720954abeebb869e4f416210a582d750307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc596ae644470593ce0ae96197dfbb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244219ccce419bb4d2f0f36c68f1c691309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d1d04d59f6023055ba479cace3e8b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd898b86bea052fdb7778f6ccdc3db311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9436cd713d54b8ec90a75d6a8323e6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90ba845a9bf657c352f3e4ce81d789313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f548ae384fe8a0686a9fb46ff5390b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f74d2e0892111c5bbf9983281addb2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9df39cbff4047bdd769510530e18c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cc5beb191fd21dfc4dad070839336317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1048aa0326cd1fe8b7270341df67e1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c772b9cb814ceb2298189d91367ed89319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924c96aa31f143f6bc848a75e98633a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6a10efaa67e647e86630fe647d257321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fc624ff30c4e5cce2dc8ccc84ae12322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b0ec9645a797906dceed92c469b39323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca68a60efd3850e1e78eed34df8b4d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091f44d252847fdaaa45373f7f6ebf7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b31d8628f32f87863cf5f1e478858326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525d04393a2c7e7c4b73d303572eaad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b0a2dd9146d496baffaa2468e1203328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9496974c20cec908d9ef9ffaa69bb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35295215b583f871d6602939de41eeb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bc200dc992f3a25e5179e8b7b7ab5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5565ea0a9ce7c761be5715e1baab8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d4899a889ea1402fa434983c0ba10333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0686e450fed8c72d447c26d491d71334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76beedbc6b52a44d9d5d2f5b5d84e6f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d763e61f833e4236daf5bed6cd1cd9f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469090f10108c12ab23babd47d9e06be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc67c552200baa0b0304466e44fd40338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab59c29c9f5cd184c46b19aa7c899cb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d201bef1002cd55577f72065252ce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfebec5e02f7fff424beeca55a05528341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe20ee9bf404d1983b4bbd1bb754967342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe8b58c3ac12406401d6742169ba98343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7f91b5fe134b9858d03166706a0c1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25210b6946d961eb7ae3f3c250006fa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cf09c78fb38632cafe57ec987122c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30f5e06cbc9489250463f94c81ae30347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897130c0ac672c5020f0b45e053ab675348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe61dca7da2529287d43e1aaf06c44349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690cf21633548ac3b9d1663c4e820afe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb85540666c73bb16f52946cd4c8477351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83f2863588416b0f1b4a5cd93abd1c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e926c1c5f11e68120dc8d99484cff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90660197d2c1a416949e3b5257fb01d2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938089003c6b92986656af15e73aed5b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2f0366128d5d8c7f92e51b3f8c312356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3302f455d88e8f4655939305c6fda6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f39df7ac330fd66078576c3bcf026358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459eb485ce541aec5e326ced09aeaa53359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bef1f6b4861e6c3c2d87dbd4ce5088360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754337d744deaba24fe02c60395253a3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447431f132c56fd989932d9d3d94ca1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f2f49fbdb962a0047cd63dea2a5a9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22f476e66bd146c21549df19b8a54d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841af2ae2b99ec367a35ce763670769365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7a1bb0aa42b7cc6999237acf477c9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc944928e8d9c9fa0998013d0cf8a76367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1167115879ca291cedb084836b971368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d5a3d7165febf7facd5c09ab7e9d7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eac31ca62837f8e5478f8e00257dde370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b1030fa77ac235db4a3ff3fe2d4ae371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a3366652231c0c94fe71c14d98607372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d88be08dc87b813914c644b6782b9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5040e0583e14bc1d2202412ba8a26374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9e9f3689a19dda38ba403040601c1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72464843843d74887c509cdda34c4056376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca298b661f84da13168ac3a9d11453377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb22c873cca7a792f4254bc5ef9bd91378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389a933506e60e6dcbe69d24353f1b3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeeea01ddbdb90beb59b2554790abd7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e415403e5d862ab27dac00dfffcdf57381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9089d60eadb554002c8bb9ea4560e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574efbc0bafe58e85af5b48718d173fc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd780c16267d4e4d97887406df86cb4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb47af8d6a9abb55f8dcf812cc3471b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6dbd3ed40f4a93c0abea9d11f38be2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fa3f8cd43f03642576a81db34f371387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98bbab4dfea32d1a7da04d9e34d0fb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe354475c1d627f360a819c9647ff6da389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8e66e5f4e7bc28305dffe4f827838390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56664c407727db37823263858b724f8a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39dd7a5d0c8b6800b28a3c80f8b9027392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994e0293d855c98500f70f433144691393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01586540c591923cab017d6aa8d4965394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cdc9cbf1aad6ce54ee723aa0bc90f2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf18e56d4c264a4a5070f4bd2de7ef9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb669d1c0a1196b2fef99d553ef26b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3919dcbd602fd8b7071bff297ec84c2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ec988ec939d848cde964827c95e85399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e073c723662593757d72acab4c5b28400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b12078de9e9bc724b7c8df4498506401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4716eca00cf07226bb4e0dbcfa477f6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803edb846e81374c0a99e8a832cb1176403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e25be321710fda6b7380ac3af07d5b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c669af15f652bf047a354d9c90d47405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425529a67eba69eddf06487a6878197e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68786d91b6d3212e0a1503ed449eeb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e6419851e382bb9ad5e4f4e093d1b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab66ffe21601bb95bdd78fc608c6a2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b5b7583f1ee6940fe99d0d2a2863f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab0a17fac920903d4d2cf592ca7df5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fc9cf986d950247b1a5fee61727ed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45d6dc5dc0ac8a8be4b1a233e7ba9d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023da39bbf483c956128819a62738c17414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53617ff8ba4564a5220acb0aad7150c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea5ae6ef54df70042d5f356fe92aa9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb224fd48c326f021bbce44c99418b5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181718a5df23fd5dc498f0344e9e5de4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a81a43459b698d70a2fcc766473a1a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da4164a79bc491fdd7bcb0ce6fef6d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ac110cd6f4d28137d53526c0f157a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aba23f56575afc37bcd0886d32c1d2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61caf237b159c67cc12d01048c6f2c02423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86c5106e777bd6ab276f6a908c6e9f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd68d4278472a714b67c3591988ad8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3048f3765d4ba86d3fbba47c7f08a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02257e89f8830f80162b335f3edb8512427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34637be19da37fb4bd9530b86ea59a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731b0a99d11602ce25c85aa5a8ba2bf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429111a295b850cab6247be97856525430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02bd3ecf314e13f287d6d54db6d09a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e6c27787b908095ae8713e3adc1e1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0bfaba60d643568f12ac80fc0e4cdc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689af7aab63d16b5c1a20a85b88ac8d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746b95eba14c9775310516b8adb73f1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81242469329ab8587ed1c1be827dde0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79230378b8b39dabd616de128eedfdab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d505bf0c79d14ad0832f1911b4250f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ee90f66cceb322318e05c96680f15439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b93956fa916035f38a3a42cde55b69440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a771369c0f99df7f13e37f7ea346a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c773b3e62fcc9287ac5392bd64a42442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef0c9578b78613a2d66653c970464b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5b0a07edb22938019b82f59ba83b4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463579896a6c0bbd304ba5c27655c1a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105991a4fa8dc4e92d0d4cfb55eb04e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865eb4dfc0398a067e53215a10d85965447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093475dbfe6d0dc96b54c8b5671d157448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f7f6d3b93a74944f504b53637cb82449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16013e482f7f008e637eff10320c6258450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4003691f526d50ec7939ecca656004451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3bb33c1fb48acdbcbaa026eec42f6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99441434d4a8fe59ff1d895e1865f8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ddf3174e302296c711ab59ac45271454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608701c24dfe3bbc455060f7854c819455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28417df869457d8832366e723bd09b72456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed0721ebfef0fbe7ce24eda318e4cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2271b84c097340b2db95c183b25ee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558a3167ecda46bb875604136654ce8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f696e2dd6596ad47c2ee3cd645a3179460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838cfb45173a8bfd806999dd750c9cd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b7391a21f9d3a009d695adc56b62e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04f7b84cac5e9add993468535017be463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91542c2ededb8cecdf2cf112aca0b7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486bc7b20a7b9e5016039f72926a608465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93360ca1cb70ebad27b48808ff6dfc98466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579f1dd319a396661ed907fedb79f9c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250707e7e614881b5d1ce43e800e479468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee140703405f691c016258fe1d9b7d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970e354a5b47ef6449f09c967544efd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ae6b44b573daed0f16ad4790b5627471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18050d56100c30057d9f72a18854c8d6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32821f8a788927716d9c686e61b1268c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86c1dd3911aab48db3f5040a21c7da474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e8899c25b0d831a170b1cc065811b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3246774c3c7098b10b7fe17ec991c0f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d19d40fc8b6dd686d77680328eb39477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be7bf967855a37b217172986faab4e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af9f798e9ddcf60f82ae9f10adc36c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e85d6005c2fc57632a696bfec3ae66480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0c72126d879a8609a83cb46e74c89481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b65e879770efbb6021b4ad72e8833b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e153b03133fdf46d3d4a1d137c6789483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a54f8c3de04b5f10339ffcae7c8b4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e89f9df74fd65dd48ea31752d72168485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c031fd8a6f2d3580e34f38d1038f59486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57c459fbdf09b24c7f140579d7f32c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbd9d35fd497cf58cdc10af5f974bf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298caae67a40937dffa9a9fc7d67df80489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6ebdd2b8488179a963f865b0b915f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de4b84cf88d6ed8a5ff73132f5ed00491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cc629ee8330e5f2f73d4935103493492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515a78fc63079f815206018bdc2fe52493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf216f409ff7556b14844597786462494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124b6501553f6dd5ad12699ea7e5639495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a37acf28a46c35afa459f859bc14a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c286921082e5504b65c880cc9613792497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55ad3d9c82e640d6303b5777ce25d2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e62adb3c1b6db33680573f1d12e2f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984c40df871cb70430da01cb0882819500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acdfe7a237e8f66aef45a619e2f7fa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b65a844e7748301ee0e138b52fa472502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96bcbd0a5d35f8d0481d07dd02a8da503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d172f556f1ac06ed9c65d5b259c10b8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad41497d3005609b2b2ec0fbf5fc3b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819d9be257a5005d164e28ef9d03283506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc76216c46bc5aba794fe717486aab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc89f6c33ad30dfb6772f2e4d8489a6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f69811b2e66a25033900e78fcd727509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10346a94871be7a05f1b6da59dc2ec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7ab07edeaa2cf1ff73f0fa72ebc86511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c4698699b6aa98bfb2144c4aeeeb9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169c6bdc18fbf76bb23cbf92bdba4c4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f4eb326080df824d5b77cbc6e2597514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b812895d92bbf21c8fdfb3e07eedff7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558218178720d64a706c641bf7fc933c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1526d2d7d74b7c0be115c37205b60517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e0d0b0b007d4124904df76cca4909518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee26dc1f290af3c382c458421804c1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9a30b71f93fd7a3c7539e8bb7dd41520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc24fe0a6a95808b94d874761366706521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a59f667b340fcfd1a76b605a2fc379522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853534a7da59063b501e8a3d3d26391523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f89c7f8f7b3069ecbf03ef9c86d089524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a58a06d22393dc04d01de781a7a36525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b805dd9312e704c5723aa0ef0597b62526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f024d950583bee5f20f0b1f5378a3a6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee6afa3cce2921a89946a3ccde97ff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbabaa33eb245ced394b71a8cd2380a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0501e9d6e11b51e11f5581abf1e1f7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd4253075d10d9c76d7944392000db531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e02bdb2e20cdeec133784321795c2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e75f7f66ab602791cbd8e93f27782533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06015d66755a9a582388d9aa54cd0dd9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e7e2fd313406928840d86e3f4cc9d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df7237db7c2938feb66ee3396246be536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6924eab97a415fbb4d4d58dc81008537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71d5501684d32f67370613b49b9972538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a535225c9d1ea276b06cd96e1812d7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a429900052678d2a55027e7bc9d6c9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8c312950f09631cf9bb2075840dde541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7d2655b913a56c5d7fbe5a4fb1524542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360ab466a38f9ed469817d258a4822f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbdc70ef0a38d708d134939d7fdcd1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198b8c0dc05fb73953b1c1ebe0e0687545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097edacbd625c429af7c60fa4f577e3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ba566dc7878384af4b8f396f4b957547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee577c7ee797f3cc0903c33c0e133d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d751d8f16a44a230a7d2ac7805712f4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690f8557f7ef2091336fa2d8ae54cc0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e092f18dfd64522a51f6a9ab2effd0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09de8fd340588e4b20539527a2034a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80932e7d69cee97631e8205aacffa4d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbc39aa8f0b9876d886606037848a7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98795cc9fd213caf41c22ecb71f538555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604210a61afdff0723695f1cae29bdf8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c716789725fdef52e231898cd44c0e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca82c312572464fda83b3411830b4a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb20f3590d39622830c0a7f67493d2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ef846b7027ae17bc137094f7308cc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6d858dd1555cdb967bde44b8310ec561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302d3c2f49226b782bd5f19aed3b866562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438436f29c0401c53b415bae4b9cbf4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292036c81b6f2fd0fa1fae39a5605f3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db849acc22fbed80e0eea076487d4ce2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7f899364041d2dd6e8f16068df8d6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e609954b5d55de96a50b751ce9348f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14924916709a1721fe42afc7449e6c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8493ec5e35f797cb4fd03f66c00091569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db52919caf2487298ebe520d7524745570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455c7db8409f0ebd56ac93c70c326db571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55524caa5b08685b22aff4472034f44572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f029aa19da3b9d794a25d9264d347573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea5edd439c5fc0591501d8ca64cf6b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b64b729d90d39303afc87f54921b2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47306b34806ab9fa79e71dfff59010e6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7fb45379a2125d7888a1effc7538c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc222c32e2e23fccd0bd3240607f69578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdc1ee893901bb02fe1846ba8b978f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca22def8a5b1fa147221794a8d62c58580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0b14580ddf3c6d2d16d2c81ac7302581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420b2ba44fad316dc469a2f3efa2ca1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6be4aa95b6eedfa4ce1f16daef01e0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8593e192f62ffcad386ba57c81dbb8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8585de476e71e59f4184c03b3d0f8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f6858116d57e14bac0abcbf2ff5de586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d09375cc13f0f3e4f265b41f6b314e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e0c48dcb5256f95b5f79d6fec1e90588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f65f036482abc9a4bcfe8e6f45c77589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad669b6627bdccbccde029a71104ff6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2ee3aba82d1cefe80df23921c696a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995e4e2abeff0d0eefa931a679b46fc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288aa14c56b8d99c0c3a24a8fa8fc60593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f267752d07e12d36458376c12b868e8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2a1a7b70d0c6ab4ef0a482cffe591595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426b9d26d0aeb154ffba676c54e9c65596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9267da4bb3edf05a08bfa9fdabc347c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8526cfb62a09a31b116ee2038c7396598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e768c7806c34c756c0a83af4acc0394599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee96aec02dca77ce0e90e09295b8a2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd7d626cb9195232ae1669793ce2bf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f618b325783f7db93ecd60247c14608602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574a73d248eb32ffffdbd818fe0cf4d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff109403de22c165ac27dd85630acc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e4bf5fdab9c9c8209b4608a75b9ab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5e7e2439ef2deb483bbc07c96439c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ce35a4f49f0e598f839aafb2596c5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea606b937f26787df927522e7d97f5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd78218cdf309bdcf48c189c05d432609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7fcf994c7f61090a2bfba90538afd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a6ba2bb122e32ad4f89c49b0f765d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf5c8fdae0c1a285c8f77cbd409d73612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55f1314365f58bcca405a800eed430613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d6a4afb201da468c2f51a19c3c6d7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219e725a9048fd7908c583e5b6ca9ab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a4f21365453e68c25b7a0b981164a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc92f5343355d623b43890fc94dbac617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2483586e13ae0ab76410ce9a84cb4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8e920e73a19b55460256be464fc73619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab57c42214ecac842ec69f9c1ae210620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617dffad4e35d083121d5e7425ee8e57621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9094027eeff49d1aac77c97034fa13622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204b3da099ac80182f08a1468cb9cb4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747e47b541047a6103a237f0567189c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184b4c67285d7d7a4cfd692c61f41bd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78157da05fddeb2353e35cbc85c27b9d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d39e86adf98d5d6362d2d505edf075627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724b662c30f54d182a2314811469bf2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1acb101a92f000a99ef1d117c34c7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe672e1cf839d407fb2efd70500d1b1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df48d26e9ee6f020d42563f4a9c20b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba36d0ebafd136287784450992b412e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c45df029aa2ff3f16a503a4d6a5953633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee754ccfc9289db1a921f5cc530c3e55634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554e88987da966e60464803a07039e3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf24c0ff9a421e3152faa09b6ab105d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b32631d55edf4e5bff749b6e731b9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb17043f251b4b3bc39eb5f771e0c3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a200d2cc062b8423a660a5c717a8c89639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43e90edfb68e90a97d300771a454b2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c415810436b0034e355cc89677c4ba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6200feb3426d7898bdd389712e082c8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974becb5b25810ba1242fbf80a88a49e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7284e17299fa2129c9f1e7e1de196644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2dd901af54d975515cd1ed280c9141645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a745cf5fb3cfb4b9f0cb9dd1257f5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80810c9f6725e780e7bdcf3a5a940ad6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd5f7c8a4a49052d8d4dd770c43fb0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055e57ff464c69d63eff0d9e8f4e8cf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b13d06efa27d7370289292df457cd4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8b603e6d72802bec62141f993b634651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2965cbae56fa440d6faa8167a2a0ff5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918ba84f8a24ad65466eb1a4f03acf3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2a87bf9ab08f31eca6184016e817c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d4bbbb37984d293031a80366d73b1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a4b82d0aef77bc4a4741588989e49656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba5cb4d66f70a4a8336da59cbbb24b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35de8b4442a2f0a86b011f4831df40658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae01fe4f57e162a829fd3642671248659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1a7520126f560df3df7c1deead988660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a895d31eeb8cbb598304e2534aae14661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fd2ca4c479d1f2dce79159b872a69662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af683e30ae50b5c7a43e5208bcb41a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d8e54671bafafcf2610a9a8d4036f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cc31a59de34f676ec171495d5f40e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee608e4b1f43991f0294dfccb895a2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f6811da252d7df4da08055ead6fa5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70559974c51c97fb0e4bd32d511dc1f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f56fe6e1b8e6fe8db238c3a8e863ff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8d4937d9f1f14f42ee597586b1396670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12581ae96dd817b018139b98368cbd9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbf45e1c625ec390d11872b6ced857672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27497afef7055cb564a3817a2e3d3d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b14ced0cb2b8d9be95d5dfe94003bc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1353011aeb267c989255edfcae439c0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03428687d722e4460f826c8c298af005676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c96ba0f4d5fedac5fbdbc43ea4c27677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbf4227d729145b48b9434cf4caa19678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a164309ff41a023a886bfdb72f89212679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491b47dbb66596b061223bc56798bc5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b112300137b23a3ea90e1c0404cc833681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da1c1b40ef37b793e1b74fbc29279a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ae490bf70df9a7f3c9d34889d5086683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be3f308c5e30b94504c380e3d4b6a9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14c94848c3e9e2f3edf132696f0a64685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cad563e87c0a27b73b82d3e1ddfca7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31df940c2208ff80bb05427beaf995687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13251fa594a19c0e30e201ad86858a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f1fece6835d9a1de8206068f70d0b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d494b6394ef1130d5df62efd36d94a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e001fcc93891c86584240f7b5b338e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644b69faf9f2b71e29a93b7da0eb6dd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa20489edcb71104b3a83f430e5e6b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f707ae1a358c70ca1d58012be84d1b7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77958d884c0d2a07c00c839bae5c2270695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab25d7199e4cc163729115e7fc8b04a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061f4503ba587b18041eb9406213584697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12e70cb26e5c2ba567133ce90e5422698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89c2deb226b5695f2551385ca597e4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9c6f822f2791b85c6d23e45d5f662700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7126dc7ce8d1753d55ca465c04160701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e65ca3165acdac052f5cdfa5a85cac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2212a378bb8e2a164bb978ed2ffbe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2efe25994d4dd92aee4b6b1ab7157704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d7560f13ffd0aac9f610fac370e7a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bcf8116be58bb0362bcd54de0121d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10479ccd4953cf3ceb4740b0c8602520707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b862971bbfaad0303fc954c91ab137708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6fc95be4339b9474012c7c8d99361709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570fefa9f429f0e25de0d17b522909a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6d825ca6a8fcde3f6a9b6884f3ce6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228627423b6cf0f2a10d2bcfd369f98c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ceec15aef3149ff4f996e68e2af75713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fb074c434ed0a046839a7fdcc4107714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ece2451a9facea72112c290670a21715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad7d0a91c162308848867f91992d69716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960913fb9be5afcc277786822d78a8c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b335149ef02ab28793f38dcf3a09f5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ca0714a0aa98573628c4df0730e51719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08538c0524b902ec24e2aa42a87b8a6f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f311d0e965c834e18a7e178bacecb2f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff72563a5078a628694baf27c82e423722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91902e85a268e78aa8c6c9adf88d85723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74e35f31911216605a5c68925552be724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd68217b533c4dbd07c3078f396d71725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c314a82e433f9aa5da58926bf5c20be726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba19ab2f2e9e76ab889eaa9fad336b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d2533c46e862bb3f2ece5918ec6c3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15da9b0af3ceb5432cf54fb264e1c9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e50eaac0af294b05f2e4ab158de1d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113311a5bf601b3bf4e265c4a1dbdb7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c757db35977bac55b6d64ec123ca8f5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d157814bc271745b61154df5c8180f5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4ec5d96403c5d8eaaf6fd165457d2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8b06f0ba0526cbf2e6c1bacbbf006735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e3b1ba7707c0bd37abf4614b68444736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94bac20c754e2b58f823659e2b5b22737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563f3be0f24db11dc143338cbf7a5ea738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d5bc35daec31195a31274eb95b9bb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe5480e71348eff0f96874378f43c6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82908e15c11d085884b5d4f40c909767741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff18c6105b3149edc6f0c33a9252f89742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3935a071c02daaf9fdf8ac20fcaab6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9000bdce97a7ec961a513639e5cc4df744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917c98b274dd7e86cac0d028e291d69745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20385f447aab7e1b0acd21300e2ec3f2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c561e3bc3cee7d1163877fdbd4aa35e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac8495a7456916d515fc21fcf19a01748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc85fa2167a700e2efd81a71b3a7266749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f661789afaa46fb4ff91b1318320c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560aca47547643bd77491966b2a945e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942fe3c6cacb5d1bbc1a4946ed5b1fe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682e193154c53d82826e07e66bb95f8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f725bc485a413be7e7ecfdb63e154c2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce977e7d85647e52f9765602f1b71980755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2c9ca152281ca550358be9bbfbcf6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1bf9bac7a9d9892bc0ed1e4af17bf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c32e3dd4d13040cea9d1ffb4e1c12758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a9e17ec2b185c0e2abaf4cfea08da759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cfc8952a1ddf2e7beff3e96fdf924760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97051588b5f414f49c4120f1e7ba53c8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336e93973f53ff8113ccd2b50a92ca4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5e7dcd495ba82eac49c3a7a94dec6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b341e9350b7d96dfa9460874cda999d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef7a9324b03f20f4e2f2fb56e2e028765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64d3f7f6b2435b5b3310c0d25ea9d1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c511a9ab392b7115ad11bbb5a6dedf767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bf56be18d8710c3a013dcd29c886c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9463d490e0fb0e83a5b11d85219e8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc6120e606155cb4c51bf4907ebacc770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a71e432d84a39287d451e82943eeea771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8bdec8d3b7ae5f6274967d19ee162772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112173d01d0027584928af50705aebe773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432680ad1aff769efc4ab67f08c8386774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f669cce0f8c6f2cc403a4b6af4303f2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f833d7393f019a9b0624dc8128eb87776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac67b0d1ddfb3f75cfaf0df9d2f8af777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42954c9691f163b7c52292785bd83e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b223b2da66cbd5d194aaa1a079e8a63779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc7f04a3a960fd2679e08e9e04d82d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be2dabdc32548f01b067eb9ac52179781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b6ddfadfccb2670f63f21ceb527f2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c03548e79422e03ab72607f6ee85a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26392055b717f831af6200ef76c8455f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29a80d40c93204719b4e012ca65290785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9838f7e1017ef9834d39f8bf2dffc54786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d038c7df9f6e10fb0906fc47f381c5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16c0d9684987a2fc81e92cc553e227788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56914b3588ef5d959ee02caa007afa30789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66486f31aef87c6d03e554a2c6c5b7b5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891848975b84c5741da48b999b226da791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89b389e1ae9eb2bf69934690348c9d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d948e1d91a703bf9bd49a275e4ff12e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c67ef770fde6f08500b9336e228def794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77afa6e1cc3f4a59aa3c35f5884c978795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15340beea2ec0af61af00818f8b18e05796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da182a78e17afca942603dcf4babd86c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90690280a689c7ec1d85432590edf4b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405ec79972fbf95f2f57d9056a20a6c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecb4c16b6b3ef0606999d1d09ff6d7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cc0fe440298acebcd1b820b15bbfc801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d03b267c2c3582ef0bceb1937ca52802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e1caf7990db7db988d2ead50e9d2e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a777450ff06d3c38d3209e7fd7a06b8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aed781fff5127f6ed3494df510fc76805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6718071e112eecede193c12b7e8cd806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e39a2fcece73da33e5848950b9c771807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeec67e3214bfc09b88629f5bd67e15808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d32384855307d84910f1113647025809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514768623cf18b35d9ad4c8a9c686046810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0685877e8611fcab34dda11215b9c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf5522092087acd0f7a38338d7c0f3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95904ef7e2344947078e7af5618c1c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db8a7a64c75f18df8c2b1f9f29fdb6814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b2e5a743f2bdef71b8aed13d40c12815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fe0e1460ef3c73bdb5330e2a81ca9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3143274083bacd7d741ca51a688697b817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b3e465fa43f2bd6508e2c186a9c101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66fbaf788f93c2b801b7b1bdf4359a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4212b8023a56a2a8f384b8b00f7483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4b8e65e0710e9a4a28d271673203c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd457ba1fe2b209cf243605526d03a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0e1919a8ee2968cde68892ce627036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4846ceb5388042516f9ba222cbb27117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc078a70007c685c6941920b33066d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b2f3046689430809bc4fd9c171bc99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e9baf6615abc6466e890d73a1a30e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03d5e95dd24e573966e1862b5fe0cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e5197e598bc0cb8fb2a455254742212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d13c5a841b6f04603abb74f538b10313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7ec0fb0813484e7b82cc7b9ac7aff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4177b1998f08588a7ad420687d6aa115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0247fed563f7336859b633d97aa7216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8487ac414ea51744552e769b9445717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b0aa8ce0598f6510bc2927fb83ad518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941df87a2d7acc3cf306195b4eb2945819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087ac8e9e2787c64b5d386a494e670320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8133bbb9e418abb9b63377b69da9f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd551d7acffec857bbd219c7d534a23722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd44135f3693d429e14c2557c4b93523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75b4691187cbaa783ecb8fd82d9dad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f28214d27b5973a3604a5e59fb306825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a365e644a30b0404a6972a2049cc0a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93d733c388c4ee9692866271a2b4fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7f18a0a8e554e2e7c548a0b47b0a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2145a79076a28d82b59e38c6be919c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146c8407e843e1120eab2ab5dfca52730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f7b39797f8a4ed5c4226f260dc12231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50192d71956a22c18c292e8531dc02fb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0115d7053c35de1d3c65c848e85d333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f04328f04536e3617c8b49de48668534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b9c52fa359e8a7efb073ed77a88d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aacfe7c53f0108316c8a4accf29c8336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56db78d1d2e371da2f5def86e01f5237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec3ac289c2a90c3c7f011daf4bd5ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3490cff4943bea9754a802b929f3ce439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744dcc8be3753a66caf2de76c3623ecb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0aaabde8bdb40fc57a0bd72861f4ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b596ff48ce51087cca83f83402fce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8147b4547660867cf73871120656a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770990db8d09c045fa17de88117de3a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457607bb1b39659801de6067232186b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067164e8dc026d63f8bfddc3e594cb646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d103f70079fc60da4aee8b4355aa747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76259ac5b0f1d632c9a3528eb352c5cc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1cc263ed72a539c91633fbdc47573749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3780fcf906ec68ae8634bf2f6e401b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefdb8c1e07d3bb7bcf69de75c5054151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c03a3069a27b2d97d9ec9f4515529552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da087827ec43fb0e635bd391f3abba9f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50796eb57aa5ef4d7e4867aa6ed72af254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd331242c355634aa2bfc4d35ec8597655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ac3ece0a05f166c58b2fd2aa2ef5556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e38651c565397e8f40c5444df36d9257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267f13e47d14d3fc3e97e36f38e831e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d67d3185c0edd13e981b572c5610459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bfdf59616fe412c1a918f1430296160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b344917fbe01fd47659f6529183be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384679637a903c49dbde5035b20f62f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba1369c3e71c15d0cd991bce2e42ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97553525c5337898864f5ef8e307c7764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72959dc1ff91f7616fc5af259ad05365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e4a933d18ba075ef94f0f02f83b0f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a13263e9a2eb37844ab59d432f99967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85216494254763b84b1308f43314a55b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2756ca0f1bfd44608bb69b444116f369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410faee5469a106a793390d83483d94c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47754aaafb16fdb59902a0b195c8732271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6da6b1aa32815d39363271ab388ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fe05ec4596accf0affcf8ff41cf7273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d504b0ae3a0c57af547256f01f290ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184d0bd56735801e6f535a8a283993d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74c7f7fd0451f2f9a25a426509463e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35014a12fa6834b575304431d7d7bb377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e41d2254e432969ee79e140ebcd6478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b195c00510f7607962080beab13cda79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417892b16c504200dbc6ce0673da18980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca32f58cf8d2afe08bff0cf375a9f6481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1e65c228b64846e94f2184c8edb3782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84eeef0103e42cbf6bf202356edc00c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcbaf666ae5dc31bc0d33e97d9cd9684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba42eeabfe269d4e3f1f119fb4c554a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c944433bdbce7d0c4af3904347faca086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34423b8d4d04a575b81a961f4e27c6bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aaeac39e698ac49212484b56ee9e6f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba78905e39d03ac49ff4d180b9e7d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a18b598794cf2fed908c7f18c6c94a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa0d2486a19bff373de1ff4261134e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33090c8116f383213cf97152140d89792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a6f457e66746ce026152a1983132b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689440a289c21707764d4b9461cabef194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff199085927e0f5394aa0110a54749a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45673b1606b73a2ad3462d0294b059096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf084e83026c875b4b264177de1ef797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7e8a5f96ecc1f93229d23d3c428eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464dcbeb0186a9289127c773c727f54299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323c66898dcee429c951a7cc147b54a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d5a1fcdfb33f9517c34c24e459ee9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb29ef874e7c86e874ee90c2f1c45aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1037dc012f833c7ba32d194d9c6fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fdde270033d2434259d4e0410076d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825f2829a21ea43c8700b68992fbeb2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f68fb937b04b9cba89b70a4915e77106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09595dbd4f6f4b660bcb98c447c41b4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdc8cbac756c37a874804374806e7c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a807dadc1938efc5c322a22cc5f468109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf8193316641bfb9735e76931e19bb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb13ed2abee456c75a0f68f535a01c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601f73ad613808c77d95501d77c5dce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287bd59642018b585cd6678cc216c37113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7601cc783ec81a98ddec61f4699e1ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e719b1e6c986ff896eca29ffd8fc873115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c903f783fbed5224fc5f5455c220d0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c646e2759f4def588ece091118f5c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f40da46363c7288e350b6e988eb29118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cf1dbdda274e9c9422562955a7ac8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729804bc6d588a7fa833ca44694decde120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edad83d1c35891507fc4b3045bba81121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f932835997af6ae26a1ca679fffcb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1c86915e64cc0d7c7e72ebb7dd790123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f292bf307e05c45bc64c02e06f727a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc7601cd526bb2ddf7188870ae8963125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a6329ff4dab18234b142a8a4bb320126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3dc50c084c9bc2038a2bd6d4e6c9d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187b84144ba56ed32140895e5c1a6b3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650476583ec2272d058deb7319ae236129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2b3f23e8d9535d0f7011972f3dab5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fb1de52092ec4dcaf0fbe1ca8704d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdaf13975af14b7114afd18550c88bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbac7d7a340b5f3b92af38bf34d38b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004cf1fff4cca43cd3d3be317f5b4bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b200f1eee26e8dbf895f88aa8557655135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31733a6636412d906c896302f6ad6240136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda4ec3bc2216c5e1a2b26caff03cfa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6be42cc24fcd1661cc4db1eaa8f4e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619c11e643ae83c5ff72d9872138be7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f88e4f3eddc4d63e26010d23bd5896140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945722dc46fe3cc8b90bfabdaad9fb4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413cdb61d447f242b8329b11c46cb9c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c9c4d8d64901ab95e97dfb85a4aaa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56efebe31b5e6c2df88d2fcdca657c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96889fb090fb38d7d82503df1550ccfa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3016bf3c52cf07a32f9f5487114c0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c66a20962fd0184ef6b927c2bc3f61147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8970b04383e676008cce33c34b052e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07521ab09057310d3c739243b6152626149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed136ef7aa04f98f3599ab82be0ea104150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b4bc88cb07c922e39576bfcae48b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0f31f2f528ff405fdd478115e6d52152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebd9de264823efc91830357e4ebc2f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32090ab226ae13d333266b62defaa9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224c5f084dc1410b38ff392c0ebc198155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a0bdc1868fb6740e628e2de7867c7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f43094cba51232d5239baf7f1af770157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a67f76fcea61b247b6057bfbce0f0f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48955c014f3052a8fc0b274ce8fca427159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47deac540ae0cc866c4736d5fd1796160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8841b29ecb82d5183e945691fce3e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba581d2011815a3078b0c4434ff891162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476db7f1611a93eb8f00e2bcd8725b6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fda5329592064c432bd4cb0d3b7ea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae411d1f2eabeb2123e5207a946ecfc7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cc366a20c43653747a002be3bbdbd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd4e24be742b8bf0109708acda4ab5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978eba3082d883f8145269aea51ff743168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a878711d986712e27e978dc412b39d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de1031c1ed055744c78ea0e5bf9447170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668eb1d91f43efee5d5cd4e159d7f42f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b757fc8b344dd19069a09261ae099bc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e192b9a2c470186e8da3d9ff6b5e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353d75213e1545590a9473cfdcc10b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5553aac869bd34dc76482847c5cd49175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c8cebdfc3fd0f90f1ddf5c2d35c1b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f77bb02933833a7d4b0bdb9dc84a9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44c098f8a216219d16d160d9817c26178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb74088f751aa48dec12ae0084d6bd2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8de020ef7b0fdf83da84a9bb17c24180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7502826187711cf42992c05712c697b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26d5964784b4e0c1125fb7e117819c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded24b1252c10eb3a9cd60a0c55fedc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833f81fa62f2c3a0aa84023932929e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7efec70f1965f12f29eccf643d2f68185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3ac3e1ccd6057792dcd1636215b97186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a174fcc22619a2343fd6e4f54b8b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5b5d7068e5ce9caa749a2f8b54943188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30d4fb28242db339ca1eeb1a501be4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455948e3ba284e602edea83eb8a187a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a76b169bc8bf9cf5899c6533fda3cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955f8767f78e1e4a54ea51e9666d041192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c6a81635eb28b600762f67ba286c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3e06ae2616a8587d8b0d6e7800d30194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d5ddfb61da66040ec7290fb74e094195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36b8762c79e4fad6458d6f87664d96196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adb771704bc101a88be94be02e039e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f00b568cdb208e683a4989fdfded3e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf057820fdc23fa292414ba64c1e1b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe98f81d794c1712e101688e4e70859200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb50718a00824f340c695ad3b0278e9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25408bab8f3227d1b8d7b0ed0bec611202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e0c05d6460fa42baa284076b406c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd194e3ac5f1aad8753e098a4fc3fb3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a870f92e445c8d9a78e8e49ea9c4ea6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6f6cbc86f34a6747f6e8c87e28ea6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de380324fbcc0ef9cd17ddf63700116207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66025a0359f1dc55761dcdf6792d1ed2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda4fd01e4cbe4d43e8f236e508c53a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78bc22363ca1b438b8572d51b6d6be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab818602126bf8a82dbc5cad479e6ff0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6176e650118f8687d2c4ac53935d95b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f9ebd0e8bde38868e79d32f15dd39213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089e3a3ad060b13e19999629582d0ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13578a3989a27d1caa69a2c2c2e60354215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef851809d1fa04c939c054d391c44e0d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49aac14dbc9b4c890de2c1a8ca554df217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f06acf88edddf106ea63577006c1f1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b68ae859e2dc937b1f724572f38f97219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33f25ea632877e04cf92d53876b012220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164c255940df6c04bdae58302557566221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647dc75e9ffaec8b27d53ced744aa86222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1c8466c7f41e597a6c93e1380fee7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e37294ec5da1e27dd4382e720ebed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396078f91abeccb2ea9b710bb0d2e903225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281cac2ed038d3a6a2fc90a98e609b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecb94a59107e84d22f42605caf27e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29b4c88a357ce9baf9fe3e6db90e36228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46031e6c0ece521c45bb7441e3e09136229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e34691b8dd635e09993e3cd163567d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1844da2ebfbafb97a0635e5d0bd0e13231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fa92ea0102a057a3077fda2754b96232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3799fdf91c4a1b1d6bbdee7d611816233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec080f8d061f37ef60ac0e5ce478f8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4e66a0923bc9cfd3bf3cb1fb38106235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b44f28747448d8f2a2b6990cf62d2c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526051f65cb4b42553090d965be0c449237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341edcf4f24062f7aef4c28d306c8be238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df181e0648365063be06eaa84b38eb82239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc99d460ceda703a9d41eda32933b0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294796002c18c4d5d616850786500ec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60000e47f6b139e1e847de365186934d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256b3e7ddcb111023470e9ef92c26bb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459fdfee7671685106eee782be96d21244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c4ec2a8e91199b4f35e52fb9c7663245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b661c5407084f4b2068b6db9d955ab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424893c0aa22b1e4d83ceca51daccc4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f53db72c8ef1d854420dbe9582f334248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ee5e08edb41b9530476f6c5bc4d48249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4163b4b51dda8d905e774c2826dddde250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc84493b557d443d927df8d51f85e7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290158dc5bd0573a9f44fd513d48bb9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc051fdedabc7d4cfefaead581f6b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d89a7b95ba940cbfc6a9b078b6646f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10349e96b29be3bd65737c65d84db2be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ade87f11f9f66ec40617875e66d77b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1364959ba01c82c12aa8089320eaca5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f762187e8c9fe83bf23b1642370508b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a77a22afa2e0473c6f56f3080a1eb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715f66f93398fac24769739f164025d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e05e20cc0f3c4426ab5a3176c905c6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf88f9d7ed92f84b819df7b5450a93a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bace27ff62e33d2cf3963e6127f3a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b752f001dce9d50592410eac8360d1c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c66cd6476d8d0d93278bae032b2e0c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376098b69fd820cdadf11025c9641fa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c38911ab0e0cd10b2c30a371cd8ab0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc990e0f614eabafadf27c5653486ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d01952be5b0313a1a4c5bc1d3a969269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc17e2aea3b0231f66827630bd5a15270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b45730e7ac51dc67c66fffab2b764e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58a4e33b46c106dd9db74fc844ceb1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929a099a90b8e8400e98e631f001dfe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af7b2be7ab9a87484c1224a2e966a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768da75f3500aa527ac4945cdd72b51a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095272a800324caca5ee94b96104a63276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addf7f54875c0c9a068fe3a7834f629277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036dbfb8bfa2651870082878f6990b2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd7f86bb63cc3c6e62f73979373e0a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118a13759b099180aa42ea104ec1b1d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e4ea029066ac392d73fa4b0aba70e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf529df344dfd8de8541e7101cd066a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1e48d376e6c6247385b38731dcb1b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd01ccb8ebf1d03f3d30f81536f5ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903ffed49f48b466d1f66b5a41b4208285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb89e761d73b82e56baa59b63c00c7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e257ceddbd4fa0e1c0513c1a489cd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479035e291ce90da9daaebdd8638f7fa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff43e545df58f5e825b3ab8402751e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecf10cff3bd07a6df14b08fe2bc84b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3d3dd1cb9956aebeaf68a02fa8a8f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9a6261bfb7ba145ab07abb4119ff3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f34040f71d1b2c37be59a7f24f7c6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bf66354189432bb9baa9bf73f99ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bbd3f27f74efab075d4d84b3078d8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec05538136b70d47b4dd6df39e2c882296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75690ccf2b52cbe0b447239584cbfcb6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768823161f20bda1a197dc905711c7d9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1382338799758b569484cfd7a21e69d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757f4dbdfae930f83e6fb2c825d9ff3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3dd20881b9f5a3a039938e5905aac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b73b76e7da486d9d5bf143d6262d41302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4381c1dfa688766b2096926e123eb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b325c619f4bd1978452e7bcafab586304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9306602ee25d296127c5b316d4e142e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc81a13dac8967ce64c80d25d1eb954306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd347e4475c378ba72814a5087c1603307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20b468d2bfa583086f84ff3ea3c7f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78699d8472118fd2b2305051a98ef139309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679329677096ab6a95b107627dcfe26310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84dcac0bbe86a714fea1d4e7c029ed7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889224d2a7963482e326e1f67d512ec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d466ad579b93a3fc2b1d68f1963a20313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8484c181294c71b7a8849421483d905314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13bdfb97c842431781c6f147d70bb4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab9462144fb321285eaef019248900316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0c7cdb953418354dc0e6f404fb003317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db07c70a362952a03abd9bc921100b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec6ff8b6f8289fa56cde0d0aeaa947319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8658cb6e0f5c37e08a935069466645320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ab54152336fea396297240a95072e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5af4966e08bf57f8fbe38ac488aa8d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109ce0e94303459951ab046f5190188323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2fbb437e13805124ecfe7010a34a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0345c96e27fd6a9db6d51babb4b534325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2a370fccaa034a3f3fe046f45ec1c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f96cf1d29d031961ecdc382c82c777327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67943062ab08d1aa397b6201557c385f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208965ec176cabc168e67fc26656702329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b603ece086d2b16d715d4b81c84784d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c6d327441d933b1dc20ab149fe945331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecfe6c2f348d674a4553906ef70cba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d9c6956456333059d468b995cae60333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f275cd4bdec16e7849abab70eeb5e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ee4ec6ebbd4f34622184a61e3a4ae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063291f5514df7abf5ab941ba3e1ad8b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30328ebca5e6ec546fdf6ff69c2e3c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7e374990aa02755937016d6430f8e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e705a8b6e2a09e82a9d9df933a77d2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12663031369e921d4a9a2f2c7c74aa63340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcdbc43401bd38183cc83ebe56193c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df1c898f39c674748c52c259a67581342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bc581a2ae64f8d041761c74950b68343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4326d5ec100396c69901024bcb3e7b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc34bc68e7bd3ac61048c1e08d7de71345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b279901f20e06d5453998a7ad9714346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9e11c2489d6e4f2eef4f89fba23b2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90d5b78b2137a20ae1e08724ca3cb3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17897218d813a577cbbd68fd67bb525b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b06c59cb4d598f3539dbeb5292e943350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960d89c3b71a1a7a91814b65502f07f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ea4cb2b55c6639d234943bd62b3bc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aeba4285df1043257ddb54ddd14dbf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423377b4e50ef65c31c5bb16ec17974d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5a7432d1e3ee9df384d64f03e5610355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8af9a89e199d6c66ccb8a5f4a0d5a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f264f56c4caca24f4d07a10670c79357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c351625215966cf9f022569ad6412358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090308bda602d943fa97ed303e45fb1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f588090d810b2a19b604ae73a6e45360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987ecf39de0332accc69f77b1f12d44361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d849c5c664844c3109af97e07e981a7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d3aae159cd01c6715ec68c73b848c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f17e95e92a710bb46b41e41d6e70d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57710f8e7734fd00c8f622f8d6c320365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae14568c32c214e6920ec5f4c65fe9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8df7bed4786a54b61d20e6a9aacca0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9503bf8b7639dbc35c99587738765e5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d15f625cc972dcf4e7cdd796afe06369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d10d8858b38c4c272714deb9cf7876370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52a5bb37547657112f581355f4ce4f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd917b8471b06c7aa3842f573d216aa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c8280f6b620ade5ce1712e8982dc0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85d98b78baee9276f3857e5b437ddb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800f6ffd477409f477591a866edc31d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18254d4fac15b2263714072f1c8d5d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d1de2553dabc01d303b34fb9e5604377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3a53ac94a8debeeb0d1720236878a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9839ecc2a60de2f00da3eb5ecc9b7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8815456de30a71e23d1249ad047167380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244029f989ef5c8e434feaf715adfb3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06066b68853bbaffaa153dbea4f3b1b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6909ee132cc56a7c8b817251d1ea6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62be2d1e6c06d82db2ebda293b03f4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccce4e23554d0a53c99534fda9a646385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851106df8bdf968c7b03a2a0efab98c3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb8cec34f52b3b6c42b8ea22ccf02e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3604ad93155e3f0fdfa6064bc16b2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbd3c84513b06fb566247069f100fe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9f582eddaa8934bd93b4f4f3a57ef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f899179b21039f02ed19c73fc19c2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aff84d5f3c21af2a8746405ff3a5de392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e3c77e5efbb112c3d4896caaf0c8e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88e1bc85f43d6b3ffcbeba43b5b973394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30eea7f9d24b2ad2d77d69b464a665f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570994e9f66829087a723fa7bcc1fcb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9bbcbfc0811e36edcf6966f05111e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8e056c3ea6f2f05e2756a44d17e81398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4aef2c2613027f9df42fe754b9a8c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fac8a7e1669d900a8ebe070848d04400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6264fe55ded669316955ce1b4ee1ec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f50ce8e9a798adcab7a398c010601402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebbad23a3b89c979f6ea2ca601d873403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab3ed640e80aa88107295e61fb2dcf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a4f0d8be07fbfc6245691ec054a78405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eeefe7398888f757dbd06cf47f29a5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f25ce20c27722b5b2004be744f64f3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f4da85d2c3eb8bebe4f433277fa4d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea714a027a81341b34e1492a75dd17cf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2189b9435d1420a7d7c6ef927deec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc16250f317d7313ce21f88c92d877411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931eb165900200ab7c5a3394f53547e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380d01d66ed0e02c9e9cd3faea6feda413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e91cf02d3a9689c65428b7c6d5ad23414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4170eb04aee9d7cb3b889a5f7acd4f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a22c4f3092bc35e1f57dc7d036d1fb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f59ac872a4a3dcb62f718292d29c0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336950dd169694fc5a62ec2fae857be418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bf947a7e1c81111c743ad55e55d8b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06e5c971c136de4615de84e557fb7a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ebfe4f734828f6d974a6a8344c993421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1bca4701b12fe60440cbb13ccf2ba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51208f2680a985afbd08aa83f02e94b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558584822278270b1c68c0f09c9ec282424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f8ccca0903c547970d0d4d52f0c86425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee151eb75c173aeef76ba32b5b86c091426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cd2a3a96108bfc1ffe494acd6546f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d38387fa03900e86e566ff3e0414bf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22cfb06c45f03bc260dc6600a2a5c2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9081b0e856ecae4fef058646f03d1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4f7f18b66222a7321e44133b8c37f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed17b2e7106dbfe0054e3e4a5d51e0a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d03b3a93aac26ed7d79e626b6a5a6b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3129d9849db9c3fe8f2991ccebb09434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de5ec6d02d3982dbf5b619efe988a9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455acdb16938296862a75df2e27eda06436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2a7b474b191f55757cd122d19c49a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41761cbdcd8b75f9fbc3ae843c1b2b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3184c76d2f5de4ddfd3919b423e5ba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaaf7797ba7f43e25276e6e852f521d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7ba365c389261cb4ef200e562f4a7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198702d302cda519fd25854e047be56442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73187938c661c4b84a0417c0b3708251443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a4d4cebbabb151ebc7ebca3acbc8d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f55a0aadb73bc74170e3a1f0d6bde445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b832cd8414bb990fbb14856be7d31a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d28343e36cc1f3c14636572fd836fb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1af37725c186a1b913799a5df7922d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffff9ae28029b6014f807fa6f77de8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07dd26f4e4bb96e01bae5b3c74bd0c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09015b80f4ac963d0d536f8aedd4a12451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94103d47ad43d0c599148f11ec936c1e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5d77f4e30e79614eb4abe66d2c061453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d302b80f849e7a6d38c265d9a99f6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4a2a64161e2166a49141ace07ec2a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a09b3b0fa62c61c2042a969b6786fd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e862c07a811a9bbf9d554f4e951be6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8d7268b0aabd8512edc7f2aba2eb6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e34199f7024e786bd7bc53f944a2e2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f6d151ba2f5a4a35a2acc4e30f0d1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a27f0e8febb0adcf0e3113818a5e6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb35388e8364f6a1cc308e46c89095a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e474686f7870dc8d71f253194abde463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7eb839c0d35d44b335a6e6fb12fcd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275dec61582ee1be18a42a44a9418a4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba251189965b7a3f30d852e1a389e5eb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f68029f767c6dfe112300960de2fd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67399a2cc91948301c3f2fb2b608fefc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67e9d78133dbce40033cb21afa01e5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92543d7aaff8d7c59b9666f219e50012470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042c75de7262b99bf18067294baaf9d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b529746b6b7463ef834a7430c47fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c6b1923f540ecbf9b60ec9e597304473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8af0eb6aa4a82ed4903bae0306a6c3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c27bad93333b9268d6d8357e36260475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d3e0f63d960320e312862071c74fe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f31eabf287aa4bb7aefb7a6698f971477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997fad4cc8f0fd1d2ec24904307db71478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44b31ac24677e2538daea9335a68d9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36064cee2d23e6f253a240e61669e177480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abe14e0e42bc907f5930883d54a6e1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff486d40e1d3778b915bf719a23440482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a26f2a6e6885dd7fcb5596803b73c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bbecb6ecec98761f01c70dd6d2392484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce3f6bfa57d93c1c37ca322d033667485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d404c0e161da973248e7d0af6ae99e7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b13a5b4936a7ba0324d68994c72b2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394f05d5979f817f0d99c9f18e609cc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808e360d7caaeb2fc39f6e0e08fb0e1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5a9348195765e82d7bb0dccfa5193490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4fa2790b7dff425815dd6b9d0e03e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04d09f90c5f990c12a71b41de20524492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd05a81c41a0614a472c561598f3f1a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5b40c0487bd8b36e286e10cdcc607494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61461cd34823c0e6a785825466b561495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6d4db04eed677f2b7b6248dd43cbd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf9e604cfbe181b201e42fbe496344497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e5efa1a6341642da7f312a797ae95498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2cf8c954b1bdcfaa2e9cd47639915499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799788d089faeafe60a91ccad6c3e83500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86261cda42019971e8ba2eb1f7c2c64f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e89b20981659c253587801b3c63585502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05419ea6f7b9af6e4cdda49bb16173bd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6325be6d5374a2153c0095b7fd7a9c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf9f988fa37b4e84c8c3a04ba537d7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c7fe20ebea3533b9f71d8874f0a14506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ff8557bd66af03bcc15bc16e48f02507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9f34aa3759b4fdacc3f41ec0b3708508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a6bdcbe0eae9c3bf9141c346a92f0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fdcc6e849791347d780e9a131e69ac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5be1f302378d5c9904550c8d4f5b7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a6e385d819fa8a47aa586771e934d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a560498584b52582df95bfbd955fdd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a323c72683c99ba5e9664237896972514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94eb441534c091d5f65ed5ee32d591515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfae3957e3c7fbe2f063e34c47ea7c0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9392e887daeeb0318c43275b41ff588517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef346620ba70aae7aa05d13effa1593518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395a937a33d6155d32b39773cbc7547519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2389ca8628d64c4f02bde1e99693a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff19a117d28001f33e97560bd4cc407521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97971fff28d2146e2dc153ba64bda23f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf2a3769ea7a07c14ac773e9cdc784523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbcc786f43dfa86d80a9430771e15e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dec5b68c53b1eb3dc896b93684d8c9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa8450fe39fc982660336ddcee6660526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc6a507465c9c5aa7cf2cc41df3ebd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8251fa4cdfd18cfd7e9c8e82ab54de528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faaa5346fcc674999ecfda1446f5b27529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b4452ddec28dbd17c18fdcd904747530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc10bb057de122bb14861bc0f49d5d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c41b60921577b5da421d56d3024c47532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4b94710655975e123a3b7b66ec2ac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55f5ae0edc25ef498682d2e79231b1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d9b238aa01f9d5900bde1ecee7a70535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74959146877cd34cda9e3cbec4b163ea536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529c11e10b1594158ad54790ad3ffe6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3174894809e78b8ee310d0be91aa9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970712d131830e997ea1eb20075568d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2ea3bf58fa4477d76e37c862d86c3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e14c968650a72eec92d39525cc476541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab6c6555bb77b4ce5ca71509d2e71b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d6d5e8bb032415b8103bf80a2fa82543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebadc9ef215a1e3843c78e43a60d5c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43884a4ce8b6f809fb395d2b70714d36545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63e3656a6310cad984e230e21680f7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffbb3ab3d1820aceafab8fd58a11f9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e96048c81faa1a773c3ffae319c9a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabd993f268e3a7c20218dca6a30cd8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa80868f5e9c363615738cf691d1e2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85b64b13adc1fd0638ea3c64d0843b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cd1e9722c7229a34a2d9ae3797514552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fd45b252d318c79e13280192b154f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0a16f3cfe5ec03946b056f0f2e796554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96d0391a528bcdebaf34874e250927555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd1d85889f51015da46af35ca10bcb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265febd0d96d10ee87502eb8f1ed774a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17bb6cd9067968a20a7632b9554bb8a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7011afbfbead6db6609c5bb280cf72559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76fc099edefd36549604d378fcffcc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c97b49d19cf146ffea0a6dc1463f5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10266fb93e1ea91296361ed5d731c46e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aeccde5b49fe3f3183ffbac2ab55b7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f69e068d9eff492072d124f3f854d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dce013856a9ef8513c531d70ff559565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203d0a9bfc61ae7704e90327b5f340d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa74a7dc0d8544d4b30bb01853b4ff0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae63ee04d34e6402d70663d1457ad3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596823f03fdeb3d3033a68b65f72c0c9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e3bf22fe44c667a2d1636c063b9eb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978b5e263022b1b74600f191d682e42571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a7645b85a7dcc2a1279701485f915572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a776cdc47ac0af6b58cd99d3d592658573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282987c832a5a0eab2a121c22509eda574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293dcb9b968c527af1c5e48328b34711575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557bcfcdbe9133d85086f82dfa4d696576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8a239aa79dc27483f28b4a3ad0f33577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0067134e1d35e7d8a4ed6af6f201b5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb3559d53f14013ff1ff5d2d8b2e05579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d57a38cf175fbf1197ff183348c577580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30557f583949d3397a1cdddb2e4a20581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c2670f9c37892abfbb5a43137f707582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b0c8a201cdae5ef6f280f93db56ba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76564659329551dd20a5ed7e5a11c504584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5568e995c3734562ed7ea68cb66e5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880825582daa857c107fb283cc5e28b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbac7bcf862a99369612dc04b37d69587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1b33ed9f6a2449484de825a43551b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffce25fce800c16edcf09a788d7eb7c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c0182cbc441b981926bbce4e2d310590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270fdcc87d726810497aff6b089d83d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67771f0a9ea85773966a2605b0158c9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6a0d9c0e448d6cfd486bee0c10000593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256bcf9a3636b369cfc8d7593fc1296594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f962685ba0aa2c1bf6dd49987337f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1b100b5f1f0c5db17e2cb9793ae02596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e54c61a7d2b08922b8710950995c0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551898250e750d663b1e4b45718a2649598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358758ba5de3a8ec6f70efc72e8e93a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe8fd6deedd9f9c204cda56879f895600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37e30c88ed006b0cca0919f034b29e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55eb94d32e4efb10f2feda08ad64ce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c356c93cd640f42f75d4493b647ba7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284aa7c19deae94dac3fc1a052db2bc8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2181c066d06a9549b5152358a043d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aca80d80480542954ddee9d5005b04606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abe87cbe4c3b10dacd47267c538172607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1a791226b2a736693166cb988eab1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0be0fb884dd6ca7f919457715911e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff81b8891672c604df61bee122a7c41610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c6e2a93f6104728bdfd572c5aacdf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a44dc739bacd8a4d3130d95ba05bd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50cf9c159d172d8bc58981243f46d9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484587f5795ad36dcae933ce3c93ea5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab40a2886791a7c5afee74cf0eae90615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373019e866ee396f8fda9400ba4c766616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d707f790f370f38996787c4091c978617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7c1e06feb10a738448fe18b96bad5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e8669e6b50bd7143298aa3793b638619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7c18e60f002694015a149d2e30965620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca50d0c0671827965d4c9c415e6eb3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74383ec1063736004eeced635902e45622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564d307d7cd4d43be7cda62589937a0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2197f3e3e5a7e9523a9237293f70ef5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136acc3f239568dc2849ed534eefdb65625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341dde061551037ba83964dea899355626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9c18822b2edc9142b090eac45ac66627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85f92040d5fc49d3655fa541c9b118628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3a68afe8702cd4509d5359462fed8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea2337f3f02dd9f18e071581379415630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c0875cda579083bad22c892c7a1d9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c0c11f3c50e6e537161b011731621632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb3f840441e1346ac10b6ad40d0156633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c23786bfa9df5888e52274d40fada634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6157ea4be77ce499d350d7399c2300635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b7be445527561404a61105bb85c10636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d556d32d2ba41bd8d86dfec1e17f4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abe0aaee1f17a1a927248a7149918b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185397cc9f839553f3e053ed90551f5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961209824c9ba8e6b7f7aa356156b83640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9696807e5c21f61ae86bfbdab8d095641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf92e13ba6151b3a514b5988ed772d3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cf134cd0e827098c0f94946e6cb9a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2c75831833d3e3dd2425d5481b6c0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c08841913c1add10ca7ee806d9348645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d3580e7af8212a344e774d6208d65646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3dd017670fff6e661a4f86860b29e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26757e96787b34857e4c2d9b5caa4498648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c54b25d2188502a64d4ab234b0348649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5844226e9f2b47eef0c85618ae814650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39caaaec1b8a5b16d236e3ca18d5c4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180d10db99e19eba45ea7708f7d2b21652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e113dd71156c52b9a666020ff97dd8a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f2fde7fefa9722527d6750ae8c4c3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390f08928113839dd29341fbaa2d602655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d712cc530bd8b8322161b9b5a7b8099656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bf2f0942f428971fa800470437436657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefdd44deae58871ad1060099848383658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d2e0eec49fc98f28245eab4dc53f6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0629b31d6fd5f8b06cf6f35994f04660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679948e38969f0dad68e2e4ab3f994dc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0b44dd176aed60b813180fa2fefa1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad3fc29fa2d717e517acb1c71e2365663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8315fa356fce952aca7e16b2d9d7bee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a41b0789661eb2ad0bf17193936d29665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c227ac0878ae8f5843e8c333222cf05666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c6f146a58bac4c3cd02736f51f143667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64dd2f10956a766f3b4bdf3eaa1b36668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d4d60ea0aede85024f5c45e2f06ac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1554704f0b38bb3ec9d97bed57604ae670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d5eb89fa13e6d9c5991c23b4156bb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655114b0a2981ae881162c5f6a9eb510672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b65cf3362253391e43ff77e3dc6149673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13145546d3b855096413543fb60134af674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1291062f9a68b1eec0c2e3338aabc92675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde0ff0e58443361a6035ec42c79f77676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b38463ee36e029dbba9572f950ab5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5aa4b2cdf6c37d759de9596534781e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356dbc2fee53f452eab000de89bd34b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c72709d89e066bbb44a57b98b736a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cf19a4ba28f0cef2c160f162aeb8a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb528bf59f37e2eb611eb96036c174682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91337875a168be40762b7aa76cbec6e4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b1c06c35cf3749e3efe0b3d7fe3eb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3e4ff0a9d79e56bcf5fc5f8157135685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dedee39d8036115ce992f227ff329d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0bf24b1aca4e1ab51cdf791608ec6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68978b3f3a51664634a7688e6fcfefa8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126776d549e0b8a07a9d5df83263e076689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fb06bff7709a466adeaff807c7569690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe7fc5161d12195237718de7db85b2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82d7a8439cf94cb7a24244e2fa01f1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058498bc656040a79086ceccf60d65c0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3be12b674be23a8435739dbf6f8d0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d8e8fa52349fc23c83462d2ea02df695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb282ea3dcb817b7f9ea86dd27ca84f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e712539a4ca2924b92743a033918f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6d246eb116d1fbb33e133a553119a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fa0253dc0dbdbc855083cfe737cf0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5277d447147ebc40500af4f956a362700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51330ac92610a894a066ba78100b9d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c10e28156f01477181ee038e3cc2e0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7385ba25f70934bc2836f936a8ec45e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085c6d73c86122b68be24bf81dc0fe2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a5e4c30cbfcd930ed4e9864aed9e9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b491c06e8feb8c683c90bd0a58fb29706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee36ae55c4ec703a38115fb962d46d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bd98d750c302722e3716b7e93ecab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471250674985259378c67e7929231a2d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab1dfdd221fa018987466114547206710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbcd5cac2de8ccd039d82f23c44a3e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334ad8381824841dc3c4f614886d921712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b9e16c06d7bfb7dfb71cf30819197713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb770854f580206442d498236c1336714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5ebba423e1e1f32aebb1c9a1d644c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6812bd3540863a0f0aac76d20d4cc4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645eaeb8a6fd843dc88311b47baae514717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b4138b5ae1ed4f9520f43ec48d61a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884ac5cc9266749045cb14aeee62d4c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a5582fa987f1202656ad1805121e3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d7b0c82f6df0e582b9e699f585427721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1b5c30922f5916f72ec2a51cbdec9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5c8820f0419a79778e0e3188dfde0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfc3a569f90055c21bf5171e70e4f1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b7c12af10019d6079f53d1210b98a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4a60551214203a515f49132545789726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef969399a930d3213cc0e81435a829e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a49f37b708d03134504d148dacf2c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cf1a59fa38209bcdc11080aabecf6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c7df94e611ad49b32fbe38c94790d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97010032a82cd2d0bf175479c494aeb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b9ee16f93cc653aff217d0498cedb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded18172aec40bb84a5eca6221861be733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7b48a3d40d5f4b591365b14e05eed734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d79762592a909cf84005e082f7905735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e1c0f72099776e503db342f4fe0b1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89119fb24f70aae6ce10fe1a734cd628737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ea8a3a23dad756249f1fb0acfe58f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add30f185bff6ffab48bb5009c74e3d1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf721d7688002da3e44cd9a71088f1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba900eb2d74eb823fafbcf5d76aa958741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65163a32fa9dfef8ad0ef37e27304d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf8cd825f3933a6b3bdd18b16c4441743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35a68e6990c10170c0aafa61ec962a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544610a7ed498c5f62a98083bbf97642745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713a634a8f26f18b2948424687310ca746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ac59d4faf7f2a6a734f2235d652e7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0304f412fbdf7576bb42f746e123cac748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c8e93f1050fab7c1045a2ff6906c5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbd9c705609e4b914cd67a2f5532b2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff720871b532f4eaa001b18d54e78a63751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc995f0544c3378f85c7021ae6d19ca8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66296fc4f1b28ddd4be4d925d9086c70753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f491c1bde28466d7f2a208e7640a77754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9850c2304c6ee79461829248ce0f26755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fe4a7382841c1f229fca5e831c4fb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3862f9f75a8e47aef4ee8fc5e6a7e46757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a145ad978f55ddfb65e98be09e295758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249d534ee5126ae2061dacd9ea29fbe759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c821b0ca8f59060f202705a85c681ea760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c35f05632da839f156aaab6c822cc6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737e86baac9d2a083a2c0e8c5ff4557762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de5f320b73332d1a311709f32ad81a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083688fc781ac2366672e5262c2127a9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f80404cdf98d3bb4a21be54c73b0ea765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00224925a7f2b9dce5e47879ae4947766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb58d598371e6155a9ad9860fcee558767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>