--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01605bfb6892be5c67afd4ca34fa151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b1e5e691c7afd586946bcacd679492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195df6c93faa9b34a2dbf7089ab850a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40865da7879ed07ddb08d453ea9ced794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad63237dd821fbc3620505fd2c26475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfcef84525b9d8148c32eceae0d2336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af275e0af28473bd83c5cf63449f157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f6cef568ddc03aa56d671c7450fc08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fc29e1852a9e0ababf9b44b4a53c69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6589ce5ab5154842a5b925c5b12caa210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba714e090dc8cdc0cac157cafccb9a2911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f68e27d2e57a3f21b37da702f3b18812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad7e2c2c35fe1cfe3cefdbaa5a50e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d415d3daa55d63927b66505cc3bb4014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fdc655adaa5e0660783068bcdac2315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70d2c00a8d2530f007559055b6d62716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c34928cc6cffb4dcf1a192b808a6a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40097016186f49f6874d12fd8cb806e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77916bffc52a89c0f6a1301f548f31f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d83f9ca79b09570188d4788147e0e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036ec35f64b523a8bf177d45699ee1a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212b0554c934b9ef7cd5da3870886d722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c803ab87bf2892e01ce527f30e8ef923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730bdb9717d54171f7e23a6ec7ca8c7824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9d3fb007098749a80ef0da89bbce825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08973034d9bfbc97c6766ca29461102826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8014e82912ef75279ea04c535812c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955868aca524835087948842d0d6c0728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea13e9fcdc78e0f82c37c08f2a86b3729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92bb717e03e4019dc6fbe550cb0954b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84908c35bf8762463116e76caa2ccd2d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19b9d048d011df7bd92685ecd672af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41539d26087092ca022134ae7dbac933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a166f079b4596339c932d7bd8cd3b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17368dce58f199c3d6600ecb6e85c09235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80580a7301a1cbc165a18f5167b156c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a013f048f4dab2dc7b3d853ffcac74f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950e8fbe831514b7df8a891960cb06538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ac67c8251157048ad428d04cad85c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644f523905b04b0ff4fbaaf7656316a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd3fa693af0e5d453098acfd50805c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42b8de86060fcf6db6aea9dac7cf4642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5921236cbc8276b145716ecf4c840343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932d188236467b43e617867e8f6134944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb1c3061a17303bbfcd221a5d13ded45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d239e80cfcbae1d812c1f5e473a5c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3f567511b5772d15dfbeb2adfef4847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024d88dd4aa2cb3de6bf7184897a49d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3769938ac04af3b33035e5f9c9cbee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf91e5dbf128cdc864111e49fae49cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19b1c6024d8525de305ae02b5f644551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297975bb36b72dc901bb0dbc56d58c6b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ff15f361de3214c14502ae715c71753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fd02b5fa59257cfe38c81698ec56054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf09a9774755a20ed6bf1ace17f34e055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6a613109af90d6dc74a52ae561cab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e362d25b8ae6208d474652534ea7a3757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3340ae9559b42f145fbff614b06d2458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedeca89e1c5acb2ad143d9e5a09237859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcd461f2bac94d88b8b46e206f836660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325ae0c72d2064d6cefa9bd52524deb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37312c9168677b43cf68cd0648a37fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cefdd389300971e6e69e6c1062b54963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e44414061f84d1957d1a9054ff1f3e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c03575cb8495e13e246a79a2c0780b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f2529bb4247cff83c8b03886fd5c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f95063d9c118fbbf915c314df4be967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41daaaa2bdf3c22cf49a7020ce7d5ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d18e851eea2809bd5bad33a98194269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51818ae63be296f276e98fb181950170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f619d06fa78aa59c4a6cb31abe275771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565a304995de64aef8cb11de3c5c90c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69871bab1edee0f5d3ac3ff43e05a9e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702eb88018340e5b5666b6ca2f165e374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85f5f5cd7af3dacdb572717746ea3975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd71db658275bf17996147589231bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f38d7a60862f928445edeb502fd5177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a8b722c61431a96bbe1ce0eb8fe5278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef379d60b3aca53417bae79c7dcdc479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ed940ac7c6910263c83e69221ec1180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacdbd1e4c8b8a29296ebbb4b44e44981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1eb8ab06ec7f095a394e768c42c4182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102a5635495bcb5c90fd4065263fb9183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ecbf6f889003eaad96a9f62f1215584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538cf168c223d57c54753f3f830587285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e3d7c82080815f5a66ce1f472980586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427f66be094166e47694301d5ec770287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8567a2f649462d3d9ba022df8a04b2288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd589d74268382a962f8902e72b89489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85874cdb5c8522fca29af1d33705566090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc78decd2a54022189563c24bd7b2691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b92b4b65222c7097376c8e26f0a52b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba5fd9d2cc531237e774fbe5f2398a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26e949283674306b26185f238725bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c0322917c0b0e26125f6e4a72e5dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8079ae1124682ec516e5fd89f5c48496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddbb63258f2e6dfacd6b8b65c7e04597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f894ee432052a6cfc2adbecc68684f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a32247f2b7a39a6cfafde63d28a5099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aeaa590b9e3f38eff10a4c9c57a1dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70bebf2f741ce209b0f1388b1ef6c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e470855244160e05051deb4454ecc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5076928873966ee8f8952ac528171103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ef75f2fda0533dbaa80d036cf93f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e0d18c4f472e0d628aefbab4ea9c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbec63183ab33c6dcaf41ec4b25adc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481edf7fd77928e1e0d2d4e255c94e8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c089ce53806659c08d2ee9866db3d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc751d50b5ff5f4599ce6b2c9308aaf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597352a63f85885a4a1b4d7d843a9fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edfbc4d4a4914abe0f7297ea8af9de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438af44338d42663ac8df246a60df49c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15f3ff301e656cb1d79e73444d6903113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c0f47493d98403a17a3fd839f551d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb835d7bc16a32b92e13da405e1a1c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e61668fcc7fcca8f858c0bbac15e41116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a47e8edb646b9b45d881f4035f8d93117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c53b31cf0f4ff876f00d51be4e8986118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621868250b10daeaff48b40ae00ec31119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09cdec9b5091504abb05eedc198fbd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df202af084fcf30052a1de2a48cbf9a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9611f291ce279f127eced1fce449a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61121a236e98bf0cd016581aa948b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eeeb7b43fadd949bba43e0f6c69ea0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22044765d6508693af1cebb8da3192a7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059279d275dbf711277808a497a013d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b512fa6d11d33440577c56f36613ef1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a7faf8270810a6633ec585b230464128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e31cb832cba486f8ac99ddf382c7eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd96d1ffc755c3c4c96a3122796c94130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f9cdedf260d88ca8d4e797b33c374131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5340a9256568e7ee42869989f3a03e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140edc2a344bde6f658b1ad16ea44956133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc4f98a1a538486c3b4ce3ba0fa042134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d061861076ecc35f6650e9e78460a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0045c6ce655d11340bf8358590b89d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab174a3fed290531ce4e5896f796bbd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f35acc647f9892d2fb9ca89ae1262138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02fee716f517c24824058a11e9b2a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff6bef33e9877e1f93e64b34b8b7ba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769229b313850f2acb352a6de9d8d54141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b853dde336ea59d5cfe42510ce1e97c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca79ebdd86986805ffa253dc803899143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6366f3eee8c3ca0ed1b97a71c9a66144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb0498af6d4bef73dd05fed08bdb51145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc8667a6e9b0d134c59f6ad6ac0cd9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687c62444fd6a76338cf6a2e4a94ff7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e352749853fb203c29d130cc71d85e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1526dd6f1caa7edd3d38323d1061b80149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19805aa3033ef763722934bb8593251150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109341e46f7f5e919d7ac63db2924bc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ee9141780732d4d1230d88375e230152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a531ab7d63fad4ca23457bcfad8af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4696bd74d8c493e93bfe6bbdf9c65bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f69c1beb7b59cc104ba97a0ad2a74155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1eb67faceffe68067067838792a8a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e77d600488b721a38d4e314c80d170157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89589821e0657e4b0429295b27eebe41158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21910b9d5382723fcb15118c46eb7e2c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767de9f3213a68db70397b9cb9da2897160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7781a38b231e24a50cb5dc2819e25161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e862cf32acf30e363dccc3a8c8296162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c17584059171fa877c37eb8bd39f6b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85950335359358b5b4dfbdb37381d80d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4913556939a9ea78ae003e14f60702165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c4f789cb07e09e44327d64bb2b308166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e56188687be87cfc74d82c904a8b4e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d06c55ad93c1570d7f9bd5687ab10168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32c727de3d431682c04dc6f3d12bd9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531e58cc0c97b2ffa36f46c0e55f838170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb421ce34fec78215cf3a4e309319e3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8244cc1691104f160876f311ff783172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3b561f66b46b7ab98dd30682608c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc06c85c98eaa848847ff41807662dd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da0fdca979b681c41c820c1ac61fbf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bad8797258ea9c0ca9be6bd3a343d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311121625ee61211860d2fdf7920f54177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfae77b8c006900861ceffcae6100c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04347fd24c843d1ced69f6f64148c423179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e669e4e17af67add3e788f2d34afb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2ab045b3e6d703dc078a100d8e1d2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12986fc3a8530ccccf1b64b531c07e9b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ccfdfd7f47aaa07fe461f25b08cbf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895d57c3e9b703ed5ddf38ed2f4081f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc070260b8c1790ab3cf88af1948a8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f12fc97ea1e72a509a1ea9fcac986186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507615511044d53f31ca2dc7ff3165f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e5732af05134f86a023bb7f5b127d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbc5095422b579f09d66612df5c88a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6216471d2e922c032cd47aa8624d6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfa959c2ef4a91f286cd3353977d22191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad441adb4d5809179f640391bf29d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ec2f605ef07f94d6d36d2bd955731193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691189980626f047c21d0d91d4d7650194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ca72ec0e6a9b0341df030a1fcea2d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee55cbc456d4e0d7749bf9d95fbc90196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79dc1850ac64852c283b20150e01d09197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfac74788d33808002d9438449cb8d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214134a785ef918441df2a7d1917bea5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950bcb2fbc67fdf1c6a791253ef9d27200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7dd27d09c92ec6b5d09399ee098635201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0c7b7176efa9897ded11bec861619202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240274ec9a8a47a57138251e7a7929e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a996c7ec7236f02c78d94580f55a4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac0a7bd5012a1a3fa9212b7cb9e315205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035930b08735b0644367fd839863ce0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dca229b08b43a43eab5768f95f12a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02375f39446b1fcd5cb51e086a31c09a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393b0d7ea2e85e1dce8bf8841ce44ad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8756e1bad5406a52b8a2b68ea278c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733152beec3a772763bc4f6d0defcdfb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff6eb19a3319186f9b485f51ddc4ea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75951954546287b34d505e9a018a2a9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fea4051fa8de5f7cac402544e0eec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85456da0e31cdd4863bea059091ba6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472e77baef14252e9667097a390161a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f11019d7e73f0b082f0108a5dca63217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0421740d86d33678556209dad1bb77218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a067c285e524695225ce42186652bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d49657f2d638704eec2d9ae2090434220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8624a9c56527ca7f719661167c8de70221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937d364ff68f0d95d3d5b407ff390e2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b2580e8020b41dbe506c48c612711223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a7db8bad1ef80a402525b4ff2cbe8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03591957f4ada6755009501888d02e7c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85227d33f41bef4ac37086df7afcd60b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318fc7c889a12405a95db47318fc64a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629112ca6af03ac97aa905ffa5f6eea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2184a84a724f08f662eae50a2f26b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e27aa85fec1d971602c6964ad1c7bf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0314915481f0d8752c9c8c6480026231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bead06911d2fd76676e29aa5b08aaa7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c13901c51e24d3384d465c868af2a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8404381183a4b4d8d53cd7c07bcf8d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1ee87c7dd0e064c7db0482553c6a5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c57ae313b60ad6aff09804d65b4090236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bb538ba3308168d77e4168c956950237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878b7c41368402595ec512d557203c8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645be884754160858a522505dc919d54239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba08e439f252f9da40cd9cfba6f5586240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dab31d176ff13da34c51aa1497f347241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea62fe363c57c44ab8fd5cb6b2c10c4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5ec514c3d9e905ac2b3f216d445b5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef800d725c7a9cf393a616376c937042244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e179fe089e133fedb58877e961326c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169bfcf4d235463ad820cbf841464fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffa09f37523d27feb146d3f222d1ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db1e25e7ef740d7ccb7b7054d2320e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da687b7e7c1c680fa92d5f44c64dfe88249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747b5f1611f807e67ee4a3953edfee5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2744d7474b23c0b0888b5c718dd29a2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea74fe9ff23143d41beb13b6a097e8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82765f187d3221bf45060c82406441f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b61091cdac0325f5e9aff0359eb0c6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98a9c3727d8ceaee9d76731e562d84255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2118c4b06a44a5b5719e71adede92c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997089f07f8781c83ffaf405bd9e6459257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441196dc1a648d75f78cc8973c625949258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ace76b1190f84e39cf49d3f6b3bfe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a30682b9ff9672804c7f0aaa73f17260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819753662c1d5b8fb9c707b5a1065d65261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3276794675cdaa6f88db6e5b48298262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc738a978dd3bb6804a355ffbcaa3fcb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b6ba697bc174789775ca117dbfcc0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0491e47b4c6590dd7b32e1f655a6b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ed691b148459bc75e44fbb41a5c92266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4a768dce250ac56c4872feb60cf9c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485c190baf26f7e71d698bc928613d1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263556db0071673a76a54bde7f1acbfb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f23d3531ebefc9e0d39006a8b00b58270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68909c36b1967bf1ca4f27c3400912d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda8f731d00228c004ee3cfad8adb06272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e7522ebb758c029c6dcb18f8816f2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254fdaa2604b68c65bea2135c042c7c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d10c8bf3a79c4ca65ce1d72560c26275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0692504a478a1dac8f8a4c98a9c35276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e752330a613893443f97ae93c480e8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975e94f97fd1e115c7b18734d0abd10278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037efbc558ba628caeb5f2c11629ae8f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472298330ee17a19bc1845e165006e2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4a65874cf68e7a79b39f82cdcb1d9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f51b81ba27eb5b8e3e09e5c54f555282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3447e99e55190e8f5e155fb3d161dd3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a603d93d37a8342f49d8f6a2116fe9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bce6e51c7ae5ba538e5ac9123b7665285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857d2a38de4cf3747bca72737d52c3b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c16b9f3bb7d656cc8cbc52d68b9c0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363a40577dcbc417142ad686e7bb712288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b030647e38597dff7231cd035aa56289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1ff931f3ed2ec1e7d4f0eea0aa7ab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1974411f5642dbfb8bdc085a33d97291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ecc0bdd43d9354f86be6f3cf231f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d37e791e2c946300c074f925829870293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704e549f2929d455772ec492e14c9b9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25c1af9aea543d69168519d563c052295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d35ef7e909ed3d962dbd28ba260d21296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841c487813e05cbb0c04b96fd5f5573297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d68b6cdc6ea2c827cfe46a498f4b03298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095e4cd75f4999206ae927591c20b95299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c831e33166adb0fe9f4dfdbf33d34b5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be4d9fe8b3c4037e6ead788f393270301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0d69c60dd99f0b137dc257c7f8efb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d51753edd26d659d63f5cc3746ccb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d2c8d831c959f5adfeb405957e6b6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70630f2a0f793f651ebf7dddffda8117305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aeb2bc4121fbe8acc798fc8d2aab5d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ee98908c0e17aa34b4a1f7af28eee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18b97d6b5f52dc826e1b0b0a14109a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0872f0bcf9193a540d2e25c1e56ab8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7195f5c40f5f9848b5748de9727fbcc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b240f28d7dbd30bd0abf95d85beff2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8e80db893008c90be29fc7c5caead312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985eac0674a7878518ece913d3762369313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974bb6497d2e95305666473c68c00e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22a6154ece4e967a7bc119c32b6d99315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa13655fa95406846ba2f6e42bd056e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2d4db9e815bf00e0c161d43f5c9b5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb327670dbec1a9be076f79494a7997318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92007d8de30a745f4bc54428d1699367319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25492a3a12baae19635cc811ffe942320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f811b0fcb0d178912e9c68d51ca98321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca027d5dab3b9c9a5770075f6b8bcbed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd627a92f9ff7fe5f80e24d998091b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dfbfd0064fc7c8a7ac1fcab58752b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432feb027168c5e9627423d0764b4544325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722aee9b324dcd115f99c7a37057cf5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e1dfbc0be84b17508c370fdfb9fa1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a154844e86b66705f78f7f067bfb5c5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaad83684d35d5ba2050ea7c8eef51e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae0a238bc40de35c4c3b50b128a1e7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4976831cef937e3c5b94abd790525331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f764e090fd30e04f9e1aa6300c70fb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53777b25e99b96d011809009e179ab333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc90660889c2eb8407729077565439c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66219c0325cecf3e5126783e18ed7d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616c08a942f9f6a0331ca4f6034e88b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366f3e60482b9cb00fe592e20b29094337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9bc2a2eec33fc342e7809f02d0866338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a817873c865f4a00f7f0fbe3aba70339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e5cccd161ba1f3ffbc57f84d3bd3e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ae8d3c1c09d1c69d49b249dc7ed8d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c57146f29824d90be566ce194e5d0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6481fd94b4cb694b8ddb048dcd97b6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850129566cfb5243dc96ac425618ec28344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6d1cb2b7b00815012762740303709345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85ad0d29972035798372590e3a82f0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32b74d194ff5421d8e99353b331759347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfa44ce1df1fe8f6e2cf9d7dc77afe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583eff3df1721f1e1a237c4d49cf871349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d5aaa33ec3937eb36331203c2a2be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742f3305c2bcce604aea0fc4b59da15351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c91b1b61b9d87a282af1a6163c0b1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b935b1948aeae0cee59554adf04445353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fe49e8ce56d8ab7350b2184340d67354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7230a8f2d2c8770bcf99ebf79ff94355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a473c285d0c1911eca02f5838d3aa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8b252132dcee25ed89d91a96bbc15357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede75ead94b1e6d78a11a5946cc0c8d9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac31c83687d7f5260d057eb02a326a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974eac79192c0e65f29621de722d1d33360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a72b74a175d3c5c503c57c861c276361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66755fa100dd07b954f379134b9cd5bd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981207f1f96c55f7ea89d5edaa46a91363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c6886da4b3917ebd78667ad41997b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8712f309ee90d109b45e415bfb210365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d064669792992f7e3b5d9d5bac8a6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adc6c4d2214694d5dd189278813b03367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b846d1d7dbc7062a20802ab8f21c9f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eae86b88b9794b1c23933536afa424369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6c06c0ce1012d7c3200f10f079cb3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675af1818dab97e1277416bf1e392cd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc7dac299498e7d8260a66fedd93fe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d25f36d0ad019377d13a675cb1d1fe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43360d1a7f20e780166b7c2ee93654b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2900d1458806fb0a20b235f38a0712375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8447b89ce872b4104ee23de48772a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb99c006fdf25bde25adc4c1ee6674f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb3c2e2d0bce4ab04183aea0c5c807378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b01cf152abd6748e6137f1659e905379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569da1a3580424aaedf5ad9cd31aa3b5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57b1672227c9cd57a8c56f187792fd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27df371e02ceb7506f46cb28cdc6ca0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18250ac6abdf046db769212a63ed8c0d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9c4c9df7d017168300816dbe2c80d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0b4f6108dca9a323d032425ab791b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab29c15ab3ebcb87f7c2c3d5ce032d6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6b8820419526243ea4081e1a6f35b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3987939a944e377295a1dcb20639347388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95294da1d91476521137067ec74cc4ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5674ed405edefd0988ad7550df74b9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ae209ae5882f794c373758ee4d2fa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85fd60a82512356c1290996fb5e4e9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55f665fa9df5e6e3f52a41d2de6515393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee3572cbad4be80ce115c87f8c328b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4dc43b88d3dde7f1e1a363ef0379f8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c6dce463cc6fa9bb5737c71d85bd9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a99e61f3372e78478c102a1ead68a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916d1c7d40eb86a278dfae7b48f8156398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b6eeff657c94c1205df9ee52fada1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afaa3c81b69c7dc28b1916fd7b4611400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4096dc762729bf267bfdfa659a31e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41715f4d000f46092060127d025f3d6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ba98271d187a1e12c2e7a2ac8ae68403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f32df0568693d1c88eb6927f57aca2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cc84d5ce65626676c70967c8658c1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2579b8bf727dd1a79ef5004cb5f5705406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887327bb9980ab251d7676296757f58a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a9656d7d9fce30538e55a04919e55408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c4bc234e9330dbf52727530598e34409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d5172ed97d60ce109e5375eddc573410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bcd42ce1312e1e6595cccc4e41877411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf12c1afd2da89dcf1efa013b095371412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be277ec630372749a7b01d985460dc8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd416e76e2ac4e71921fb2faff223c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af0ea4bed8ab3e89ff1fce0e6cf56b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98b33e9ab537a90d935b9ed5915f05416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7755d3cefeb9a913b6b45e6003ede2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaec36d7ee0cb6a7132a04a2d2ef785418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3868d503d887e7ca9eeb672c2d16c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeca0211f6c7e12c33a61bcad343d32420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddce5770286bfada6debc4c544c724421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb50bb1611c771eba9bb1f8889e163422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d2d99a9aaedc6e71922f95f87395f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca115ff38ee8184f110a94a0585a81424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f5f955230d29e2eaa965359a5936c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51764c4c3ac18a65790dd6b8fc4fb7f4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6222d952b02b3519a106a9a77e377427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb99ac1bd8cc8dddc575d107debb650428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d28200d9b0ef36dd057dab185c6d4b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e5ad6f5f61f03031c8c70173bcb33430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a4bd33fccbbffd1b9063c7c6a0db1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29474ea4ac37b9424fecfc09ea1f1aaa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cba175ba016f9fb523fb92936232c5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67998a169fc3bc0ce7ec7bb1c6db686b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e522dcdd7dce697bcf2cd03d0a7f5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdba6a3af268f928163554299513eb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ef63a423149b07c0f94098d4b0492437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991cfb046893cb5b8aeefa4480dd643438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c70871079fc173f2ad5eef2023ad38439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8623735ef8eeb35ead2ad3d3dd6a1b2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffcecc71135783afd3a2027ae7575b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ac3698ea0439a45133ccfad4131b5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73e5bc5125669d1e61f55f402bfdf6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03900a23ec0b19f411460238872941444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff6af087d84b118fded4bdeb7b9b64445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22b68e877849739f17ccd0ab5e93c4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202bc8811530f2856188f260aa9be59447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30184d161f7486cf3d39e15761e86993448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977983d62129cf99f29577a1362dac4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ef667dd64e771ada339908d964ecb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57da193d908d4f0fe59422d09e9031b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c918fe93d1fd4f59d192f61f602371452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581ef1dd7a20d3510c31c488378492b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af35ac2ad18d563fe84e3c18f0df0a5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbacf3c393019c674ddcbbce735d9f5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c3ea268f09a2378104b025f37366c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334357f6d3897526639dfc79848b8c2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc9c6fa8e205cf6e860d7a3a4046c4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bafa3873ca6bfee9c4024150df9ec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4084e269779c3e7133ae824319f84460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385c748fddfea09c07613a70903d9e1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f54bdec4ed2594e4bdea0e4db76e3d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedf67ec6140d91340399ade0ca5e09463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301632cd9e1b75785b4879cfb55fe683464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66defc6a9955fdbd0aa893b3de15279b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253875fd5c6a3e70834581e89e97dfd1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421375d42f46f0bb8f0fbbc629c572ca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6a5d8893d4615d24bca718d2335f6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87c9dbb3a6f2c2fe9d3b5f63f2ca4c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2ae5d078d1fc53c23e9c550dea8ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fbb7d4e2221a672cd36bda9b7622c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee93fb8473674ee1563fe047257d296472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb463ab32229810bdbd072e39ce2d6e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b99d61bc476f03c2a6a85c49574b1f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5857e613948c9abeb44b1ed5ec1317475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c96c20c6fa020296038fa7a42f64e6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4f7aeed341d7c3fdbb9992c8b97d5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40570643466575a68a0ca616d9c967c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad53f69c6e13f8a28825ea477e25c45479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b594a8ac87295cc568064c7f092e7da480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce709f1443d0d101d66ef28aeb2912cb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16572036d5ccfb0b9f41aec6d8881b3d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20922993410563cf60ddc58bb98ab44e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982eb616cb6234fa926273fcec426e35484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde4b8796a14ca2516f234970317eb2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e4ab4c38e934b874f33d178eeb2bb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7594e08648d23ddfec0637d3193acf9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28a9435754a7123b6ab11cc2ddb270488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55991464c9c39c0e28130d34dd2813489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12918335669303c5b4dcccd4b153b694490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae3cc68686f5802b012ec2055a8107491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ee1fd4d055edbc40b638c57bdd382492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82175bde6520cb97a86e66758c4fce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf374cdf654986a61adede460d8ecd0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b5590c31751256a440239dfe7b96e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541936442be5349bb45ecd085d7f3ea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235efcecb3dc939818765a63c64528f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1649f30cb36ebe1f28d9d0d55fb5c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42c829214c2b9ad8c0aa2769d96f87499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451f4147718c8f59feb80e19dd244dc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f095b7c54f0dbb8568eb68a2912bf87501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd6ea7de0dfb31490174a6d240f7e4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd645ffab90540657accc0ff5f059637503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255876e8bb59f4cd560b1612c7e23b60504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49751a7d3b06cb9e7c842e41b90c688505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e20ba623ec09f3514be98a241f5f2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df3e93a65ec0081f8b29697a0da683507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43fe057cb991959b4e4875cc8e3b7f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214b750825fcd3e08134c907ad79ea8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b965c5cbf61e3f7156e33f439a1fd0c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29cc3e3061075af96ff8db9d13d938511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375597858a4b759fb1eb34a72975992e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb75ef7ee85444bb4982450d4b0290513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da92d67a3a0d0716e2189958e3f37a3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09430d0b1635d59f95a2351e018756c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a54bcd994f1be33fbde062d12f8ede516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49996c19d619254c5405f66ff61fbf4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c86a658197e7eb2e978277d82e78c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4c7bcaf71c0dc9061ce1fa8d56802519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc90b9a24095044657fc8437f161c4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302a84df9014b9d0e3838846b26d718521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b724d62e0a8979fdbb303384ba0dc1d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ffeb9384260c4096bb7ebb4caefa9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035abbf3ada5830bf103be81f9ff648e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd57b4a71a456d8523a38a3775e466525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4daf6ad45039cb5c57dde376cc59b9b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a56e12ba0f0430a6bacd85872e80e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988e1e8360351aba0fe711e8e9a7ea6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702bceb7a6dcecc724f80baba9ae1fb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c60b8b1967f027b01ff83b97a5711530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d7f047e44a590e0060b9e68e73571531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4b19b2a89ba2b07c4764a88cea127532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590caf55c0661b9b1e3fa450a29c0e77533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d7a7dfe0b696f83234db0e81a0602534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6d8a04efe25286f416e42b30e17ab535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bd262d737955b332f717c1ccc0aae536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8b88384ee129c504879732fb4c2d6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575420d93881bc7a585f0ae4ffc2f1c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a0686e09e9245acaba4e5cf04a6ca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866dbe30246b67d4aac21124196b6424540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad3db34e0ff94192ce92b2d6b60f89541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06368c958cc9a18f23cca2ea3aeae8f4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e15d3e32d1dfa0858a629633ef3f7a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee5a76492fd1787a72a82479dec1da544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff638aac472ebbee3603dd94ec9e336545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a86706232e7b13216975f747d58fb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc820cc962bdc9ca22b4d949cd36c132547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5101ee7b2662b15518a6575adfcd4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07aa4f28e30bcec099df872b732aa08549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f11f4e2c13a75e29ff514f3346559550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ee8c50bec091e291d8392e81cabd6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e2aa299d6d9cdc64d8c5c8f1447cd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e351685cd86a6e9b2de10684d7032553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97a239be6ead9530e6502934ea3e93554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0fffbddc6e0e93c528cccfbcd9288555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db080b837a52cfa1b4fcaf9622f23992556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae3ae7d0dfd3dd2111308a581898ac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fa287564d704d6fb7b0cde9a0a042558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacab53bf163159e4da54ff14c86151559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543152d7029315b8a396544700170872560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5918ab6c9f87b7c89f0447303c910bc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353acb40c89cc2f088fbde68be889e00562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337ea1b44312e5e4d9c6d71f4e07e4c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ae346b439c61a2a23d2f8909cf156564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27665f1bcffa95c55d97856ca23c64d8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3177839f19ec964540a2449c4eeedd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e4bcc934a7436dd6b6f21c5448eec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5a1a7178bcc07c180962d96af0c42568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5bd2357b65a40e85dcd0e0c1ac8b1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8ba68d09a5da6717843803901349f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a47de9971d503d3f7c660ab3cf2b7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe5456842c5ea9ab4f8b57c3b86d61572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8db05679e15e2ad45982927d6f35b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aca5b6d41ef81039089572bbd230ef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8d47f64b59f9b3026633257dcdf91575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a993c12b8ebd4ee26e29f4ddbeb2d59576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b89271401de86e096a228bc2b4c622577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af548cd6846834fe734a59ec6b0df6ea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722190719292f1734575839bd17a9f01579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e2d0b5756d1f67dd0b9071ac042eb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892740f4d9fcdd3da6934cdf76a4858581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698efadd6b8481e0692d9fa513a186cc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e42706d6b1d5846c5bb2ef3e8907c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7f3f90ce687026ebb8e168921cc9c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e02101df9baa28e0a1bb2d4bff205585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8ceb51fb626b31c3902479714a472586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e335437c41be392f0b84f2738a409587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df60fcd8918957cf1e7a4cf6c193bdd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62243dff52bef184e88d206d2965662c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1bac25a10330605577c8a1a496e1e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38644c38329a462ac043e0eaf044964b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847e22e0ed3f3d2b7b0297d2f330f45592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdc428c3610ee9ed6245944df42509593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52726c351a66380f05338a7ed616cc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5dd94f18e0c7eedd6e128acd6a08b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3413c3a9b0d1a54c54777a1deb8358596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a41de3153de18ff9e71178dec88a2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de4b8b194ca9777cbd191e6215fce9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012ef33c3be177f6b4ac8b3b0b4c616599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535051a294eed9d3bb00f66a5a40efb2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957e58d7390752fa760bae2f9ddfb09601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43781cce4345d468920e6431110e682a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99c95e90688ca9bf13cf5bd02044e9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16318e2c4e61a78084d1e61569aa1586604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ee7c6d03647bff4c41844e9c4f068605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb27f9034c4be90bb09af489651208606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7660675d4aec68b363bcc07bf83d711607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190481f606f29e400013546a9db92b1d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116afdedd641cb8dac5090a9772fe30609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877a2d8aca9a155f89350302e9e2d6e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae9dc5bfa7a26abfd09a31f1306f82611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212caa6506ab906730d6003c6ea79ae1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a262e851e685ad4879e00d19d0899613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964906530ac526dbb1a8b09d567caaee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc010ca40681c9adb47a1a9042e896615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c3479e5daf8ae67b552f3ff61262d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879313184a70d294d6fd4aeed5884705617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473170141c602dc8f0f4bc623cb2884618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9b85d8609d4c5343868bacd966959619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a2ef4e4ce7f7c6938b7ab5d7ce24e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1733e352df0493619cf56d811a86f9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f78a204c0a12f9dc92c0c7f385c42622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d8d9be1b0c63e7effd7ca5a59937b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295bc7498dd239b4d3fd991857160e8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d1ff17c005497e87575f1882853ad625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0dd30d1336e87de9d12f808fe93f0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a874f4dc94023f9fb70c336413f52627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fe21938b9e1c80f9d86cb1a29205f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fae913993fbbec1bae5eb875184c3a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910878c367c8a653370b18aeb2a1890630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b94ded953ed2562a454fd7f72e62f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94c19ed59a94804c29a5ac2c182a06632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98c406bc9653746b7ca18dbff3e83f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202b91bedf04bb8345964b9c98c0b15634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3f5dba3ab4b4c71cfb944a9f80398635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911b7ecc13468486b23e4fff07b4746636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472983f12eb77e4bb33b86cda410ca9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304791ae1451e11835aa361aaa353b7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88a26adc6c6ee1e30572fa136594d4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16490169472392397ffe86440695fd5e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213ca5935f7fa1c405e1393fdf59a9b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d371da73d699e3bdb0f25578b98c58642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd284b4381f3f354b9ecced37cbf9369643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7721e92420c08167a99df1ee02229b6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1aa63597c06b850036a10ef3a5ada645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c57eac0f180eff326c46eca5edc497646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6088f45335aa81bfbfd0025f791e923647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6fbdcefd3a97a7467b0df145937a1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c599a0bb239f2e5886ecb1bbfa243d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1016dc54cfc2939c775b8d344f6c3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c9775f919c70720d90b0113036070651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb532fd5e9f498e976a2c2c3c52e8a1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c0ea74b9a7b5aa419d056a6398033653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506233c4107dca1d34221fcca33e535f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e10aa03044ec1b8de234df821fdac5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6f956edfa0daf1965ebb2376a91bb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c8372c21d9d3845c67787b11a72cf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cb7dff96c2bd8bd8d8cdef9e55bf9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30775c16724abf9dbd7e2e850a679b7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac7122b420b90aa465e3f5523db736660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdc95ddc94b2878a46df74fd33ee15661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb67a2a4bc305c99d2081619118379662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559a89f64b572b647b9a72db2e44463663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe52cf615c3633af8ee6a1a6c1c98c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0e9cb7aa29eb4e8e3aed3b37101ae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb0197016ce34f62b016f9ab6dd81d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d641673251f1b4d9662c229777acf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f77c74d5b5c87847e5c0d5530638e7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef84911c0b34db48751c9b0a1697a0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f41059af1859d36fde1d48c12c5c6e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3fbaa7e5a142b25476d0b741c2d95671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a88b3c6e7dbbb0b7e687adb17e3a49672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32097ea3b691f68d2f8b525e3bc11d42673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab49acde6efeb1d3d3325b89c645f7c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afc01b43e7bd02eddd0ac5539d091b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9a19c8866956b0e78c21ef5e04725676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea58254459e198644959a932b7ce62e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b04fcc41f2a4b1c0e9c098f52746f1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f659ea00dbc22a51f6fd73e1fba5470679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dea8728b749be94839c1cb6c57bf95680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08104e017e2686431fddf9f9249723681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4290ac0dbbffd14c908714e61def5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99021bdab87fd739c2216eb4078bbd3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8292f2a5915aea7d3f898700f59a7be684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c4bcba603c31dd6cf6f62909cb1d3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09684ef71e1b3b15f33b0a683ec37e40686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea724dce9aace9535576b3d47ff55f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569e891f95959a0726a7b03af9af9b3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eab220f93c86026c65f4c99dd3f6b7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887581ae5e1767cec6d7ce0b430db7de690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9482756a6033736b046b7a8a6237a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175b7f25b942970a93c2f4546ccc224692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524444325a1e089568f128250be7f01693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af94d555ef7f926a806ecf6487a9aeb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b3c18e00cf11ede4598cb26c7d7f4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4bca86c717c21b68193318dc00e67696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb916fc703985cc55acd600b367414697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21805b35d4f7c115be606b3ca86e4e8f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030d4ffb63475be1556a240702017e4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30669b540b701548ddfceb1c83d734700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870254f784baed2accbe03d66653d93701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988b13bd412fe68074e608019291c84702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059daf9a67a6c8c331f4017ce7ba02da703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe175e4524c8e839ebca7b88dbd0774f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa7aefdd8384703a7ac45266758678705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e1531758a3fc0835c389c0283b0aa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61a8d538e9714f5150a2e70a019ee9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b5ab8cf9422af58f6e6114f0f241e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523313dcf533cdb4c188868e292683d7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a83ae01d77d06b05534c738205e35b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2cff2df27521a1a04d1f4aba75377711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36554267a4ab6989acab511857a580b1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bf7c9337fd2d5d7e94371f6dd8d96713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debaeda72606f48ff3e72e7e3d439eb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29e9b26cfbf90dcb46c16a10f0ab79715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19e00224fcf8757fb80baadf119231716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898df88715d9854447a755cf341a011717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba55bc1c7c90a7c92d4596971a6a3ac718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee3da20e61eb3abe5a77894fc5fa3a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125fa9f58be68869a7f60b4d048ca31720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759d45b25be433a3e3bc066c4fc3cfd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5506452550ea5c77511c0b8018953722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc2deb07676e7ab1f1ad0bb17a2b3b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c571be81c6592736ed13b2d99036b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd92cfd32aa52d4e38c77446b31a5f3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4e657c8c8c4536e7d4ec79d0127f0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b52a5de3cf61b20dd39e7895e652b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d856059975b980b50efd8e3bd827c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b2b2e19506cda263919e8b2f85b44729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd6c90756d90c6e139b0e5b10fe2e1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65e741b84e1102b6dc6d071aa300c8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3fa27d926c82940b946e900f7d5a9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c728edbfb63b303af44e2a9a5c0bb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c075d9a08c5366a0a97c73ee1513008734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e74f40782d51930d9c67983ef0e78735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919d8290332b4df1fca0c6b86e13e74736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e968202f80bb543ec4b30e419d1c3c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af24d21a8e9053a74daf59beb06b9e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3d6e4ebda7bcbccccffcf5b90b8fe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f3f7baaea0f7fc8f1d23ad369873a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6bc907cd8623341c6ca574ef0306d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416820d075397e5365289c3eedbce39b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57579a0619301835229303dfd1478259743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692951d3bcc452aec62451d18bc62325744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e63887252ba97aad68500d1e3d75a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fb39aea6c7fb06409967b60937b41746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44689454beefd3e384d45a95eb1c6519747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43230c13fe7a4c7dffde323dedf00f69748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb423ca66fe2ddd52bac253f47d384749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415cfd1a6540e466d85b370ce44c464750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2521437d6f00f778d4bf78e4a928ee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd772c88654543e9a992dfe9ce6b8d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81867010d94fcd338cde8410e0ba4e6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a90e6f9038509545aad2bb9959742754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a7391661cba9332e5c383a603a75a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea2aa5edd46810cd58c0600dfd7919756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7d8b0db8aeff5e2ee464271dec7b4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736afb81e6fe2ef42d992491695c20d3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9809e10f402a795f2b8c26b7a9103759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283f85f19d2bb6b4897b71dd16afe52760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a19f6abbe9877c17d1e2eb3b3eee7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87286c319fd3c68c559f5a19c92f8a5a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906188683f913ea3175783215b3032f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052d15883209a21940cd2e2b341825a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39d27bb09e1fafa59d187be3377790765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9386bd16a02b20f97949b3acec6ba766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c78c8bac8dc67a13bafdcd76826ab5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f50c6960b4afd371071fb62598b1e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2dd20ac42d266cbbe2b24b7219f31e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d89530d8f0cdff25f34aa11ccf5a2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305bbf96a5457e04aa4d58c81ff3017771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33f70e17a13f67ef37891f4e5cf30c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b56780806c1f77d2bc46c886e87a9a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d523a2102cd09bdbba900b7676f8e6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832a5bc7b7963edf58276ed513b957c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79908175fbe3efa1191cf68d2233b0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6e40f58a50a137cce0bb53f766ebc777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d35fc95b4f15230c11d4913e84a72778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb3067cc9544189a68f6d0eae01cb7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8379c622f6ed84275320d1593dad33780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728f193853229266d0fe3cab2bf5bf1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5750111e1adbd1eccfbf6622b06ab782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6aab91d9f394c4e1a9aa544fee527783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626e9127b8c76071a5f25816662d242784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851a67a21546c991578e2e7cabadc7b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ac38b6c510ec3900efd7e775b0964786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d7d1213c585268b211c2d81e6ddf8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6816c12653958a6abed7a791482ef0f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bf77734fdcf05dab80634cf193945789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16ef42ed7bb6fbe6cf3b96fd922e4e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230968a2402aa64d6757484b2a275db791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01a2ef4c39f1c2208abaa6fd4052ae792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04363f5e3efdc37c37ad546040cab34d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76a8db526638a0a5d74dfd811b9356794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f1f5a99477ac604a6fa7f16d7b5c7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8db0797fb93d14f6d14216c70923b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fe61a1fcbd9cd451fd3617bbea0a9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74262f875865935e0179cadcb61ada798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01b4ecf28716d89a367b4941af5c2d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4fe62f2355fb7a50b0f4b710d2ed3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80f0bab45660d75373f9624954b086801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c3db4338a5857ea8ef80d4ea309a9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011143d00f4c05644b8492ff99b421ba803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23af350c32b0dfc0442e17250b6f24804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdae07c32e13a0da9a0015e6d7092a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389a7c8b4fde788b1333120e3e9880e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee28a8ef3e229723f2bc26ff8886324807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad46c0bef3b621216c0b7cb65d4cea808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30491598c78e9aa304cf719feda355809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d8c9f34c40527af77b630881c2c75810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f118ebc4d23ff42fc9ba15db0194d0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719343a3a6f208f9b5cd2675dd9a41b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e451879d2130ccb9fd5a24e00da38b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e6a90887510f39b0c76ac3fc40b3a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce695bf3f1d4a7b3eea77d929424d6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12aa2bce3b47067b7174b3000da31c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c4708ad9c589a47744769229649cd817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef943dc2c3f65dbbd24884382458a4ca818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4497df0d9c53028aebfbc0dc7e44bb819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966baf7f7a1ede57db7c5db880b03f4820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf3e63848430ce1eb2814b650ced67821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950052b041052b155ec81323a8332bf7822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacc34a298e1a012fcb6b3b932378a3823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5df7b44411274fc24620368ac7f9c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5533202106814ff3505d15c560ae982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368110f779141c4cb9224b1f0e0521c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda953e5772ba840f3029688920d27484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f63800f3fcbccde80f289d4205d675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b06b0343a8de5e3d2e79d1e48418e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108302cc657d35f6b1487b76e98b40b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fe7f287ce20e46683c63d1fcf3d2d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f530843f50d0af7fa190f000b53a2b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a3a37dfb17b0ec5c241d96dc847b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e999e8179007998d61a18546e6f2111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467bf66dae9ac99f8974ade75d4e21612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e1997957bac1c484b88c7088a574713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334b9f52e9c04b02fd630bb0ccf791714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290de55fdc22e0c6cee4647e81c6d27215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d5ee6cd8f1da2bea3756f14143c4f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcc87dfba4844994da4117224d857117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb051c9563723adaa0b0edf4c698abc218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba5b2dc0b3815e727646fa41f5f10419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deddefb5be37f057fb4308a3e668a65f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f802f24e3729e862eccac56210be60421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355e8a7b030b3db6af4627d18e0440822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21303aedd3f2e2db10fe32c6aabbfb4623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9f90ed8427db5ca6102fda9fdd76e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe4286838c4ea5c96f2b863f03b04c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80a47c19489f2e9e06021684fcc03726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90596ea4323fc3601bf669869259625527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917e3fbe3f6c96d26e9b6c18c8eb84828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ef04fb568a666665fab66925ee87029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ff9ef291d69d3a721f18fd4d7207b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f50102034396ca92935d11eb65772e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e33800f714c52f2f7d491cf60dc5f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db5335e07c80fe664c13f98e95c72f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0e9487d0b43406e0b94623d81099b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e9d7a82a023a669b025d6c37c108235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc195d63f74fbf7d0b7b400bb0c3549236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ec6547bd06b8d940e7b4b8720c09f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812565e062d8f6fcdcf0c54a432042538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff09d73b4cc65dc8961e2e6360a89a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb3fe51d6a4d71c084d715abc1ed2f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117405246dda8923bebf75bd2b30fc341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71480c1171e39b2f5ea3043059fcf0642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b48258c7a0125908fd18ce343c2f6343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221415057369b6373dbee0278fa7846344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10548f12f3bf8eab12de3dc97fb24a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ebe1c71683bcd9ff47edbefe85c4946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad91771fc269856888debb1d123d0547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708281e71b0e6710586d8b94ee6e621448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323fd194660ab781fefc1507324667b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf341d58f5a3f3856aa715b53d870850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83b34d154866d5f290f197ed24feb151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab56f7cb8cfce58acb7afc499167be52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63461febe6fca47c4064ed66a84545de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92c013e15b700993b45baa5812ba4854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2e51db93388dad335e3c1abdbc03155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0860c2872144d287d3fe9f455fb2556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa53048379228295a74bfc690e2002f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117190e308c2b36ee5f2df83cee35e7e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bcc51c737fad47c026bcf4daae7e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fe39706976b5ba8f1231efeb8072760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b7c09c4508a999b30a5782d9e976461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d27eb2b9665bd659c232715d6b384462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448d1e1acc947e116dc53e5a2581d6f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700803e2c000d4394aa7fb36d6aa3ffe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fd4f3ec15f595c19b888e164a36c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203ef0c6ba6b4c783690cc6833e0e3466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc7f652359628d7ae24e673860c2e567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dca8d6ab3e978dce391a1c8e467af168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cc81144a9e0ca8b2436cc22a02c7a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a06d12de2069e93e1a84d7832579d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724a68d21ec33b767f938931e10234771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e110bc08778bb0e0e73a82d6e3bb7572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65535158017ad26a096800c8eddbbc8273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca686214527dedd527a19888577555a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b0690d5f10fd14e572c4fc7a0aa6875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bc5d8284f209bff74f5df5778807876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69165889273eb20a080d5913372733e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efb556cefd8502f73ffa7572c6880278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d43450c5cba9ebe412f7355f09f4f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a45c231061b87b8635b350aadec8380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bebfc1998f07ebd6a09ee879c3b8881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734969894116981024c1885be53b7c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199e65c72467d547d4c7f83f89414cb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9194dadb5cf5b69d70f96d2e33812184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3190cb12ebba9077aa934e2c6314e285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff1ffdf1c798920ae643d88a30600286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e0e7a0b1256a4868cc8a0125f585287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201f7682f3b9707ce82455def09db7288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa37c5df5165ce6c8df42341a0e7c7089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc5517a03391a7389021276ec9d82090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e41db39a25435088b911aee7482dd491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3a55f74a040e78fd2564236ac3d6492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfd21cc8ab75c374c5229f82d57db393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf189d8cf948bd83b11a52723aeae4d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931fccad3db936e6af4abfcefbc33a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef003ee4bd9a53660198ea3401f9856f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790caf955793e52f404b283dc31ebb297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4731a84e1dee5ed65d5bd1fae126398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771158ed95a4e105f1b1f60bcc96a8999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd6c5ed23b283f5fff37b8517de6ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc6ecc7e254e6f988b0fd83badb705101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7addb9390fc1c70d1fda81ac1e2cd237102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334664bc54a7eca8d3e897c30396c752103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a765f52ebb9e17c4d3fa09bdc47b05104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94871cd362f99c7e7e2fba8448a796105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72fd23644317b6c5f6a895b18036a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040aedc0534c145877bb05dfcbfb7d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acad5136db2e8f3ac989c3724e651b3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c45179448f780a011d468bb643236b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e1404ea67967a4c9bb0c8034f24ba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40296ec9566bb081c1855346b203c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94f204363cdc8476e65c23ffadf4d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e606a0b9f525f9207875b2ca0a38e88113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165a83adaff42fd82030eb5b98e23a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d24828d2aa74e3ffe645566536fa0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9f1159560a939b17abb93920b1f33116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ad240aab40d83dae9d7a98b0482a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07bf9a09201e55765b472c1dc44d02118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbfc7a24665cbec57ccb61b2a9c3de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467141d852c51566710d30facd858706120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8103af7a98c409ece305a97d61b1a78121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ac538597b2d68e242fe594a8a0cc6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80d2c04dbec20ce14031bb2571a933123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bcc15a3db148e65b0f28cb3c55821124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a6f2457e867dee32fa8c355f595e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5396a4281a4b88dd24181f5c26e93126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0883c47c3a9d86990934d1596477f3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fd172d63d66440afd5f23aabcaa66128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdaee4579799e28bfa574ab011372a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61fdc8e53de4c1d3b474e98ee8938f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34172c1a7d23f9c0e27b0da8ebc94c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2977b94674c06fb1850d1bed21a98132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a0ad9975944b61139cfd0e6164f72133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a613e1fc611b609b6a3e8d6b1c86ac8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede00c8348a658a6c2e565a70d868520135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a2dfc413fd0c16a5cd9169000340c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1860da620d05fbd9d8a09adcc657e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda5ca7fd856128f686c72d3de953d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a46b6df453007b254ecea176bb9fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec61cc01697379eeb836340285a6629140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf906edb6d1bd647ce2975c0e4f48212141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83d9ba2b9dff4bae7bd420497310a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877eb0c39d9ec8a01f629d3cabeb3fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a3ba6ad953ff07024211bb06d77a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d46f0ecf3faa2db93e10b527a4956e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156249017d8019e04f828c27e3ae972b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fb8a98897190f195eba923ec419d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101afa1ae745e197de13a03dd4eaa278148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca3f0b92b8056887ffb35043e5d599149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2df793fc2ed4ec585258356f47fe57150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95ef5d30519f893ef698ccb69badf0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619f370acac855beef85580d2a4877b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00fd0a54254010f0470476fddfd56c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497d940c37814a51a63cf71437a8875154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b139dab6a817b3cd0a8909efef1b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f7c85ed4d41244f2e5257bd60b1ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cdf64fa0d319b86eeb8e487a40703157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e57d29f50e1f65e6fcc0716a9213e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9d3d81e376dfd94f1f84c477a4c50159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba282b1246c0aaa0fdb47353f05c8d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb112a098f03e1c13642e952a7a048161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4f9c86eab17b6eb41b70f3bcca19a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd964c7040ff42896bfbfa3174c8b6d0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21da8ebeda01eef69548f3d61223f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67bf79a1e59c7fc2388973f5c585fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a9d6576384c1283a947e392fad21b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6718f9cfcb26b0ab2d08e804595bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20621eca3a659eb07d70ffa21fb7d544168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4129b0246807bef9f5cfe2b369c675169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49951aaa86553293b846a745748927af170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f08fa0155a4837778dc37b189f88d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1d81f4ee901a3b2d3d367325a4fab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e78280527d1576687646b5fe38bbd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f0b8701ed8dc5fbf4387a67d88b61174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b7fa4449a28023e840b68d3b0ac04175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3300fec6713bc5a2d5117b724ea4a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e8dd8733fce0cdc6ca4ba744bd273177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19d703f7c706a35a833d4c8b9f48e2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03bd1108703381b29b6dbd1f8a53194179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a4586106b5f4c3a4d285fb91ffc4f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b946f024f9ed9d8730da1bb4b06ba1d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5918bfd72d222fee9dadb3b3401e9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e39d3005e785dce2b63e7ff0e2585f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad9e1a9a41d5128c219a8da6c59d69184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb00745349bbda4074ada95efc35be185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4c575aafff775ee1b6a1134cc2e7a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bed1b44b877b7e7815cd80d32827d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432ffe1f0afba8ade6f8bd0ea5068e4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca97391f1f685e31efa81545355a278189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e019867b07984ab4c5167464704f031190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9c323b335f7cadea118d4252ec03e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb064b3bcd3a19d9c40a627d7337a4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125c24ff9fafb7417b70f2cbb3b5416193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b8e1dc541d6be10ae7d69b7591407194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446d623826ec9fe4cf37834b2cec720195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ac7d64c989427a72f21cdd1c7afbe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a59dc63f161b4d304b07d3593b8622197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f7eb3cbb6855eb5e5e26778ce0496198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262073df52572c6fa9a4c12923235a12199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17711899646a96baac0c2c019f16a749200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90bd431bfb0c3b7bd82381798a2631201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd78a3d894893fc05ee4c6945560c4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34b08c18c0407a9013e9eb57646cd9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e666558291281de60aa83bded78b9d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136bc18cd974993c1139b099b0c461c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873937c358b895848c23e9e4426079ec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a416fca2deb5d497cfdc871fb31068207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9804168a6eb520a7d9ae644a76bb5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607ed708497ad436b4b8279c9a1ec69209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d61a160fa119f8cd91769146104985210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e182222bd542e4151a52bb0dcb290a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4a24026909a00339d1659729d1042212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658f294e10d4837a992e62c31f98127213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a2018f65eb5b6a990f4515acc279b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164668ef3408129803037b97fc8d8367215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13337536eb0f35ffad9e6a02f1ffbd42216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff6290370108612802d3e8d7e7a246217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33015229182212a4d648e4128f80f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70ad71e34a9cc5b830db1a9e552054219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb6ac54683cf9c33dc52e36968091b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b080536d6d102a02747ad8c457456221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b8a5e808510b91d37c1bec52be8b9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a8f677ccb3f378adfb0fa1b19da31223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0de2ada3fe33253b711b8f5402f1d2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a00394ffaf4aaaea75db4a56aed04225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613c5378dfcfb65f15056a361d0e5cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193436352d4b3230f2f4cefec249a5ab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea65a16a7330e84f81f1f0b7cf12511228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412df030173175b408cd6ccc9be8233229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867f02f2024fd932220e24b6ba00db9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494ac1de60de4a1d1eae440a9842b3e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ab6fbf678b893501ccff382a2698c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5187fd9e22f9d61710aa2892b36be16233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a7b470cf6c0cb1e766e5bbb40ac98234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c590acb9f0166d8069a961d21937a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8f2a15c7b094ae43c7b203a7e0fb9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b7b2bc942fdf0b346301ddce79435237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272cacb03eb05b4b16f8df3473c48fab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389a94f2464429f345a2dd658f738a6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31c27525b2e5a30419a01ce8bb8e7a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98f12f9388c17143a2ac419d8bbe5e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c79e8bb9c396a89838c1d40978f74242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e050d3ca1f7cfd9d7335b57972057ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2cbeeef95a9dc09a76d9907cc77fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833e6432ecf6f0ffc4f63dd9b89bb82245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97dc6a6da6d0d26e07b5fdc4484c99b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fa06b1066a6cfd73041cd92bbace5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61fc07e63260abe70bf7426251cb09248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879b365aa1fc0162531ebedc474e0d2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687b40f993d754dce30adc0c7122a2c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2271f5488c240b0216b5531bf41cbb8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83798f8a0847c79b738393ff357a7a03252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99009661d47cb090ce2520e3c1936a0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871e25c097bd837037752cfb13e6276254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdba767c9025efdc54e9fc9b626465d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a5aa350553eb052378167998022ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35cf962ce86680d521f8f709b07aec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6959bec6362a8ee55df14445bfdfc0a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66065c1914abdbac7577d0a3790bad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5ffa749b385ac60d16ee4b725ff51260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b90e7256c43e908b93fbb2096e9b3b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff249b4c43c91a644b6bbe97cac02c1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8f60db2fc6944d2c6ed84a029a5c8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0af2f16729b421f116b639d6eb891264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d06f2c38fa49801b5662bdd2b55149265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6389fcba393bb371b995befd49047ce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e853c459efdb49de488d83ec16f5be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ed897973012d7b16b13d67f1e6147268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361824bf3f43b5a1e34264b3c47e20b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2a69f7468abb17ae9927275d510e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919913330b080b7f6536e9ece7d32152271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ed263bee72d689b31ee5360eb1244272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a824ecbca3fa3d2149d00938afd14273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d7ad93dce1c07f5096332853609f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2098fe3df093bca71f17aebcdeda6c4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41c0ec59ac1db980573772976ee220276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434f5a1791bec0d97e7631fc3a92231277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090102d50944800fe48784900c49b82f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bdec0d949fd656e922654317d639d7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5251e3211fbcd2bd533b3a774eb80280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48282377fb5f5a5eccc0e5eca1e464281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1b777e0a9da42138ab524e8062627282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d063ea31b58b74df4053d8e6fc37ccb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683905624b42addc04bd4615e74112b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6250fdc17b9add024f9a235ec1313ba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7446588f3cdf7b4212c29c08f374de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebbf75a152a0b67d0914fdbdfeb979287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570640039bd3b10c97b9fa8827e7183288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cacdcdee8d9aac6ae035d2299059e9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45db4f5eef617a5a58f607432fce7d9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2570ebd2d166594245ae0907d75ce78291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31179702149df5470179ca6165793d08292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5d8f272b43b327d70388a8cde2d0d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f740c59da7aee4871e1164e98b841294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe108fe6566d17792940590c99927313295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa22a1c76157888bd799055a6bbb67f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0955b77de43d101bfb7347733d12b3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f1ccd8f59a09770ff62d1262fdc44298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda24a2e367c33579a6e791ab4a0de2f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce5bc4a1b9f646e300818f1318fe4d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e84bf8f57f4bff5e0d43dc356b95f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee1f67f602deb4dc5b64209940d0a4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f65215b51995ae321bbe202d796d7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a626c53648f1ee2ab95387f5fba6d5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f741dc587a72e23edbfbeada61defa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca848a32ead3b4b3a730f269483fe2da306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3adff1fe4f67bc504e9dcd9674927b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a46fd3c6139077bda21619b4cb46c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72dd74c3cfe1f0f5da7d2e8efc183aa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5973331e4078bf6a0ec1e6c5a0ad50310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784a180a58c635d51d250de064674de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928019f58f102820973d0ec32a00a12312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49887c0c488069835800e7a9a9f5990313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c762dc02a758bea566d646577524b6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615a53300c451da89420f1bf94bbaa3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b3c6a6cbe4aa0b8a28e4d772dade9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ccb7b3663731639b4682ab6a9bce9d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848048c967809a98afc790b674d413e1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef07296d4a9646ce8edc57387d75891319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c355e50f00653e1ea63b461844626b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bfdedea3d72194b2abd4bc4600bf8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ee49d5ce4d67c69f2a9a31847a17e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e2e54e54c8752cac43ead85dd27ae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2948471f477d03ae4f585f8677dce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3d33f81176420d3f6aea1c1461fd2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2694232618f7c0dc78db4a894effe3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bce8c9ace3421c1813e9b145f8a434327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729e37fc9da778e985c9b1cc5555d52328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe89347e60bacf455dfa1166506e90329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83f47ea7eb77a191734d4bfc51b44d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2429aae320932487a01d6ecd43979331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9684e0a66c8cc87f1fa2e24eac4df6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e7f9f860d49b750765be01f9283ca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a7a49671bfb4b3dec8111cb538e51334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58dafefce24eb9c004a5f8f795698ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c72483c8da471923049c2e943c1b6f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f2735840e00862a7ae250fd631e0c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cedd0b95a0c5cc21a739c5b24d108d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527ec4746b46a0aa7b5aa57a2bc4cb4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327dfed961498563f5b7f502928a054340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641509ba83b362c8d818cba51ce87e53341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b305663b9bad4fd88ea82fecf0d091342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a86399ca444e4995144ada2200308b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a575ba5436ab752804698b8a8506c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ffab9c0c8b6cb8a4d688d9e032369345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232665fbbdf8899e1ff568e8b4e7ab7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1adf86a08a49a3c0047ffe8c0c8ba5e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abe5c0b0fea6362e3789de445db002348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4c8d20a3d9ad5b96ea87cc0efed41349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b6101bffbc0596ee8011f57a919fd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144d60668f82a84ab4a8a834d05c48a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0fd370a7bceb421d866122d8bb197352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df501371d7d7ed175c63f7b13e62c964353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2b7404f5ac08cf5e0d0b70f17f919354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd98a28f721e21b68d30f9886f32ae9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9050132426f8cc62effe0f6364691356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a632b50549584f322bb66fc6710f936357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b3e10b5967cd5bcca56e6547f20bb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff89ead44de84cd8731cdcea267ebd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8d76ffad30bbfb4df42d7882a5712360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128cbc529c9a848510146d7e91f313e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e6b64a6bf2c12535ca39ae518dfc2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03761f8a071e8bdc70cdfd00d772abfb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9421d570491117917eeeb5caf0cd5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e879205477219bfce03ba3ac932637f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b5a17a6278bae952c155179e91667366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588543bc1ec2fd79e9ca11f205dfdba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5c22752fea6ce2d0729e17b25c490368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768c6158aaf78b9e3d7341d2710ab82369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c34bf6375fede5be1711fbe528738370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e552915ca10b845497ec3e2c5affc5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af407b78b0cab8890048d19d4f29d117372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0167489628dbb654ed1bf80ea30472373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06703406d87d0b7354651aac6e896e5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f23dfa9b495d64099e0469a497710375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bd099f86b4753fecbc0f2f7873848376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3da9faef79bb964dd278f89adb2f6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1714e703100f35983dd50eb664150d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a15bd1376e49f69f848cda3af70b8d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd352986f93f47247899fd934a917461380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e269875075562189a3771a8e14eb1d2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9a68258034613e6e56e0ba10bb0ff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f152316713015e55b1f784bbcd46f12383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985a6f6138e458c51cc0533be7d048a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a00545c3638c4b05e5ed3e6b02b97385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de1f43737447f84de044c9bd1c4720386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1338a8cd30879a2784354abdf5e017d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d70d9d7b0abab79cec8657e691c2db388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a828945357b41aa723c38b46a28bb42389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12eb59c0af2d15c3afd49fb02a083c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4ef1b6879c87eb2c20179f93c1e75391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e6f4fbd356be56345837495283386392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf14b13611134286e0b84d8f674b497393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975c7a0348342bcf62533c23168fe0b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9dccec05c29a7377c1af421d62fea8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcdb84ef6e0b8ac5aa025e915ade1bb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a9cbb3d1c42879e3626d38da92651397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3c6fbd3325418d796a7e8b1e0633c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa73565952b3e9123e82487c93b39e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ee639620dc16359dac2a08f8c21d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6275532b067d32e75e2a4bf6c6f1f1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0757ccda6f8871899729450d996c37402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263431c3569024bd636918d99880924403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b67a58a981b66d591880376b83c6d9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484b684f75addbae6c7b0f970476c76405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1534de635849660dae006a3e5cc9d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551091ac9c2d8c324c8a83bfe1bd9ea2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a3f0a7db3e8ac05e35bab85977df5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ceb4f71a8eca9455206ce32ed6bef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1c1eb938644296a97569285a61380410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94727225d6243fd92a7f539e2de00f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada6299a47c0a04bb214bc0508d8625412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18013cc2d167c48ee16deace2d6bdc4a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6681d5e034dff69a870e9775354b8db414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72b8680c27bcc8c392de2ed69815bf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55770eb1f9e035f9e5116ff04550f2d0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166fb9dcc9f5db4358142d929211326417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682206f5275ba987001a23df685b4725418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0084b044bd0c01cc2f80357c10d297419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfbc11b0cc7b8600a987b741cf9c0a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a44f29a6a777a9a39fd1a391629f93421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b50967a203124298610d4ceae581bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3369824b59c2eed92f6c1ed1b8a12423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7d3157792064ebfb473c457f3f889424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71179d1b184870a13c1d1369527be283425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c1a26946c9b387bbe03f6ab939196426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4ae9ed53572bc29a71af9f0ee07af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39a101a22c695136ea1bbdb1f9f907428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebef820c9366e04f6206366917ceac2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86664d0dfe5303a3958bf05995e4018b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78729ee0600f20d808d2bf3c9cc05452431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fbd063ef8684169fcb6516f6428cb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2798fda03d05306c260899f4fd9c4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50199cb5a0356d410f5a93420342cb3c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45269011389e1b5ea1f9a1cb1b6a8af8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8a7f6a2c1cbc6adcf9f9bff81e7c3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771d14f49ab82f26b92b3cf0920bc93437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7275da807469ec76ee52a87dd299e9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607b99453ff1a939007710a1fcebc4f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531694c87dd3348dcda9c0ece3d0d1e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbff60e0c424d14e530f7184e4ef8ec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106445b3de4288a0ca30815024286dc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ca83e44e2a7ca4bb507726b2688d8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87853d029af9f9ead04cf2b23489e2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02178b61e14141f3769f5ebd7fb160445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca915c4c0f7972c26149cd875fbe4a9f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd2d4c99f87b23951b333d34a846fb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbe244691e28d58a35763eb970f734448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc652e522adb6110b176160c81a9a6a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bf3661e615f512c404576041326c2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ce7ab42050265bb4fb6f50901368c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a46a48d4be0395f17090d7f7d50c4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f3e80e9082ce758f39e36e29f6f7c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf718269fdc4cbdc094b6e1c24174a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c076890ce4edf8f14d79bb81dba8e4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87661115bfbc6f15913a9f5d4ab46a60456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc6ad87c0f80238ff24a84f6648044457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfe395e28d8a2a397ab983bdc51f3e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217e4144b4e50d948beda63e1ff2ae4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790c6c7d61840970361938d1edd6426460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d53db99701d1abfaf3f27714bb8fdf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942b3a32532821ad4befa02794baad5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eeb499caea5ef5f5338f6752cc8328463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc6507b79c3d1c5094a0e91a03a3fa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6258bea9f644f41b6762bc2a1a1a9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d504d1ce76dbe9a883fcd7a28b58391466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2dce925230246460b232d144e4d6f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b163a6856414d86920914a78e98621468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8c8da12a8c00fc78ad011cbc96cad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bed6450f759c8c85bac95ce53e767470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dea0f4f75ca1bbedb235e133455457471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180f7c3075b09c0bfadc9d9dd6883cc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7aa09463f3d3d097e3541de1f58fed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867df0683604703ad9a69e11fd574762474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3714d8489b718ca00906d4c36b105c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e0cf1af94b377a6b5d4fba8156fdb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1892266390ec3c158ebb19693bf190477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd888d2c2b0acd23ae9b8e3048dc30478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37663794b536fc1be0a9b70bc1f61f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e7e775dddd34c56d818d51e546d96480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008aef2ba1ff0f12e2ee98d7fa58ab0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36e1902e71c071d0879d58db218ab0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb8531ecfdd40844d989c13be22607483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72181a62cb7c4d604da2a601811af952484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2d46cb0aea8b26febde094b0fdb75485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf56ec3f1754a4950a2ea511fb33476486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e4040ef5bf134809693d692a4e549487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88863e95453aff0c23a3598dfea06019488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290581d82efdb75adde5502eb9c6e7f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07c6e56701e3d624cfe872863aad05490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac7ad1bda48eda254bf7d6b106e425491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e979d39f01878b2da83bdb95545c5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60615567f5b1413a2ae3988aee890280493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb0e1271c9260ffb49e5696c3a59a0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd80235ffe1e4467707f8cf4fc1fc1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fdbce7cc0642abaa0ec2ad17a38bf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbea350155f7f9ec3e5592690bd7697497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe61a2cad3598ca0e0c45deb380273498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cac7c0f75b808831018540d81ba479499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd49d694bc6700232c1632b181b38c7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70836f1bf87e983036235981bdbaacb3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a720261b472dc3db915892adf0d80b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a773e66b9b21f6ad17dab129d8d8cf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ac9655e7412ea35b8756320b2dbec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7086e490fa696630e97258fc46ee6e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4408df5b3c90508cbacb6fe429d2939506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1674579c7deed6159f30a05fb652a4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55692c4891ded7f1f87047fbd1f2878508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99708bab0deafc170d90ae1e2299133509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2362ea3697c9a37f35cd6320565d5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c19f0d7fb4dcbb381355eedb5226b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8004cd2461848912eae8b9309491f0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a85753e0874def3beb38fe200eadbf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40dd4629aa74158edb5e624dd000a17514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034784ff9278b9d93c82c152232404d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ecb0782d9e3dd9136d6d4021e9913516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd6b8f9ad68d165982e851efd7ad25517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a802e2073f594fc509c1dd97a2861b2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a243f945c95a0292922c2a751e6875519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac674ab273ab7b2e4c3aca3708a0077520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775b2b3efadd2fd1f43656a5e08372d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d74ea091e7dca148d78b59bf37ac6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf26b9aeb1c84e9b8bf1e88ed42f52a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c31c0fb35d2a45b27124ff3604daae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11213b79496a2a9125287f335826eade525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e28c043e5d48d8e517dbf935dabfb1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517d2ba0d706cae06a5fb70bc1f0c01527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a2591cc7b9ad733043a5522a776eb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e7ad63bf3922fbed80f55795c4f64529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940393cec48448232bf9eee51a43e4ee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df57b47f8b5fc2afa1e77360ada5f1a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb744a3cd95c2910cc711bac92e7e3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8bb83fa7b8e4a90f52c46bfcbe7a0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590219fbc8b6d93539e707b7113487f3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b106ef932d85bc27d10defcddc27db535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396dbaa61bfe4e6055365c774b39d51536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7dcc8467454b9293a8e9f0fc9ce767537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeefdc49c4709fca52b7f205527746b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35f6cde56c448bca8ebfba1af14823539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417dd5b561170d0b961fd40b5b739850540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d34750d2cf01aa1cd6d1634ead1719541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15803865d2c738d45264652bbf9ae256542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48987824e395ed481ef4a1ebc59da81543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54fccc7602452f12a6b7faecf42bab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce120fe4255c735428b49f463593ef1d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28dffaa214739f31b44b7f0d5eac69546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ea831aa2df1ece06fa45cb2a8e2e4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc75bcff485f8fe51fec3d4c726841a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607bae0fb9073cd2845fb0007ae3f5a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0339071dbcf9a77f0db51b3a8b9ff22550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8970236911666396884c893b497273551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349de5445caf379ad5c34df8a539b959552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ce084822d78e067d325729ccffd84553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe774412ca4b0a1413e67fbd1ba56c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236f715517e33c35772b6886936a240555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f05deddbf49f9bf9163aac2688af71556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba993fa8a370dd8e37219420f12be4bf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71092575f3ce2a44e24c234de8ec06558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4d8c00846dd0d6c846de6fff00462559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a5b67c67282f91eb6fe886006aea8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ecab4b3d13a9c0e30e10a9885a2ac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33eb03d4fa5b19a8369bfadd6f8ac3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2663381e14ba78611bf1af1db3689563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82574fe46a5e99f3d07b7992756401564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d281edd7c0a25aaa71cfabc8cd5ba565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fa1833fe2e96ec55c3c28e9aec261566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140dd883054be1871f37f1ed5a0c96d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55d4f0ec90ea40b0f0dd20762260bb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c7264d5cf515883888657909a1332569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b308fca7302003ee2ebd99ea3a66c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167f61cdff004c2a6f98ea7ab30216a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8272751b88e37d6af4e414b675d429a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0906ebe6c38788098dd81ba701ed5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9fbe03b862e23891d4c85b08ca885574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c72aec508193a93c44be0de3713ff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6e8238c5a3a49139c7d38886d627e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c5dee15b47c29f9f7a66c2c158208577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd609e919902ceaf69c89e686a80cb87578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1359c9ce30d5b758d308ba22e0b082579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dee2fa42a8b6a36543c1591437c0cc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebeaffec5a005556fe0bc33118bb6fb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be234095c992eca3250a16a3218a12582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44391d7bb4812340dbf131db3c28a16c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d41607d8768105723c4c2199f50c8d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69817b79ff464a78f9172d0bded010585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426dea1c93e6357f21983ff172a1953586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb56445a9f43371948679cc4d40c6b8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df5eefc8e843df34f292885e42dd37588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c381c19471d116914bda281b71d8ab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324a5d00446d0fabc259e2df1f29542590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e618be36960e7b549fba52598456e0e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c304cc2958061745fc1480536e9a9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a355ac76fa13f43e5d7e9c668133ab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e042e0bb2b64c674b2d1eb8fa5fb33e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc85fdb62f3b20a1d7ef88738fee15595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d11c5e6ff9d76b63d214f5027e6fdd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186389daa6a9debc4504ed77d7bf1b5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd864a29e1af291eff0ce9bc34e28738598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b97bacb3bc5936b4d8fc52b92f23a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a5106dda582b87944e9a42336b543600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e31c3c51fd617615afd25ce0eb017601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fff429a44c392288e2ad2e36552ec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc635bd5748b32e7e6f9593f090eb8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff78cd95a77d49588ba26b9deab4fe7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8437fd5db3ea9f051c04265223a83605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597693f3baf6b279d5a35d1fc775bbc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539c8ca4eec2d452bea6684c23f69fe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe0b2fdb2018bb64d8a998fae20acc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbc273dd4070a88407b6b1e6239325609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f7c382ed42e32c19409eafcab5665610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003c51b3d9248edf0957cbb620816f3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fa441bc602f14cc05772e0672a8a0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693193e3d50eeda688860e1df125219613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36631d8cf0e1c2fa075f93c8efa3447614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b916fd7566a7f72f820c62089552ab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7042b541311976dbcecd7d9120c16616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79490478573ef6e639b00a9e0af96a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec4025995f2579047bbcae2e461c48618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3775f3d27b9ce2d66410ca526fc7f71619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b7dd71371a6871657ddd6e9d8b18f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6978746ef13ad34c238f12b93be75621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6c631ee35815b719a592680cb835d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84baabfcbf0999b080cc425830c3fc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5943a6d3aa1f15b5bc1da5cd49ccd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780959b35aeb5db28bf73b9cc99dd905625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2056275dbcdcd1880a253ca285fce626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cf3d6d474eb274b859811c3964065627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55daba419492c77e025046c460c7fa39628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801d1e78192bcf9837df8717c75c227629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a928f64e7aa8e0e1184ef4de02ba66630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8591cd1a4951c0212061825e8f067631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893a7caa6da8f97a82e51287a7dd961632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93cc9ffd23ffd2c308f309a3d7e5f0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c240f91fa916f7d892f7bcccf9679a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36173b9291a70cdd68ece38055d19db635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c61bd2a180cab062931c5937c9069636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc822fecf1779a6b8acedc6a58af75637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b36d52c41b386ac589af625664d1f5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278929fb334db46ef84e92ddb77534ef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545636e02eb099a17979ace190a1a5bb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332d9803a4dbeb92dd6c0dea50501a3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14484877c9eb196eb76ddc7d8b89de7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852c0304aa16efef5ce73527de9c5ab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481703ad146c64b9897619d450673786644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fda80c525552391890af034fa4a2ac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ecc335e998fd6d66aca3ed7f00bd1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef335bc71c0a2285908b36eeebe152aa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26866912b83d9a1dc315c40dbf3da8bc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb42de6f3f4c514d9416a3f98bfc152649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fdc3c1069eef0272f0a20c08ba11a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b3b16845b11e22f460d17f0d1d99c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9838d1c7b81ac18951ab1d65ddabf17652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f473133d417d9da30ac47c5d7079a9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37752daa64067f4f5b6d3b41328bb9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c60025d6c076102023d496c442f48655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe008a6ed6ff3d80b2420da0c4a1857656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463b759f828f441d3f7b722295dc035657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd286146b7106108f0c04d7a08091c33658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c730a50c04245396c6ecb755010843f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5e058122a418e47f36df31606d2a9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a25d407ef11928c20a1d6efcc989d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a209c7e0e782d0fcbd60550930818662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff416e4f88cc7b737c888598d7d41e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee95fa273e51fa88f6d2a568babf1d3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6c51710739f6a1aa076ba3ea66046665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcd12aa347f444f7e5f8c01f360ff1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081549c92d73e026554907f8b197225667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49990cff43ba9ba421689db7430a4a7f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a57da21f466a60745e97908e9f950669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307ce3102af0c723324d81476c102ab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad66a77374da0d96d40e269203d8bdb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d957d126c69aa28d80efd3331d2cead672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5dbb34edd6f1d8035fe8f1d9cb95eb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d054462520e82ad477c5fdcde1e8c0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f93a8e921b4aaceb2a0bbbd113aaf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05224b6a9c8a99c85278cce0bff49f44676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ade0d2c9d2c9faebffd607c18d87cd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9ebcbdef82b7c6345ba7e592ecb27678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8dbb08494dc9e5211ddb81b20c7ace679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637acedf36920e3519a3d4d54f7a680680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8af07d8c5d02b2bafeb6917b52289681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b21687b3373ac49c11785536e87893682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6a58119baab99d566927834de62c4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d51b37cc05767a6dceba3a36bd45c5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6ec7dafc4af2919bddec41250b6d0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da60f7f738ecc314038360803ea2ff2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f93c6cbef3937e9d7b0bc7bf24caf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00150ec66ce41eaae9716f5192bc24688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8a6473af74227131aeb84a0006224689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835d66c7af1e57cb65a9c6c75207f7c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870839dc928477b5da9f5c7b005931e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945599be2eedab8b5c5d445eabd0c79692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b56e0a4608218c92ffbd434407a1f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a1db8aa817966d9312ce913b4da7f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b6ff4fb6504c61a91fe5819e5718a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15391578c45feced51289ec387c6414696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873973e850205fd6b92a1c6483fa7e7b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1293fab1dbc93e37f22b0a2c029aca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f1438af9f4fd081275feb1ffbb10a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5941dc87ec0e0aa2bc1358520bac2b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28980b912ab661719fa518018da4e2e9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb951a2e51a2ba0de546aa64193118702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f32780f3f01d3fbb21229435dd5eb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043a89f231395364ef8ed6e97a65e93704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f2081bb73114970250fca10f7ec08705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d155a8874c9223f56b4543af7b2094d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972e9e8ccfb5a618fe01f620ad5a64d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0559db0549d87aa7dc5a94ee8d297708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acae7efbbddde6178d5bb35108df40709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39cd5132107cf8c8606fb03b6592da710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd75ecad920c5b691e528ea75dd6f1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093677290c008ed37ce744beb75a9462712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe410a2d8eb6413d655691a891c15e4d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63f4fc8303e33600f4740ddd3436b6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b1643ed69195e835ca09e582aed0d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8f49a5b4fa7ecff17ac3a3817ba48716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68f040264e5d38d2777c77c6f6d9c5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd49e4d4da28cce46d9ac2dd53546b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3ceac3ae8d7395b4735c0592ac67b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de3946a2d1672335b87f86529d6bf6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976d1db7898008cf6337e11af6f96e6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893e613ff50bc8706d35be0463887cc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ded63c0a3ad005482b6ca8a2256bd4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb339a97148d4924fc494307016e18bb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c65e2908070a0c9ea9f898298c4b1a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf758885260ee3e64c546d011841de99726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30c085da8b386229de3d6652706aad727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ac627e502e5dc12b59351f6c3782a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc518886fe651bb9b6104d5869592c6b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6933ef70813c392f0d6e7689aac721730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760858130c7ed99122e316449b6f061731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b58e198a88f4ab904199a3d698805732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a40b8e13cd99a0cff872592b283a17733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8097116886eb2f6403ddb462c270b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351c824f840d6f6940f7a2a6c92615a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690d2a3f4f104f8a04ea858c5953d23736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9a760be16e0947a38b7cc62297efa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94360a679d57c79517da8ce2175cefa8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e7f97a1b04d1c399548c1be3c4187739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6086006c8023717f6f57c929f673572740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488b9a45dfdb7890026951652e02bc2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac703d5e01802bda0d0ce3c60e152db742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5e28ba17b3b7edae611340b75e9b3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a4555f905c092aea8b27a6db96902744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8bf61327121a817a1b6d9b31b05a2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b3f510edeb4978773b9e5d58a7d0b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812851eaf07da17689c9c46f72411ed747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba8347d17ccff6a0e73cb4f7229132748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec6afdfeb6b6a8f7ec4b04c8d227e7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5feaedfd68d26fa1a07379044a845750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb65d8810343658454ed33e4b9d1101751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2680de9b2c03440d80d3a51290cce6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0676838af617b1e766e33e2b2c70368753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1b984f20bbed7004dc38c70fcb577754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d8a587a30691288db0a24fc47999c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9812b6b0ec024681207e4fbe6c93fb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f180b5111787bf8688e277dead8ce5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e421d313e4df0fe309864b88f564e5c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555e17145835a59d368746cc14af25a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2999811c74e3b5b344f783486ab35760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437bc5ee50d0ce101daddb98ec2dc06761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da71c7e0d6f51d59cdb073d608fa745762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc2f4b56ab752a953273118ecf5c37763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90704abdc162e7ebe04354cf323a2d3b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fe5b24602f034dde80469d432a06d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8cf247a236adc5bc91496eb661bad766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03adf328f9477c1b2a4804e12ef0b5ab767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>