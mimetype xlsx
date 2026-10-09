--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db1efdedca8da4eb6503f6695267331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0168217aeac10fef2a9aac6f0d5a6192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cef8b98b25f71d6ee0ef57a1b71ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a4eac4e3fd92b8529dd0e7540dfcf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81531ff9ff36a1ac1c6662c6316497c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde4c63bd000f5f5848af983dac3adb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fbea146f9127decf2e89cda8966937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6c84de30c7f0b74a4cb5c9f88242f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc304428cdf74a5284a68d41431c4d249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aafb352678a31f65c4f2dcd5f7b23d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20008cc0bdd96296911191e08907d2b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180dede0aa5c8870528fef9df180b0da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699a36dd713bb8c75671a92f7f796ba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdc2e58f16a374e109b81b1809cfb614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c377dad65946d35e477226fa88e1a0b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998dd4c0166e6ad0a2cf79def5f5eee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5aa99ff1e7fee1c97677f48870fa7e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d544ca304fe4a553f1e91dd43362fa918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359af5352165e493bb98cd542273f5a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acc20a15ce2c6db25983ca54a77b3120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd687713331025d1b778dda6d5a659a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e711d83f43eb476f659a70623070db222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9119b6e7defcfbbcaf00579a7bcdb4b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd7229de024fe870cfa387bf357b4d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5ed20f081f2b21007c3d1659a113025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b394af03450f9ec79b21f535aac44326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d760cf0a1c33171701db2ac1175562927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f4f806f2a7e4c75bc82fa9d09319728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41089a71578060d13d7e09c71d46e04829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1613d432d0902f62e3ff8b1f9acb2730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ee92c7d4312c5bb92176948062e0d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce97f6c399d83a3077f9e9158b7c2e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d2dc78e167e96d260c146aa76e70933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aace39743a50dbd622378e48d41030134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4dd945cea0049aa7a8096422a2d07135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4f94a3bef2427b2257b9cd06b135236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081b84a03c2c8068aaa3fabc1cb096b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfa01a3f066f10f7bdbf06d4473acc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c777b0c9707c9b60c741ee9af676d1139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2c8dff2b4b3804b42336b2eafa07440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5644f456d587ef5de68b075d5ba4941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33469f56e84d895ceaed3fd7a7effa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750777419e18ec1c7bc686322b4fdb243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad613d19c867206c0c3eaef1306f07fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa211531af3cac470b06fc87e03c78d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43c9ac5aca8ee158116418e6fd718446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f923556b3a51d363949ff0d3cd5d9f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb5a08ef26afc37fec22a25c3b1ac548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a81a9011da3b71942eefbc57e96c6149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212e65f152468a34876bb2538f95bc450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7487bd5393ba864936c13cb853f7b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ea359205084d6d731abaf3fb2896252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695b5b225070bf95ee6f89f15a45d5053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c07100021011646922b27a2d22233254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b892417e31250999fdb5ce4f532b555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed55139f4a780656bb62478d029b3f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9dcd81e856b3ec017dcd3ac31641b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbff569997531b271eaa34324f8f2e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4240f3ce9c7b7fe23bdd383764328f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313f7bd83aa1c48bf888afe252ea1a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637b3eb6d2dbe118e9051f38abddcea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e3d0a2565b03cdbb7dab09c90bf7962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ff320045076e145d4b8a793ad0a4863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce8f52534429eaee4100f0738c7c0364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62dbd7ee3eb377049e359f65e5513265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6c6e381c5ffaf9a8cc4dcbd582dff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a26d2d9ecd461c74f87d6af8cf58e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1c678f0631fbd395aa28835b7aea268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae241a812721e35e05dd8185b15115e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ea52e28de4a5362e81aaaaa9e2e6070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13cdefa70af28b590751f8cb68574671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684235e486d9331cb7207e6aa2042f8d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d1705aace805fb8d4d8542bfcb8b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f1d014737e6333666435a0f40dff374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ed08761e560ff34c4f7d24604147375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac31a2420bc643e6e187358c73f17cb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170c0d4384a28feca1da48d7444ddb277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7d7112e77186e0de9c129bc4c2c6c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2464fc59b30f6e68e7e3819e27c6a8679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06781a82cc42bf47e23cf4ee431f441580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c35c6a3ced4d3eeddf1cae4e71c4f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74adf45320f7f4f30f5388ba93d181b582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87330504de9a885a8b9f5b2905fcc883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b53bb63ed92733f949a6f2e23723584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7e3b2c9249f3272c85d6343250a4685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36e999ec2c24a8773942dcb09d81a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767c70d0c73b5c0663c17ba8d27a1db87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687086a9f6cf9b47a6070025ce1479488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d88dd4ba4ef47805111b09656335789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13276583cc55a3340608298368f0d2a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a19db53557ccdd0995338c33b3b2e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c1c97ad863c0484e5d691e6861e2e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd77bea29d0762dfd48ba6cc0bded093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482766d97726df7f2d896307d62426a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e3187f398ed9fe077ff697a2cd43b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a1c9f006e018d3754f7f75a4cae0f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726ee8074a7b092802b47c97e1f5a0897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecab7c49c2c8ffd420829f8cf819d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbbcc915200be2df618e745fe5cc3199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaaec61cbfb2062eaf6a0ff9f84854e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d59195ede10a138803c1b7ce6c3af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939bd405c620b4585721b044f75a0a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337275564a29518f98eeb5b9a9a72ea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075ee875ca71cc09fcf9846458dfa08104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb4280c551345a5f3b9f16b69e70c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887b2c1631b58c22b3b553c267dd62c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20407ea6166c8415f396978c8b9d2b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1fc2a6b39a4b1f6b13ac167454ea2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8424982f57b5ae210a6f8cc8392ec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4a84e79ab58dfa2e9849bddbf4b19110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272cc55a23927d2c5f7aede7bc426d86111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb260808fb31c26b3f262a8087e2563112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54edcc979b2a9d7047210d4ae1c70e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25704dad9817e9cc984488ffebbc4878114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d8e5b016997e1f7549ceac2769572115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2de08b4bf44d7ab54341e9ef09c602116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995efb33cfa171d809c7a27d8b28d27117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64781a9ab175c8ca8a9cc54bbf760e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf6937b25970ff2a9d2efa6a9c0b37119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3effd290caf1dacbdd8e95a41a8a32120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952189f4c98893426580c8e00257aa2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69605f2f9629f2bff4f5bdb44363bb00122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca1fd96e3b5e8aca499beca351ecdc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa760d4074cea77f843c7bbdc9132e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1dcce7a31e247fdf1c3d5fae2b813125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e84d798340b9fe964e8793dd91cf0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18592069bf76c08637e89a31b74be66127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf32fe889aa54322c5167fd7f49b88128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b8d0d5fcb303a4eeb408fc38be7c2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6e19fd0862cb92fcd1d1ed5097d2d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e072ffc434aa632a6f502716212c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59479501c20c64124af8b639d82b41ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdb2b081e119cb801f48ebbfd1a42a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c3a5ecd503c166622893e7aa3d60e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09bb25d1583ac64601c15db5c9cb5a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627355ca12598c0bf7fbea339ed12f82136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09f526c1774c233c38b324991223e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786e9618423919a3961766631dbb00b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73beb289d7d0cb03a98ea368995f4d71139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3855b791799d87ccd77aa11db6a05db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9142086128d89f2694f91ccd10a4ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aea0ace9e7027495245242d245d3c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af979c55f175f472eadf1af4e99b0f86143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0b35376b90098d14a22696757088c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4d7335a56796248f325e99ed04161145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436aa941cd8ba2f32c163c53b8e51bc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559cf175c590d9b0c9c8e5a4e84ff1f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529545f9117cd45d2fc28b32a110ed84148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1808acd5960f5e474889773277c2712149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0bd7b151f9c1c93700649ad55cd82150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56604c30c4203290a2e53286d5ffe30151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eacaeaa27cd715ff4370afb99a10ef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725ee93c7beb31eaf0ad7f4bc431633153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1ec32d064c90c5aa12cd4d2e4904e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678832de48db19dc85963077b862ed7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e42dceca36880afa2dc9e0c85f146c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1025bc45bd1dd3bf09acb0cc664189157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a7648e126214719203bebc2aefada158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bd48c5bfcd871f566cf1ea1531b59159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfc6ce8165af7abff7e9092e7699ec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f13e4491bb9c2659e267ae220b525161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9bd402d9665494df097d50c00c5a8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89f57b32ccd85d01d21a43223745f2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23cb855ea9af06d736709fab67204b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332de44cb15e385914911514dfd0ed1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ae46d447183220aee95f234deead0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f62c62fbf7a51e2f1861d131106a54167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb20d9a795c212f2ba83914a20ac81d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0fb695ed8678f960afacaeaf0878b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77dbddc16982a1b4cfeeeb854a903e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724659f9330f56020f3420c83cedeeb9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3e729d876911e2c8982c1c90aec65172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e3112e6cad79801ca2c09f385fc58173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bfb83c13b46370cec7149cd7ae9a8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccc60a2f2f88340e37c179701386be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1c8ebdddaefb4e788f95a7009974e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773ce170e8b988a23c92f5c44e9e6f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52a47f8c0d391335b2fa352ce0c854178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fb6a17bb4e0275ee14e08946d3da2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744295d447f309fc9bdc103421bc6cf2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432294503b9157d680baa047be06cb8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ecf725dc130bf9d725d9fc51dfd9d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373beb6cc1bb37f8700b98ad6c5914b6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dde3bded05129efc773ebb2da37d41184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbd0aed942aae7a354bb8837dc8b7b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a61a53fd428d71f2855b943fadfd0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0896dfc0d5800ee5fd9752ad4505bab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8a022092100843c72bad210113837188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9478ab74848b13a18ef44e8b5a1143e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b039dcdef8e4fc5b61dcb2f7939f04190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3cce18ffa9c8b3eae55adfe5e41b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437cfef7d3aa404079d9efb9bf37e80192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0f8baefc87bf86954ae5f035df8d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151214dc3068a588cd19413e3640ee3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0f923d4b49f14252256b418ee0c83195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b0cbce4481d41a86fd1df6ef0503b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72395cd7463b575b9d33aa564c5c507c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52d0c0183212db5a4f770df7e58765198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abbd4574173709c9e1c60c02da27a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6dcd5191857570633754cba65991c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb0a7e2de92910a6539f7f93b1d7a3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218b612d821110485e3b2e9aaa52f75202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d856ff6cf3c03db2cfd2a5fae24178c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66069401b80c08b9a6cf9a6b23dd9a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c3c77251734e90f0183d26c2383e9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062acce9fdcdea9c83b97afb950df86206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266543900521e65053365411e8bc443d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28497ae1f13e24ffc22fa6771cd3dbf6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a1c8ef65f5b8cb5eeed8b0bef0094209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553dce1d46c2aa28fcb7289f80bcd4e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94347dbad978a3f0b083557c8f7892211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92e6f0c4b97949b6e7ad2b8ed0a2fb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf1d70a0a1eafb6107448411c69f8e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc6518d009491afe1fe63257af9f0b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6257e4eab6a20dbc3ea6b6bfff1439a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9d64437a27285583f0ba7466d5e42216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e2613676f065b2c7ba33da0bc04a2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6aa580ed801cd8226b5d6e8758ecdc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5714a82637cdf3dd20e5c05da2e348219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c4bab0308aafefa13adb0fceffe14220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9a830c8f4c437671a79b519a5a37c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c86ec1ff60833262017f8cc60c70d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5cf645a8757820e265941b2d7a2f4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037d8000c54cd168046e003ec82a8af224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30403afb42eaf120285b094c8e5bf19c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58152d36fbcbcdb46986362692985f53226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2a85161a391799f4c6f1ccce20f98227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d5c7ee9a6f7a44831a41d3afe2fe0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583a98827c7f5245cd83620c53e404c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60aff722c92133a00224fee21c21f6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45034b9020f0446ca70077a914209f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3ff2ab0697512e3551a0377f3965a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e081ae95cd0e8d7c12cf10cf58d472233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84744265776021d2aa0fbc1b9fb3c5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d61d516f0646a00cf4c27296302106235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d0796ca49f302ab0113112ae902db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af56c3be04ad4873a59783f5aa40352237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5f52ca30a157ce38efccac28324c2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59496c268f392061414aaab7538ef801239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2208158605d8a09cc3c36c2af4a0436240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7b62acdc697c4c8c375a534b8bd29241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20002d82644884f2f83a8c3426b634e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459dcfdef6e6ea5e4cb060cfcc887863243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88c447b604c9adc58ef06f1901df93244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c68abe170ea706b4dd89bcbd5a367245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21929e666ce0ea64accbf5a5b528e63a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572adb1899aa1aa0eec196e3dccfc4d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045dd1cb7f81de7972e0fcc65fab779a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1188f9ee1ce12cb955f0e87eeba7bc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb0883fec00d256abfdd51e23a152c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c2fe77a265e406ae72475cd1c1f0d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9da886badf2362a3a194d4e12ca72252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a3db769ca3762a664d1f4f9433a72253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f889510afbcf1f2bf4e035812d57e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8606003ae98b27db30af577e489c5b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232fe16ed9717bdf90792e8908c0530256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35be5086b047b496fede20755ab6b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b8f256e211ba790da9b2a5948d2bc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7ed1a02aaf55fc58be771739f3c12259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b464f704504375d41a64c8dbd37d9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe918069039255e6c6ca5c950f2f6f0f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2765a1e31fb0c00f6d45760ed839a75262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025aaee73102eb498479b48d15f040e9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535550d1af4b0fbf3d0177fe13086f7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a72e237caea5dc05c301d53457fdb8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4df29fb14bc51622ec03cae01a79b2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d80e54b458b885d3445a9dbb6f1bb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa2ad81067da5ed2ef822c3ed824b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87f62066c86237df224d3acfc2eb15269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38808711e30ea240ca34d19c92f05316270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a4f80e9e566e2019fc9e2f9c65768271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5589bcb91ce49beff6427fae23f3d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba12482a4390a1ee9dfe344ecbb2207273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d850e189ab00318eeebb8d10b7f3be7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bc44d45dffcb9a2092a42f30083db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e103b009f7f1c3e8058cb10209f74276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d44e17e8b76d6f008d4e84f027b6a5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a86a0833020ede23bac98c374d3a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e890c5afacd108371414dc0e6d5ad65279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7389c820e3f82268277e441da70c80a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04fe2c2781429aa79dc951425a5a3a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e18c4214d29ca76bffb6c9b598c16282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e129ddf594b2ca8a0a8fd5bd59f718283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc571c2e222d3cc072316112da2b9ada284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafe385b90698e961ca3ea7e39ba5ca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c646a58d0b9fb04db3f582998a0dad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d48b2f150a27012f37fcd1b4bb6372287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b0de9d0a8e432cd2f7b26324d6f5f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcc2b8cd5bff6e084f0aeadbe3d892289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa662898cc0a60bf46b3f41a696c9d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05643aeca2546aa78ff834330c47056d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec60180291503a020da75db1f250ee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd3a13bb00b666d2e33bc6f497ee18293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b16c25dfbc76d1b5ca4b8fd358762294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e508a9e0a0f0b9968c0bf3b6f0b8d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634f11555ee4c47cd2cb0f997b963a5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ab8d4c1039f500dec19b122bf0378297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a390ce4922c543d7daa907c1a04a8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbb459a259483b7c3dbef70cb787bb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a3f3f814a7d29fc6bc378995291df300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e952c89a86c0066ad5b1b398fd180be301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1912713f1f11126aa6c0ce6b7d7bb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c2fc65d0e0d3e151227888fea184c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26562c302aba6645f5e7e6baf4428a4e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7aa3a5e9166d3e80fca28f701745a4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08f063dcd51e235e726f388216550c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1bffea6665df944c420bac1fde99f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a60e2ab6446210fa7a041aee3fec1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d143db57d718bc0cd9eb7f0b207384309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7f017ddab46b19e68443d34360578310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09a3e2773e77eaa38562f500d00c67311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1f5d457d6f4de3bc71f6e8a64cbc1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be817ceb77df0ba90bc60053fbd29ef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80e24b05427c3cf22bdee23fd8d0d0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7a033ceab2e8d19dc81a3b2ced3e1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddb127885e9a8738faf5b8e38ede74316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f144f71489150ed5a0dfc0690a4ca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7fe8b2782a3e2f7e3ac540e6742bb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf7e95c2a7118487192d1ff494f928319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a28e9822b07b52d1a5e118f869bde320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524548bb6a6b56397d32f75bd633dfea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a473ba3bde3bccb07578b910970ae2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f364b57fd163391871faaeaa4d692323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9949414993a6be9a0608352fd324674324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cad01d69697e25759fdafe5042a12325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a1811f666074c194597a790724d14326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497438600c52352c4b6ab2659a3f3020327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31970f51b176238bec42a75426dfaab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f73d75956b2e3374a254f448262106329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a85d94db015d3d25e2f664f39b9fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfa2e84f402cc8a61651c1c1564d0e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8ffcf40865b24e54f082bbb5098a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b525aa2183567eb344002855cbec1fd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02fa3e0fd006aff80a35942cdee505334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8b3f78debb403ed206536d4c5a4d0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426a52ea17c43a5a9662c991303ecc6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2323bbdd89f972ea13555c6099d1d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207de719738f0e473b0f1c12574d309338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a4da08e56850e61cff9f3c610ff00339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955b6d60e1cf86f5680d864a2362167340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e92bd1494ac32bfcf7e8fd7bb9d26e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ed12f354d323b9eb876b76e3eafef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cc738cfc5f9153fd2841294007c7b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69171b8b0dbc1f288edf2f5eea2fbd45344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501ecb3919000077b79f4edb40d0fce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206edf6df405f6b328929bcc70baa5c2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e86e985acecccbab2a18040beb24c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06aad196d5765d87fa12f80757f61eb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd725d88d153a73622403823568689e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173ea9d8eed6447b2fac19734a27b27350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7a91a0151ddc97084fc730b3d175e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404afa16b417b3cd4aaa64c442ee4382352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6908abcd9a0b3e9d1265f6c113cdc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700aa71cfd7b756c447918d7d96206a6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247630f4c6a908ca0d333f755f9cf529355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5516a21ad3b52ca486be6ab3629115356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed673526e15e01e2bbe95ad530db594357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af760800dc0a7f754666708f16fbe569358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f2e8e4256140768db27399f3dff0e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711529431c4774a31d5f4cd753704a60360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4d10b93cbc8d9d4b1c8885567241f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb15c5e80732dbb15cf29a09683c13362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a2c159a39c9519e8d8f9552c7f1d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c968aa54684376a6be12bb0f279f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93925991765754cd872f8b1dc681d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e782948136e7fc35fe80381e62994366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80405d2b6553e578e5ae832d052b0477367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb07978ff7752fde56013627386f71368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f84d3e984adad873831b48bcc759fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc54ecc8ba29c15c22f3cbb1cef2fd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e1ea4b179f176a0cc6f07be9a68f1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3c0fbe96f3bd694791d579381dcc3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4aed73c0c4d7e9339d40e699121b7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da2750d9ce7f035099590291756753374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72051608a51ce29375041d9b9c1c26fb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49fd502a6e2c43e31c8db78567fc6c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb0354ce70b0c3fb57d578465071e1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e112501db501ca038c67cd6a33470378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fa6da85f02e898520697b14052baa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc846f0f7432cbb7887fba670d2ec5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f25191132544df2069c2c434c7913381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27a11d32db09f98fe9adfbeb58de4b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad8ffab026b6c7a23da3ca0a11676b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8b918fdc231d3280cdca4af1eb235384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731da5067bc9a7f8574c8415dd387784385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233eb45c0e0fcb84b39e8bae5ae520c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884b3bf74a60a440e33f8dc742027c1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fb6c1dc310816e82000c71767289c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810e10c6e25dffe187323996ab11e5c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3e721244acdc822149df700bb349f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5a64e9f07fbb676c7c2c87750026a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02416aa33a33dfff2acf5e236f688781392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a718e28787468059f52f22c1727f51393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22c101c24ed326189ae17fe1ec0d6a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536ae45ab4aa1d19776d8f5d99191f9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142c2e703a1425102b57259cb3fe747396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49839a7697cc7c3d6e6fc6f640478b06397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d87105d6eaaf363f411711054ad00398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9034b3686331a52f7f25660e20bd1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7c2f661332ed299365f8fa8972f2a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c4e9d69da63edb258ddc20fa8b4ed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce20f4db94aba1c0fe9fb9d2f10f5c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8e5d77f4c122342966efef64a1dca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859f64e98dc05ea4bfa2b52dd1b21c9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d29920e1ab9e36c135b482f514b9c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0587382db551586fd1e5e69bc683fb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09612bc8cc592a071d9c480b4bdf5761407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee21c9bd930159eb6528b5937bba93408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844b97e820112b792583fe8f4cb9972409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719041a78dc65d254de92c8d7cefda5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bfae66e0b260f817dbcd1223788bc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cf30e1be81bbdf6a837d02bc68a8a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae407ec66cc6e8c5319b02a9abb077aa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff845e5e73c39c9c748f208b5dfddba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e314e84439dc4f1c3d670f9c19f0f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78812658c065ab5e94d7250841e76c74416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935eca78e752962da1fc2ad5bc111d23417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c710e8e1289b8be4348b350892bf493418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7021c12b0b1b67ea96e7e6a1f7474419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18e121d02b05778d4491093431a73c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4efc1e63563cba4132e14f896bc2ba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63a936348d045a00b7b310990b947a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e90dfe89bb3482eefb6249c021323423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecd2d1b292d2eb87a1676a28128b9e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d0111d87dcf7b59fc9d558da134ba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbb573f995c8db3e844c7632fa3ab6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a412c1d9fdefdda4ac8fa778f647b60427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7e6810014852d31e2ab218d04176b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57240e98763cb41e0cdf4cd25bc6ea27429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5709a4b53426839d49cbd6dc211f59430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a681820c094b2c629c5bd0f2b9913d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ebdeecb34edf1f30def942597b762432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26139b0e9e0ab7ac749b6c05b4d6f47433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8089925888f0764aab2ea082c83364a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424bd24e9e8aae1bec5277e620317ded435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2478f668e8956f85ec6aee3add91d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5172603386f7eeff956a788e01b7d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2311a557b4c1891c4090207a34653438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e5d0a75c800372b68adee16950850439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82156638f67c34fc94722099638611440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a057d361ee6bf46b6485639ca63d9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc660040378681049809f1abbf3f4a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e416ca4d4c3c935018e62ef92ba593443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6bb7fb5b1d8f04c1f549ff6e5521b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0eb2c15c1d766a3259be709e9ee62c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398944e4229f6f2f14194b345124ddb0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52547e50d62a02460f58019cc6344878447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191c678bcd70abb6bb3030b83936432448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eeae8f77f5c5a8a2354b444020a449449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f86e8d1119f54c78bb304de3f938d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e064af9cbb035dbd24957c3f9725022451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb11b438554f8bbc61e3f44a9aee46452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0ea979413e405cf0b0ae89bb851a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11a88377ba164f3f7ae9c65b01c0b3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dccd517ecb067f5e85871f780941be455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a3da8a7f6687d093f968780185471456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ad9d8368d0a807fa076a42fb8309c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f045d424662197053b034d21a0422458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbced1f2d34cc9c55e51587957ffcd0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461fc83529dd066bcefe67b83d1b8b3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ceab969848f84198c87e41a5ca1247461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411245ce9d3d66f56dbfb55bffcfb4d7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00b13852d721ef8b103bb8402c3a1b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031dc6c5e479425baafd29dda669b97464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdafa4d7bf355e7af8088e5dff383a1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485b055ea358aa7fde4cf4d3610b4b7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f8017eadfa30b52ab9df182a4c0e6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab87a5a1ef86012c2e29008a7d91cfd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f467ca6970d13d7757257b3198505a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e654d88973cf1d53e43529f5bedcd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c5a4373ea03b243c210efeef53391471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe566b8f863f770b640c7cf0a5ed368472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254a8dd7d2f1ca30eb0ea1be2ada216473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562bbe6dbbe3d85948c716777a325ff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12308da818093bf8b9ccfe99d090a32475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9827ac913054a348fdc36ed596ea3b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbcd795bf4020eff28b01585da2f90477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a4d7acb99b986f95839c309eadcc2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac56d463290cd8e408da652e727ec7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb70fc6a48ce09c8f5450a5dfac4ae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bda4be45277d0eb58a7a6e746bb98b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb7578f68795f88d571c0b721be79f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff12ed9a1e536ec9b56a3c8f8008e77483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b898a092a474d1b15095e8a9149383484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff24c6e95d415ca9b18cc39b248985485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa6b6e99b0979ca5e3dde1bb086823486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7b9a67e8d0beaaae45cb7ac66c511487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37ef97d6ccfc9dc3f126820367d03a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ae3687b9ba41768bc4c9837e48e45489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3803dd5efb7886d4561204ed97f00490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681f43e12f43f067a58ab895c52c418491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545edbd54cddf17aa92ee82c4a445c42492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f483ae3877ce958bfd36215293bbd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d64cfbbcec9ea50303a4273bc1488494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f05d1f7312e1620aa638cd792c645495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcbb2bc3ce8c082c9516966e7f1983496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f948918384720c11b4f65f9fabdd13497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81cecc5bca623183ea7364e02fd138498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f5e0e4ed04e4ea71ec005f3ae009c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952766f4e14aa2ee4aaa1df7571b5d2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978f0ca89ddd5bc57ab54235d9e51d6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78657f2edd9e87805ea28103fccb18d0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59519b7327b60752b4df2e5164225f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5c3909d0c04a9b5d74454167e00a1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f164ad2a931e68bb86ce2d69cd69c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31c78375cebfdf0ee550b0b121156d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4da5ad07905d7b96101e08d7cf0ff5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c21aa34d84b13e7db7794ffb678fe1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6dadb19718e0c7f3a9caf1f7092d62509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1027136c5162bd871197cb62aad7f7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ddcda61a0ec9e30545db687fc5c50a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2e951a2f4ebf8b36f094bd398e774512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7c6da2eb0cd7c606bc6b38b1f8ed6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0174a3cf7752265c634d5e54dac687e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc97f0f0036f41903b04f015ffc22eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d0736b754b7f37ddee0ee0f3778ed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d65ee283acb8c94f467a3cfc327fdb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598303bff7651248ab84ab310dbd5192518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60edd741d99f5bbc8164ba3e48c4c6fd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b7d9192042435a50b107f6392dd10520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7a36146400a525b79f8a0d0e3b7dd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c55fedc3b7fa6d8532d532e315f62522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15382b311e67b74a7c331ebede27a51f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b45e32c2289046cb43372b3f064f5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019aab68d9bb31e9fd31a3725ce60aa6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c33b3a856d49887e9d61a5812b9b23526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb714eb299144e8630eec3233181eb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541faf09ec54a984edd30401d05968c0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644713d9b066cf8e1a24233259a38a6c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb3d9f16bae436d54a21716105c78d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2d86cc3efc4dc42bf4d0c9575fb57531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dcb8e4d92417c5947c0011186ea8e6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19b8739c4b4f8e1a1d8ff2ab5f9bbd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5db7a5b8107b28922ed4fa15abe767534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cefe3a8986b3045400211287fc4192535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d3000fed0ea5f9f6de358f47f71f7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114f2284bff20d14bde932993b8a9d8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163547a8e55765184e01b772dcf620d0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c23218e5794e229f2c0cbb1b6db96539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eebc6c76c413d3213e16d512ea818a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a55229cc4d049e55e835fc6bfb1c41541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985026248a08e216b3c9caf75952fe21542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4758474ac282d8211145bebc23c24543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891bbf6977999bec054299497d5bef0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6adb222632122064d37277d212ff5e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e26dcb3f3dbcb2307611431d8cdea0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31cbbda143b5c4829c668f00b1c39c6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ebf1306b81d518ae03ab5cb639bf6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80399ecc4fedac3a1b9430b12eef2a4c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c538dc18e408dc1b95c48753b9bc45550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c149915b5182b1469952f97ca03f1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3aed36f972cb82f50dc4785403161552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a7c6573f302917095d9857d708ea7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210acd1c88cae42c510fa76bf4e071f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2400625d0ef25d168c7b6e7ffc0cf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc10b7603441d818a23901c06a29b4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a080799a1069669a94ab415389641557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f735c0e5117f5a163d1ca295f9b2d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f575e634c88fdefc6df662828209f4a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e9b90d276ae29e2fc33091cfb5eff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff9b6494a95738b8e3cebd8f50b557561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e03f3f62c48b4e79cf06462ba7f9b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da116ed4d9f91584a45e2c3cbdb7584b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8214c8e87518901f5ce6c16bf7c461564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fb88dd1f76440d4f141b81c8ed344565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26705a3a95f44dfb56efa32103d5c319566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f994bd503b45ef6d4813d430e3b58f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09e0b580a838963453efd8d1c0cc84568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85330030d2c3a2e9d4e2d1793ba916a5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f73bd70f5e2c90c8d6f07151152d1a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d3ae2816b72b1b115f6b7562aaf1c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d208b5a79b183454da2f45f8040526572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ededc5c61c7b7598a524fb946d0748573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7dba3999f5807e8036034bbe1e106574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83face9b9cc94e35db1524a2c24b314b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bac21f969af60eafb4125ae24965b1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d9e89435f899f01a7dc252584954b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a98076b63e7b7c671f708928360f11578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816a2fd4f9c6ee989d7b30b013e5308579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eff203461f588de248d97d0b203b25580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9f27d7d11ed9cf18c02bc4d86da8f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a2c231e6577b995b432420ec23dc0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67458e8d90996b1891abf0994fa19aec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad6bd7ea3ebe3fe14e1d2794d8f4b6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc25bb73f48b63b3f921018896f2de2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164911c776f31859eab0280fa39bcfd9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc87782ef1bb17156d9a09ae514b41587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de0b2001afa9951af3d3003c1974fb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b24bff5078cf4a6e491a4ae3fcdac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30c4d2325c65200b6b5c69b56369c4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b997d18031a53d50f2de138b33cd91e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87476e2ee6ec80ac6aaa619598acfd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737336184ab262c3b39647079962299593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c74973dbfee3af47cf70b70bdfdad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee459f3faa75c31ef95fe991a9878ba1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea641018c34a5a6dd19b6a8fb74a8b88596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd40b6e6bc19358c5cbd74f372435c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e85620739eff28b50cc768aa69f8d1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383e29ea998775e7465cbb4defaf4e0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065046ca8c154143485a9f590e1e467600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5fb3f79629418e16788a590e43c49601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60376db71c695347e614536b1ce70f1e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c48b40b5e85c4151980601a06069a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaecbb5de01d7fee166222adca288b6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b613093e1018553a48ded4399ae1967605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87fa4963c890b865cde3425ea0dffa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da17cf33ced45ffacb79d3f0448bb47607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b43985a144ce77fb3e9fec986172b5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b25e6596389d8f922e2cb56b8d7fe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792fd8cd6aeff80055ba301cef595ae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be609b34d19fbe8067ce9e11edde634611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4ac1f70324644f9c35c8bb6fcffe4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339f499bbf63af35a899f25d83abe89613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a8881ff2195b511f43c95f86f27ab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40558539bbbb16dcf5093da7e65a94c9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431519814d1b8e07306a2c2bfaa10c70616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16709024aa2a66abd390e179799168db617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708bffbfbcfc336a911b5827a7c322f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623a4ccf7be1d689d83ddb8a8e1b903619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a072230321cfe60419d541c6d5b05ec620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad4ab843223d4f300375744ca404b0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ff43b0e6cc4d6d2f256d1d2f7d4e1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f763e2f6781b578491a763cc499b8f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbecb6962c50014f85a54753be8efd7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8003e9290ba7f0a7a50d719b6dcbbbc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e39c8ee9ba2d53ee77c8a83dd8dac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ffad6dfe220b626148629654e2fc3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f774eb55d92dfbb4a598b010cac2273628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d219d35562ad4e356e498562cb00ac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cf0de7bc07476e7d8e3c664c92574630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc759dc553a851c15ab316cdb6a7860631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726852859c9095a9bdf7cdaaee6c4ad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550b3edd37af23c7927563f779891dc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498342f08c28ea2f7f7302ee11546202634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdd387c7e847a96187d8f32b6a648c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82ff2403020e615b6a99fc5a0cf16f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1772c9cb715281fd975b4e3c1cce7ac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27dc4a92c49787749393eaeeb988879638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7f5c21ab7a4a68a62ad8e41af0090639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4165e35fa31a49944df535b8ba87ad640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d5b65dc5f9afbb19aceeb53b949e6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72247c7b21ac9315c2cabb94f0351145642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285bffe0e3be5963f7c4190d189be9f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed00d44af605c9cdf8b6a69c9d870c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3a9a9b21b92607bcbc4281330751e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7214b65fca60d86ab53b456c861866646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a246a42438b92c03bcee55153b5df647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f294824e9640cbc74d5c4e12e436194648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7781a2afa882b1928b5c8187ccc56ac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64e19c5102ba917f55bcae7cb2f97a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e15be324a7c699796411eeb82d4d8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e72aa7e581d0e49f540d7fe6f4085652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7c96d62eb6184ae991a1b1fd193e8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99c4fb097ec3ad4f39e13a4b0a7ba5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e4830f35a22470aff7370a27d27b7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844b68f83315ac9045d577aff9d310f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a021cad071f9e653e3b9d2b0534b5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084af0c1e98bfef1f3bacf330290a3e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46046f20d0cc72fccee656174b3690b7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2902881d2a5695e27d765f26acf011660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8fe9eeb516a0708fadab1b27620b97661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334c65442b091aa8d3e4d99d760e76d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346e921bbb4b0bc2460042ca20334f3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459ae876c2d2e81e0f913e33f141c6e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c872c7e5ccc00bf2dc458bab55974665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887b186bba83a7c861c62d287de9811666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267e486dd32d5d3a1819d26920053f1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31681f8b589b0f82b14213614ae7ee97668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7785519c54f04a634bccafe73c919669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6517f0bd5f6354535210852e35702c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1823e08c6b9dc50d74d2cd9fb0805671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849c202c0352b0b80e4a6f200fe17a8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb08212b653a2954cb8257500eb5e18673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cd48ae8673f495afa0ccbdc8b0d77674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4a372437f13bc1a27632fa9eda318675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de0d80d01d50570ceaf182ffd69898676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca1bab8f382318fe420d9bf4de0539677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9535611fae3db61c6079092c3b0cb3a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12518bdbaa776f126f8bca52648ac310679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f7372e947dfeb62e5aa4a1d2cda07680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52349f58f5b179777d64cdd45445f6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59deddad52f9b9e59b7a76d0d6aacbfb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816931af15169e9d8efe7cfaadf5857683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670cc12db00629171b4380c0e252219684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155a0f49c2f182554bab35e60198d32685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcb9d354136ccca7099a96b1dc5eba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4e512f19c03036ffcbc81c7a19f65687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8772113c263449fc56ad8d8f3ee71c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de9848145ea5d641d723748841cf55689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62a1864242e1841566e61aa9631e4f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c38e7483ce28c30b4a7c4b5add8a0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4bc3c02a5b6f6a3f5281e7d708bf2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743a207981f7849768931cb07d6066e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7717c007189d400b306bfcf8ad976694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f5e43e39cc62a774c43714348739e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139b813d155efe39511c2293de983a6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761fef70b51697c483dc9df9da8880d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efcbcef9c083451c87cc4712f59392698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006bc792ef22f7fa5f7d94cc6a5f4085699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622a9a5f5166d8ed006701d643d0392700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc8126272ca94a1a680e4e93f6a8a7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b543e032f35ffb49449c49dbad143b7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed291c0a10b217c1411ec25be218684703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5a28bd3eb15a47db907daba5cd244704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26b6b42d17e911971fa2416fa81362705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219f7eb0808db0c8b3a4eddc3cba1d9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bbf875f356c1640b286d17784d1c7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c507ba2ee1d6b68b1f4c2dd91ad41f4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c130476dc07575c031e8882ab15067b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a49478bbbe6a91e46f5f378bb5a1c8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9ac172a6f415ea4a9361b4c66b882711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d1a8e1011a0d75d147dfc42c5aa7e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627245271192afa4c333fad36360ea2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428b7da473c7aec11f1c759f88f8195714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455f10bd45e402189ab1187d8af799b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a12aefbd713a4305a26a2c953610a2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbc575164bb896ef6e4ded65978764717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3e9c856cc08f0739a4cf1ebca54c8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323650130ce5beb5fccedc76433f226f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f63eb3636ddbf072016792ff5926aa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26012778d87b8a881f5e20397b6de1ed721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefc1f1715c2da78a9f4bf34100187a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a1622f944e9a9a7f2807a9df7b7e5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2959f905f6487ea3adad28dc121a6e6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f5a54c48871578c0ae5bf2b668c77725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab28dd5d4b8a95da42dabba255703a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a86991ebbe58a5a4971b82a86099b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead67c75313389163646622c1b04199728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae9eb935dde5789f0dc4b0f44c9b45729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186578cc4836b84518c3a225ce11f57d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b23814bbaece7bd7138c4e274f51f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd5ed7bbf001c03ac1de1e1137d5dd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773ebab51eda4ee35681cbff1106015733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3a560d8a47eeb94e8e67a6e3a3aa6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97255d82cfe484b869201a26aa7fd970735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db16af0f2b848995fce17eb5cce3cb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249df77e4a971f8674ea7a1dbe295d71737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb732d39c2c7e88db59dca330327020738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257055f7780f7eda76b09f149e18ad25739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae392cb30feee4d8828f9fb13f28d1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f637be099f0d959ad5657b310019b0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee3d757b733f42283fc4e6ef540d8e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767f716eb1c2bc6d234e8906aeebce4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5884eb881015678da1e3d42a0dea387744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217a0e151a882214cb4947ad047795d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc413735618a4f52bd5c5f6032acb151746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525884804f93dff6779743680dc44703747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224f74ae44d8e7ec846c0dcd12dd131748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357c71a54717d4685b624675ce78e89749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296a638bd4d85cdba86891d10c44fde750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452d8aec3fb38512064372f6c9357d9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9261aae931433095d7c390a752057752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a763a1a04134fd4a617c2616c54ed753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45021208d9e4ab6dcfc9bcc724458ca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458cdfe47586f4612c50356f340e3d5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa33b73e9c889ec60e515e2a1a8a16756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92d53d5c0c563b3d05a2add49108ea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b5bcc13332130a4b06f7164831da2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b5a523e10d8e12403ca3418b98b76759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137be2c66510ad8bb8b714932124cb3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7bd340579245f381c601da5f92e91761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f221ab14218df01a05a5eef5f598857762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece53f05eeaa03c43ce2ab40aa31b1f6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48516b2dc104fb19e57ada080080d3fe764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac082bd5ba1cefb433ad784b0fa5b9aa765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a40abb085227a49ec986f9dba087e3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486f4fa3b6fc96e1f3ff665773238cd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859681914ff97d5318b268c69a0eb1a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7501a7fd017eebb676ea923fdfdbd04769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d265d47bee2f5835307e932969b162770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f278fdad27624c8b03e0ae97aff36771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ac121f055779dead7125d077d542b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8765257d85608cc9156a1f6ff4c91773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e34c5e3f9eca21a3a9fc48c778c2e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e6e87b3ef12c1d831aba5c33709b5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cca9e5ee67ad7cda80a9dba92359b5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38e18ce77cbecd5f48e491971db378777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfa6793e9ecd50fbbc11df33326a4c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4b6ac89c834bd3fb0c4a41ce3fe05779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c17b610af6c3cbde721b57e0bcb281780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38126540ae6db5a0f59a32a3db464ab781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49170949d0126dfbd56459e614e7ef80782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9eb51338a33cd98969721a677b5cc6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b9666fef0f9901dc9b37f256a107a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8c7f8dcd0117f586c5185de5c02eb785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067dc6385ef7aa450d3dd5d5ed2780e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b3097bbc8917833b08fb86147e2c8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b47776f3fe805d67267c3b92bd262788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97007d99836c640858cb45b26fa0ea12789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3aede11aca515ed7c0891207d16a2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53934bcf1d7b6f3a9bc07a43b837dc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3387eb4a28c656fc7a856af433cee792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c96ed4bd74aaa35911e6799209da1b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff85dc9543ccb9362a1fa7aae81369794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03e5ce49597a03d14792c9a3527b79795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6776cace00da0543d8bcf4129d2f0b7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407f34b1c4fc5e97756e08fdbd93ca3797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650c24c28a477d338ed3b509075fb54798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc98702e452bb8a140d93424af91d24799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea2ce6f35586001b399f24a69ab0fe800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d36a435e9dede33b33667d7a618bb1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855d3e069c9f14abb2a09dbcac78905802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5439924c3e41c8ad6cb9ee09f828ba7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a6ee08a0511eafcd999afcaee9d4d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bc4b9bf4923ab5e8652ffc85edfbd805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed91fbed99f1f7ab71641c4796984e0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca92ab465eb1f231e7a8032a6a91cd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51719d3a952fbd98cdab4dfccfd2edf1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278ba18720d7991f265c3b63d1c8f56809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f26e15600c14f28e245732758e6aaf810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95449793240a907db17bb9a598659f20811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e3e784614e4e643231ef97c6c3acd812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6d429dbb0698e11a8ba7ae97bd5a6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13ae3812be6634a6f5bef2a01942fa814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b68a56f7687bc5f0a4d70fd1a4c3fc815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83982075a7cbb17e8d3b7b2791243b0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb5f155d4ee9531896b276c24728b3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d370db93da424b4ab1c8a71f4e13a1c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27b576493d3508d16977d3ac519f77819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5112f2c354d1a54f799e9dbbee2a2bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ded6085c07d39198124d7c037958822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886c76ec7817de2a5c6e20485f4e9e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ade031cd49893639a3d89962ce304e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fe02950be3d1c762d8275cd3924ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f1ab687a8aac1bba3dbc75d2a97746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6710511d5518d7bc6cfaee9aaeb27777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36be1ff0dbb6efa2be2d2ee4198dd88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10854a896125e5bdafc4b196c1fbbfb49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93977634477e8c5352aa938af07402cb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5cf841ca2fea458b4987a84b353a311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a42d490192eae21458c020eb158f5f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfc6f9fa53cf8aa4828b3316d9103713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14b4b5db25c3c29b381c14032d3b1c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfd3d1edca91763deccce8b2cd6fc415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331e94b8dda0b93f57256448cc0a5cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bfef06936763995123491f1f61b1e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146136bf6f09569a5894ba3170033e3218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7778f0c7874024aa1b560fc83146aad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cedabf5e5fc8664212dcc45d81325e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996be5fbdfbf40ad71e299c7748e8ad621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b2ab190e20b9827cac4f3d60b835e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb05a3daea95f6b7d14ff01392011da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa391d784aed0ff86c05cd895d036824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da20ce0b98da57add96d0f9b80257625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba3ed31e5ee03cb7354f4fcf4eb1d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722ee580a40c4fd0d8d6d7995d6dff927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c96714e1f432dc5b37924bb78c9a828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fd2eff322d64b3fb38b2550527b9829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2335082f98ee64b924b1a01ff80a74230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ab355c0c49dc87bd5b4ee645dc5ed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b3ed6d4eac3e2ca8c5329e99812b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcbd006993c8d830c3ce2aeea5f6fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d505c74d27111b6555954211cb481e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66554346187f990d55355a58ec5f672e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796000d6eb82c5c37f6da3082b2f85a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20288c39de4cfc67eb020ed8a6002337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07aae45ca5b566704574af0591fcbb438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebadad1219f5cdd0f30b3c021212a9939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622a701abf9131c93332792fa829f0040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bc65799f64a02da861dafc680afbb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5553ef8d8c09c081071d7526c6fd742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d34f904331563d9838ec0bbfa529043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f166cf2c3afcd9d350f99b87b2226b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67816d814b28c8d7022db67bb5cff345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf11eb86a76dad92d375e85191e56b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da4b15bec74ef429638828423dbb9147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fab93a716edde27ccfd85ef0996f9348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d766c2489f9928988aeca3816c256f049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e21aa151195aa24201f0bb0f751f5d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc372cc93fffd12a4640c15301a7c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9c6a4c226a3f06140fb35f30a742a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5253e217fd20910101fbedffe69a0c453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ca230e2f161a3b04662e99e29d98654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5374056d3b14c1f74adfa4de90d53155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404697658057952224cfa057ef2b807e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06650c2ac744672dd3a3b7fe35c3b71857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ad3b90f15e4261fe5a1d378b4f06958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072e7d4e46b40d6a446255a994115f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb30478dcc99d65e5d928d5ce88ebd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3ab7a4f5070db9383e1a115f909bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61d00f92bbd7d432273fb7eaf6326a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc355a05fd6ce754045753934daa1aa163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43951da848b48c5996ee11f67ecc5664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8b715b116782e95348e962db4803565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36511fa9f3611489fb4e8dadfb51f4766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba7a5032284f833f5625d1f419cb3467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db0a6452e604f5318f1969072f39aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a37c4b43090faad8c91e8a750a853e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82774c71fa769036b017db4c88c1ee5570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d5155d8b0403a6d590d368707707d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b3c499beec19f46297bd10a83a1a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e0be19c535c52a30490e41a4f56e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9936d0faf90f44a06242fb138080c5774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae3f89c0be3e36ada064dd1ed2bf7e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f026c3300565fb76ac9fe96de44de076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8702de40719742fd6dce40aae48ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6d4685608e742cfbfe13e091b02e678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cfa1f0a89722cc5a35e8272390da979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6439c1f8b61be920e99fc7747eb2180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c2655b1cbd3f720003fd3aee07d3081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af988ce3ad70fb770a2275e06ca9e45b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2040f5cab14ec15503e4775d9ef8f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adbcc9ffea2d9fe347d88bab77657e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925be66760f712cf02be1e27e7c9e2f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1e7fe6735c53d3f7d45f48dff17b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5db0dc99c5dc64a68bf2aa624956a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313283a45d58ce970ddd4fadcd2c041e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1baa55d3571b598c184ede5de5b7289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b8b0c774f6dd75bb61a2c82ef3a8c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e91b1b2ea5f239b4b74456b284a8f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783559ce62c2004cb24c5e3f4ab963b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abc6b4b3bbd7583b72a41e0156444493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91befc29dbb1e85f1bb306b32a7a9c8694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4574177a994c9daa8df382916cb9995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9774c73a14d244a2cec962924cc9a7996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675a9530415dd3f0ca22cddcc033f3097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62880f913886f2eed95709981ea6af3d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada96ff8e511b00ba41a1c6ccb0cb2499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8911aa5882aa3dfbb98c61f9eeb12d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520202c37b8dbee07ccaf7cbaef28b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27301151d69e0182f107889b4d90f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744943403c8b56c6a8ba9ac70e57f53103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde021b84968d2b0c32711406aab693104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5719a7163f61fbdae7a3ef7bb379c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5192b5ff27219fa2c7f680c38109d4c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07929f96d9c61d097a0db6e92ab0fdf8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43805a8c269d7849a7f5d1292702caf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb4198bbccf15298eff6a2a0512dad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375d5c3e33e3de9b0dd8e2a893a6d6e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636961d975d1bca95ef19ac0a0e7017111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272188c6f095bd55425cf12212f93555112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481661bc5842d1a6a431b5300ee71509113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746eebacedd12bf05498fc78436317b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616e356433d99c7c0034f4424da3df9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17231046d92d12edf31c70e95198e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e38fbcce3a978f38e9295871b30e2c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a3b3847308d018f08f82e3c67beeb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c82e977c84f112f6aa53dd83937a35119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62abaeb931ceef718536cd29e156de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80da5e8a8763d5a5a2081e9bd461439121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93939eae243caa1b719219d1be2e6c4c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6ce1488f4d4c79f92c190d9386552123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7f1aa19dfecb196ca9cebf5e48892124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89125543f07085546363a05a7288291c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ee011fbf54e5cb13778983d6cdac8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c5caee41f06e2cddf181f07a0c2b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6479b16dd7e334af18d0ea4f5857dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5aa31fddc546b6a9e0fa7a701eccba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc63f818ca89f8611b66c63462c517130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6519d4bda2babc09a27782fe3123d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f3fed91e6b688760a30bedf112e09132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564c27ff98279a348fa7129baafac2b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5e14ade19127f6a9b3ae417813bee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e0841f872ca90cef824c9c569aeed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccecc7494fa91902620adc139584d47136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a72ecdbb0536bd5a0ecf6472775051137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e284b5eba86b872f9225c732d781c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43e658db30c5bea1f1ff82d324d089139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b56426fd2507f8250ed9d06b0b70b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96788dfef8a9feacb23033c2008225141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e1c66bb5db2d29a65a159a767177c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5847fc58523c12942610ed4dab95f18143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550ac311ac741c51c28f596fc65d300144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75088a65217d6e9ce61fb521af9c425d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1131b4cc8e48e45a2f107be874d439146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408fab0c677b7c24b736f483ac46d17147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04ef69499efc2b447b56b9028f271c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66aa79ad786b99d17b148ca5b0f0ff3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502e7378e6eb17551502b226cfaec0d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8a322fce42387515c8a262523f6f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3282e5ab9cce89f3e38e67cbefd606152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8993b1e964c171aa366d85bc481f9e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87ee92f884f842a5240c149b23c7c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af596f863f7a24979389f9d1b2af7f2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638a9c9b56b3e5c8e4e91ca9d4d109b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e8bc894214bff0f1bf2e5d1d2ef1b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfc925acb3a1fc3f49cbc543e3dcb8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b9b14b72172c751209d6c7c9a0768159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcb602cd457217e16a4881ddc71257160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f04e9d05f96dba8962ba38ac40860161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358d2e4dbfef9fef56c7f0996cbd64a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719fe52b4dfccf11bad2cbdbfbf0153163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595c1d5d401bb1855b9261705750724164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e082c6c051883d4118480af606fcc94165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c27d64135f9ac2cbe4f3fcd20a090166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b1c35f943ae7c8efbd3413f06ecd0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbad28cd7c1d86d03aec52c9058a38168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca05b65476456af2ba86af6f0580107169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287333be0463f82f25fecd66b11444e9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4ec1de7d97560708fea2e2993c1e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8201020e64a1c5b73ea663b5b789402172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c044dfab0a6919aa11a36e1bccdfe7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c87dae20f9720a6305cb0225d9d8c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf54dd7f3207b617258b4770d0a787175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4673d3e94e1d221a21b42a8281cff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37a9792a3d379b17b78fbdd01678d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f878deb66e30ee6fc34171e3fa86f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f08684fd23e4c29d761e11dbf7a8a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3dbd080c80e63c861666cad332126180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e891b8e74f50e0e25adaa57afec1a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb92af8974c61a7f9ebfd354a40ccc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755b2d4bb3ba2af8bc7ed7bf4287d35183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97618e37a9e96396c378efddffb607ac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090ac38d385fe91ada59fceeb5c72b1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d3aff0292433f6b9412bb56027afd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719643cd3c8d3f20f9ecbb3bac571b7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342549600f0f301e8f4d61592d9c8027188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf0fc7f02b605cf4f48c56596bee77189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e540f390be44bc5912bae2b9b472c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d0b2737d2f202fcab666c7a71ff05191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae6f4e941a8d6e68d6a5f51e2b28c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e09f2b08184ba5b7d5d47b770057b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30c09fa91d7986f32e818ed44c48d6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7599ad666e54fdcbb51c7901331ac0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3eba310496f63e7314e146af16bac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3667419f10b2b3417f9c69e27735a4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acdad82b4be6166c663ebcc1a3b1893198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa0655a64e88c44feaa1e9cbc191fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ffc5a8e30247b5a082d45a12a2ed6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ec91abf45245c2e1fa537fadc26d8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ecc36f42a725db65bc3830832bbaca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df53148bac509d27ffd0afdc5c93c3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e4e5d5dfa820945346019b0d149eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44ee8204168ae9cefd63c8560375da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a282240229a8414d65b3f968d3d0bc3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ff4ad6ca3c2f68c837b477b7c7764207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f177e5403faff498a49788a15c6fa1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f91bcc97519549d8edce0059147ef6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a3cc72bd879c946fad467b2d6ec51210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67b40c0c7dda30657b98d9d6ec0188211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f654ca4925378d47e1ab0e2529ebc0d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd2df8d529226fed566c2da8437167213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b32659a0c267106b6a6419302afa3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25456ed233b311ee76591942b88db2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd8cd7902c21e0fccf8f8d3f57b7d4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745da38f948faee73cebc468cffdbf0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115fe0e757598373304a37a2f5dde30218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925a44e9c0eff87b2a7c9f75c329471219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c42b2ae2ee0fe6226d8f8498a0037220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427618cf7ed3ea6d02c1244293c42b1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ac8edc77f5c4d1969fdcc3310f29c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7476a0ab1e3a2671fe2dfa12ec051223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c49ec66a561b394d81a3e803725a2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744d1c6507495594ce44fb64c3e0a3e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55366e3de7f4eb9e9c22b98469088879226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d96b9321f9b588e52a5fe09dbb73b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc7645947e1b15cbf150599c6a7b2e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c80aa9b80a10d2b1c00302c33636c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09104b8801b214213691106bfd944d11230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89183b8310b682392bfff91d08432d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42c7a0cd0a4cb8be23022a826473b9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c275a33dc339926c370d19d9170268233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e522a020a306e1cd45fd3bd77c1b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35465182b667301728482c3b9110f3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753bfb5e96b1a8ccb1bd0f1f2282656236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee409f4201ba8fb1935097d760b21d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84268b9612c1771e4079e779e2dd93238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98956740fb0d66bf602c8e6c787175ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff1ee36cd983a854b25f61afd7272c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2323770f9046a549be0043cee4fba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097f5c79184861171885f3ca3995b7c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268b63ba27528394231833628f8e34c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc92bb5d17ae56763ea859611750fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a7ae05010721ae6c34292f2840061245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22923e35d196d69ef997050e5903f68246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca6d0a6637077e48c0583b12b49e41247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22ddc419965d1bc30bd44420184206248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40fb24ce3119f0a63cf655d51006bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0839f48a4ba45934c1089f7f7197e79250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb28f14b94149e04205a9340c55757e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562c51bc0fbbb26535e4a6e9b5c1318252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b362b88e9b686b3f494b863f8dd60253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b861201a5f51b69628bfbfd043291c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f204782e756859fc766e9324294e67255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837844bfabfb2662b50694d98004a76256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc0aaccc8d6d3b6cf1570f8b19b59a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd95fad05a10b3be170d728a21bf04f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eed7805ba29c44399aeadd0871b6c3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba9c085add60e5703a48e9e985d1be260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cacbcef4bcd64189860fe678953397261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867514af75e809048e63d392959aa4fb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecb83cde4e2bdc9dddd7998d475e96263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f0b0c61f7e4b8ee786aa62fc81be7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39a69264f53bf9dec33f062b2bb2b9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce543e2cb212c8705420aa3119671a03266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68da6b3163bcdbdf122d4320c342599267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd58f21c715924b5d130bbbd40835b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abb131178958bcdaacf6aa365ae624269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a160989a9d16dd5ce47366211bccc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af41e61931e569f0d47c9f414c079ed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0955afed1328504b0cc27bdc012fdc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7c5e7e63220e301424288d7b0b992273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7431e12d919518501615e4c09049711274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9703b056d121d511666efd119c6038275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798bd08bb7bf992a563bdf653267fe5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b02b9751647824472c0fa85b71760277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb31ef162b62ef1e6a50ce3c395f65278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f212ce42b037d3ee76f67e3b191838a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768080d31aa1b3cfc93f9c03cbe27747280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64828a2e9c5751dca45843e9335c06281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089186e4470b537b39f8bf65e558c84282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18b13dc4dfbe1539d4d3032d8c30fe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eed15cb597b9cd3323670522fb0bc0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989396674771c8dac05598f33b085f7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5eae82630f83a5641c434d9681a18286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af15553ee35b9e6b15467ac23ed7bb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc21623e707075bb3de6ae6860a07cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d718af1301f2be990e1640fd532f46f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262de1a94d65f1624a2ad959e669d571290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09014601880e6cb9ee0b4f502f7f9b98291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08b3848a0f9dbb8d6686c76b05b619292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492001f0c60e47f436a8e6d3eb388e5d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e38d04dd1be72a0adfd8e38e233bcd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb198bd0bcf2b6ebebee100772f70f03295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eab1c1c39c56dffddc1a9108409383296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32e90ee347336204c7888737c44258297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca3c2e8ce12470d045ffe3940efce6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ee1a27a0757cf56c2ad2d2900886a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9078455adde5f0d3826624b19e0333300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49ae2aec1295217badcb675742dc99301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc51c878adb45b6598a0b1e40d2833302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67ae396ecfc1c6aa8d18becbca44a1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82c23e2640364034b2bb7bcf76d7ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cba15ecbc0f71ff28e1a0741d637e0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb60ccf24b237c59fc923750eb4909306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0ae2f5c56962b09aa94b07e657a52307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab8e25d9165fabd16f37949ec66fe6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5208bbf59d65ba01860f936cf58d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a616f6b780fdd0e40a1a03ea2a1a48310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f23792a2a957ab30e2a461e84b4a29311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71513dea4f292caf4a72c6ea70642c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008cd4a5ae9e69891aed4d6f818bc64313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa20610a632169573f95069fcfc80f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7755f3a923091697ec1395a6f220a0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96293e49b1bd60a7d904f44cf0af4dcc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc0d6b1310cf4391c779eec921badf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09299c579e9a3b5b68bd4eaada7d17ac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b09ecaf14872b07a4a3ab33c5bcca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4042b1fe6f0301f59d8e0f24d6a4346320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1906658c524e870fbc40dc79141b46321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2336cf0226260647fd02070e1998ef7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456f02927acf2f5dccc25b4f3159f6e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232d8b3990548b352835c4f8c072417324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1e28dc9908e29a26a543a4c1668d1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289725ef61dddc708ab52a1c66a9f3c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fa6c36f230b56f1a624e5d4140974327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a942cc0d8aac9bd492927da37d412a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae80d3a4af80df6a340d0c35abe82a3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f3be9445f4f325e0e85084dd9f317330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539eba674f8dc7dbe707451cdbe333ca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983036b8856c1fa105a642069bad59d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea373c7a0df905747b85afc34d4e90333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258909abdde262ace8b0fc5d2262bba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49677ee315afacc0bb367374722e0e2e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28baa51c3bb8ae0b99253f9ba4bac801336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d1401e6cb80455c6acaee7027222d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2eb14c8cece1d40f53a5aa4d35b8e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78200cc7871c0166758b3ef7e26bdd12339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0383947d209b335f91deb36ba1792340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121f567db2ba4019c5f0c50044258e1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ca984b39ac0f964245427554a0cdd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573948200a77bea848a9bc0935e70c8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32671ea784156915b849413ac472ea2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757dc8ab4e6422ab2b4ca78ec3c5c481345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf943109110cbbcf2fa6053f906b9b28346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66f15713e101cce0505ac8e0967cac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b464794501377f3a9574886db68d3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20846c7af43dc6e1d124e7ebed916053349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25586099edd8bd3d8385501a4c9d5d7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7f64ce3411f11584d6978bfd1bd6e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5953f60260d57c4db8a285825dadf51352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db532f6dc371cb2a1b6efa80dd2077353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce097ec6635e7c8b5e29d8ae56839c2d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794db4444c3740d4887d8ebd48feb42355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0100b34c3848df450bae787d009c1e8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47692fefd895b91772da5d29e1316617357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e474582647c83da9598d5421fec16358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7e3743084e7a6b136b9ab153b0ba3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7515527f4b28c7187e4834515bdef4c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca81c40d781359fa5ac1f36ff88832361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d17162d923c78899915d1e65b3301362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d642d4e3304973e6280601a215006e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608ef5b82af7c897d2646dda2867ac2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aac416cf3b00bd5ccddc6e50f6e32b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3c4716fd6da6a05c590a083603b53366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152911b855265cdd91f2f08fe6b70fa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843265506462cfe29139e7ab72d4e19a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6957a3cae4a761183b421f80d8d9ef6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24ef97f3468d728f7340b61190316b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38164db9c10bf5cd15af2911ba81695371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e28a8721285ea441d5c1e42dab237b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14fb1dae61840550cdaedd3cfc1246373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46d4b584c464b0cff5a3c19760f1f6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9427aff87cb0ca5f15e84d1b0de4bfa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421b712acb0c20bb56d0c3aa1574971376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceef9e97bad140fd9f42024760bf2a8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e983ce36bff21dcdeeb052868913a66378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15cfa2a5fed7ef6807236f1c579bb9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c56bd8a4fe4249e0d3c31730892a2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a85f4fb357eaca6423d2ef7a2b3905381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c75bede9d306dd7e90ad67b8094010382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7255adad2278f8c1714bd27437fa571383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153483002c974cb0efcb065a61c0667384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172b7975f476890ec960987f7b043c1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143fd70dc1c075766002fd2055e551c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2422ec0e3b73ceae586b9a34f84d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34898319cf124bebec5644dfd99e8800388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf342dd1be46a03baf77ffe01fc265389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca22e076a6e225e647fb16b778a71de390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52d821c39ff124ae62afe44bbba46b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f3aa86ac01c85818997d74171cca9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648c51c0f7c31a945452309dd4b5f51393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7b1d8f6434040af81b1bfc2f5e22b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d7a68fce9f7c49d22dc23e317c472395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b84ad39c7b276d0e153db47d863ee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef989638a57c07d36f2de7fcc04a3e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404ae2054df42555c89ece9112dafb5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a226d42dabdbf9fbf873edaf1fbf2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62256eff14ea1e3b7686994e6a779a96400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d5a60b726e45ad8557dc685e99782401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0b9b7a4a1aa3320e7ba0c5b2f962e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1712140bed47e96e75de9cdab9c80403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44390b243e6214ec4fce95b8f336abc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af271944d4fb7186ede06ac41ccee74405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9c3a0d93c78075ea29f9b5c47a83b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7a706a653499f51d84eb393a8b3c2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed6c3f6633782be6a7b36b240beeb7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58af9ea2c0d546c814e89ab159be406409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d8ea64b1d86bf29f574e8d2d4bc48410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41135a9eb0b919eaa673bb6b043d679b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e716d7652a2d935c12dedeb32c2faa6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22be8ddfcea074aed42052ec4f285f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bb4f11903717ecf2bc5f9e2201813414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906cefb4a8920b355e833650d6fbd857415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec7eda5a0784ee4f5f645819616a36416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531d46d58aadf1db3516b97d26f2d46417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d155dd734c2773730a4d96301b4b28418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106749ffc02c440f1bc1fef229994fc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621e6ea6b196785427e691a42552969420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85e7eed012e28db96447d94e463105421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418fea82bff8df52057271e7254bf42422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a896c80a6f3d63b8ec63a7c3f9d12423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7cb282909f7718fdf4cb71d582f35424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a4f79b18e2499b8ad6c24d7bc4cb1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f9c25d722163f260c387ba8dc3d8c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3b4a6d6787a52417f9d2efab717c5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edf8124055b1a220073aa1642e514e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e543a4d3eaf979f3e69207dc95c444429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6873770f7aa11bd4a61a62aebed03ed430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79aea262f19b05520b647022b90e5d1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b70a0cd87ee723c30886be3af07a8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c25876867259244d3650d52d06e0b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8236802b473df5f1f084e27bb96258434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34c2f1257e84bfbf3c561c14ea1d8d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b3818f22ac0512f2f5c713f1e8a8a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cf4281d571c11588d2f77d5738718437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447072c30db0140b9e36f0498d843c0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11788efc25b870ee6eb7655b4309b838439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f68402a7f06aa24d22b37f993c7525440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abdb9a3185dbb48f478fc548b8dc45441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c804845a4a37e212a8d75ecbfcfd7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c63d2bc687b3e2db258f184537acc9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5397589cf9464326989384c932b76ee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86253ba3097b97c0fd940e1d89bc28445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83712bf387eef3c2e87cc94e112737f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e52b826c5663edf9ad312fc4a33293447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42c9464f04173f2e3ae1c700368020448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc742af31605e26d40cdba530bf9d69449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02fe1f052a03c2c8319df1750b2378450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7743b32a902787c4524e821852e97d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293415a112704de3dcaef38f145fff4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86646bf6ca1631d87cde17a4dc1b1a5a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e789d12df8a7d4064787103ee2bc5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e9b14869237edd339c5236c475a15455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4babeeb76625fc2a0c3ed85278782456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432dfac1fb17881ef199bb04bdbedd19457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684affc5a4917c18dd372176b52bef8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214929ae75ba538ca562994bac2433e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a57c2ed73a52ea080e39e7ac9a9693460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbd857fd39ade44772407bd157133e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a8500b94819ab25fdbff0577972ec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484ebc7b67843e746cee71b5bbfa468463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbea092a2679d6b224482a9cf468343464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b2384d8235b23a5116d2980558dad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c42bf53ee5ed32b254029b40afe20466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f549abc82401fc13de3f32d317b49de467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ecd708f93f4101a2721feab8761f4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe90c8744e67fc4a0afcdf2a3407ac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f275499e9c41da504d18f973c78b4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927fc225d2d504d37d0a26cbf14475c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4571c121be4652b63bbbabeb121dfb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b5237a62f2fec8f7e72e318caa99b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45ec9f3250e69d52a1fd98ca9635f7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6888b5361b1889154215e5c2c4490d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befa946a900619293c9fa69cf71f34b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961d3817ee5bb5a88d401b29cd8e910477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebb8fb0ae6ce2073b098d49b4c791f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebbd70ec9d9efa9ad9ba0a7c3bd34c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffa4ad378084cf6660bb5eb32b0c5f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2052493f722ce21960f89ea5f135ee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f5ff75b3485f85460292dc2ea173c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ce9c739d5f340205421fe4c7135a0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6c2c552ca9cfedcac54340b97e0b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac48d5f645178b072902f9984862e84485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e856d549e08ea2fd0f0ef9aef67dfa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6245b00eb96b3cc6065d7a83c05dac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7e4fda06347eaab5e6404ed914fc6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604b957808cfeeee4bf45b4a23c06cb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a29dccdd693d37462659927f76abc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db48123ab1386362c439e3484086fb4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e944c38985605a44a133ad0c64a451492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0c98dce208fb9f922d9b916883790493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadadfdd268799cd4c385e999ee9d52c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3b76a016534e295a2332b9867d2b8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd65b38e3723216b68213ccd8a4d07496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676cf9b72712b3459c231531da90ab2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74d6335982f0f60ab7e620f70de01c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8aa5316a982edb9010f9cf7db739b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e5cf08e5ff2b279ddcabe22e0806c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8c308b1c8918d73234799e378ca5f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745590cec31a79b2fcce0c3a2ff766b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded13931b14f5dac64534e0f74284be503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0f80f03e68d87c476985e46c683b3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d726cffecdbaecb05e045f5f65c10505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8badcf57af5d3364cda78c373eba8f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54233e2baaa4f50c1bf8662ab76da9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105509901fd2093209fd7dd281a85417508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c5c2c7cced0a18d4ec9c11eaeee4b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0546a19c7683c3a00a812a29286f7d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9039fefb0ceb6a6008bc1a70ead802511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd37707a068f7c2afb33fc20e1c93b5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9efdf94240e6c9f33ee93130f1769d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb5e244d0698cfcbe350ed39978ec8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85015ecefa7fd263dc1de00935b43d65515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08e3c4998d57d8d6e7ecd6a87a0408516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098802ca69742185a482b058132ad1de517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede757af2dd1c90354efc9355a60cf7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfc57aeebef8eb413c1236268781eb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11ffd70cb60bb3ebac874acbeba965520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df4a83a9e65b7c6de0bc2b76539043521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cf7c0dfe0628234c533c5f86ff148522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb84428fc7b2aa58158c2aa16a0f7f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fbb598a27176f0accc1807eef23c1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b74a02427eadf5d9da62171b5928ac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a114f0a09be0f2bea3e9d7ae95a55526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9630cdded2412d2eb22bc8c6787262527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f20153fb3e83c58fcfabf7dda44b27528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58692619e67d0d025cc76dd98bbab9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3a0ce754fdc2a040a1fe7af37e0d7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f3d86fa3c38e1865ddade65b7ca51531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de6e489a98d5f1115a836644f45bb3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35953099a10f3b7b0fbe2c324630a2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7480a7bb8da57a64c00d2d3c78109534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51e4bebc244eb95863acd7daa0c97a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba07707d0b338fe90aa9c358a0742e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d305e79f2e68c342059228793268c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925899e3e1d9018b640b7795a1b3f603538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264be5ccb6b445184a7d878af87c0dcc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a4b0a428a0734d269af4f27665502540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59871fb994f4b7e592bb4425fd113d4b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f5a796874d5975eba3dd3ecabe4d6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bb2fbb8668eeba45f5411ba046432543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34333ae54aed96b7473e64a1f4ef91544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d54eb2281809f095bb714edbfef81545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730108cbe4dfcef3945e68c72c586732546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549200ad004718c4e5bbbbe1cb2e341547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e2e01d9b849a3ad820417ca83821d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df42862209e2b0f85b173fa252dc6c5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49dec04ebc7c82f513396ecd3d8e80550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcbae7896901e5a5398079844f386e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f9acd17dcbecddfdcd893d84c9400552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6677d76c7e4f04567eb6ab067006d5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e89b680395cf5214f02bacb0e0b620554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7aec80c931f4a357f8004eadf8144555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2eebbe4f4dfd5c5f50fd6d51d0d28b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34857a4235b6d7acbc4d32b4be14e740557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8bf7970bf5f9f4e206d01963b1e41558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58dc055de1e16f6441f2392ea0ebfee559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac76ccd091e4489a53065311f9c8d4d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7ad5651eed6d54143262033e46299561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281173a0a51e85f5c30bacad91274c98562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237660d69df808cb670d96ffc60f4f4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a1e5d8f45bd3c7375694de2b3d6c1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade2f8f0d533d3402349b32a3684bce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcb098f7806c4cd465e22f0916d66a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36608e9637201bfa3df4ecefde4f363f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c210435ed69996678730985006e11568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471c29ab4c3438acb0f7ee429fa8f9e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a360e48c60b201807a2235e37a9ba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2d3f465070a5b2a0b73c5b7d1cc7a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11486b9be1c3595d6f44b9a26e865d5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff27743f66533edf53d46e7f97d686b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69415decdc4e8017d9735009fd7dc791574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db4d2063829c53fd077c42b3a27b42575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828de1af73cefc4b34c91aacdb4750b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0aceb130e63acc087ceb63892fc4ba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fefb233bac8d554e03460c1fc4c1c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed10549963744dd5b90dfe8b5fb7b1a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a5ef936b4fd0d1a716a21404d5488580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da32a0684511827107ec276eb14ae2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834df8ce4794da1a277331742d4e7398582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de608515a3953f36e3fc4366ac6be0f7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d8439201239b830c81fdd62533697584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034516bde269d980517586df5410d51585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b4e4f6f96b0ff7b27291b1605fb4a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db3a66e615b0d3c2b98a45fa4120e6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba04ba00ea1e4c982515f1d56c35cf0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf7ca768f293a37fb170ce9201b8bc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a757b439fc6ae23b9959bd9222d6636590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69857444e865ea19a8d9260b24b65fc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1977b7116f3c1a0224ea42d35446ad592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f26b63a4c39537e430fc4582ca5a84593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1664ca6a1e063ef16a3a0c1413da8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c3398c75d85922f6497de9c0355ed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54680a689ccbbf0d7df5226fe5c7081e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978873712c671eceedcdf76103b847c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae857d3422fefbbe8749d6a30dfd5ea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a7acfb90dc9dc6a4e8af8e4d7e7a5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fe31eee202f2a3d3e7225911bffc1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe54c9896ff3019f46d8c52fd285c9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da66cea1b4611297fc2249c0ed0f4dc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5b4e4ebf13ef1dbf28967100f4716603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c576835c703b49df723b46166d27b3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e556790ee0ff20f8812caa878ac6a7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519bc87f648494d01bddf55479df1ed606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c6e3da5a37cb779b8f4be5a9a3875607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b292523befc1c63026aa125c11be18608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b2d74247f9208cfd4897ab0bc3176609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350b44337e057e3cab91e13f7a2d51a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fbc3d400458583b36db083ddd3451611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c751c978b7e1f2dab248867635655612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209d34c038d2322d717cd31545a8225613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ac6c5a733bf918e4ea7d0f70db2f6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e52a2ebee14faf800aa8361c84068615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb3dfb8287b165c90cf61b56ddc583616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc758e23c551a1b2857ba640914199617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b77cb0acebcc8dd72cc948643ea2b8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f17713997c196118a516570c21b3d9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1419365c285693f1f6090cc112b78a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7cece94dccfdeee889c55b44495e6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f60e447b069d2649f11ed51437b69622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca694aee2f2d9e1a32f66b822a6d23e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c2cba145d761c41590ed864645295624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a6fd26686d7b6dbc1aef08bdbb8c6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e951cb72197ee0eddf9d481d745828626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fdc056967c301b98c64f4ee4c8096627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527e1626576be5f96c798ad7d2e55c1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef33ffaa18245f3dbe1e4883884f98629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b8f03b2ad293601e800fce0a481e2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d5f976c276f2775aad141442d6a6e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e662a7c2b3e0d493e6fe9a208048d33632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d543b85e6767c4f8e682df4e75b2b3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60124eaa2f333a629050b606e14cd1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5e4d10febe91dfa8ffc93ed13318b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039dc1b341e096c33ce870f95438bf4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e558dae86c633917a3a3fb96989b5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f650bae92ce29757a5e76aeed335896638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145667089e3bc39b7a684810f0a41f1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58effd70aa477dc11dfd990e3e868d9c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8fca77a2a8753ccc24321e065f367641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa74cb9cefb7e5f2f3d3b87eafa1ac3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ccd1ca1648b3e39d0a26d4c257796643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d501b4ef16af8abc6328b05087b426f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf198af8e37cd22c1bf85111c09a772645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392c6b8594ca8cde764e2166f97f38f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6ccb94672cb30cdbb03f0caeb7617647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf970f32c7dd34ced49974f62c7adcc5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a759a23a825a11936a2856c513f274649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44a967a0d7c1727f75a013ef7985e0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642193613a64390e4b0ddbc700f1cda651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ba06ea126cd6250c66a92869af5f7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305f5e661825bb4df55d4675c7eed78653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab041fb992a9fb6d865f2e5502b1d55654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1b823ae25625863104158b0703bc6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b455a86bb989961a0183b102c67974b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfb41e2dfd4a259ab1e54c5564efa3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a1973accf62ef27eff35e9991786b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09cfac22a9e5dd2c34a33643dd65ac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a92b4a2f41ba2128c808c6b6331e9c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533898427809ad239ea878cb7b223fb2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb610bdeeea286ce919422674fad63662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e27089f3ca54fa2ed39ac17439d70b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35d1c6f26b1227dba827bbb7ad8f11664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea784e065c38cc452923facbbee6138665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5e264ab5ba8653a737bc9cb7b6871666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c5dec4fb0dac17aab6a720481cf5c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba18b2cd8528b92e4cd5f8b1a690736668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9108572f4de0f2a5c0984f249758995669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18c5735400b3097d0b33efd08015a3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a87899645e37e79617d54c36e4263671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdedc0ecdaa2011f3fa096222acedc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ea217705c30f18d6bbed59857dbd9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5507af2b90c12ba2c91a282aebe4d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b247f729822739cc5d84858c07cac675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ff2fcc75e54595e40474b19a97fb9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2962bc9df5932f43539ef9672d6189677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f6dbcc3d5ba9808aa9b69413e3a23678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02238cdb4bf687e9e97c6a5a3ee88e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d2504c07ada3f06d5830c9851c675680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c31004c10a15254b5596c6c9197ca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e0e2381bcf9a5487d92981dd9349a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbdeaa982fc1dded2b637c36ab7470683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cb06cd3dc51153f0bcca7b5c3b410684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c9a2a24d6da6ba38d5c8c2df975f9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b8227c8f836338896f3ba4bdd9fb6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636187e7fdca821175ea660c8724067687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006241e8b1a9a9bf5a3c4ed140acb51688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164daad537725a34452894f5db057688689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba229ba54eb1ddab2bd64918f2d8cd5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737665110b7a3eee45125ab984e812b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b845f2b7bb68740ae11b67dd6a3c85692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330aa3b05cd47e28088bbb893a58242693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b505e733edbc7025ec54461e6674499694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20683597ccc031c464a8587afc75b46f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9eed85d015b80b4152b0a9637a30a4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635267a04697862841756275d5c473c2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b14f6a698917864c02006599b9c8e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486227089ca2862368b8e88452813814699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f76ccea8219724e4683c43c27129c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cae39e18ee0b8c583e79dcdfcb2d6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47b96db5d0ee7d36fb9a28ab61b360702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8250b8a7dbecd65d9690a1c4efad0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787740a0396526b274ccabf1127bf7f5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91681f348f7ef5e0926e87e330dc2006705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955379350d09c0c2f9d4ad47e19f4921706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8936d04e1322193d97e0d0f347e8ea707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4834517d812473b1e05e03a9ec317708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9e6fac037bb21b99d24a7b89d94d0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888025a818c8779c09b50ace19cdfd3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b76c2ee127d1c2ef0770eaa6ae2332711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22bb509d8f2ab20fdd322bab67d2b4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07a214e3c46752a2a3b79e712af3f8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e959c3b4720f1026549a2636337fd6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4fda697b8e5c26c5fee5b2f6ee8ea715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56564aadf87f37a002d3fc918fac9a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a8b9c4c1f64266f3e2f2908d7b5e0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269140fd2ddfb332a347c424607b9eba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e7726d6f2d21d18738be9e4b75f62719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344782650bae63ddc9adf5669a7f7835720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fee4ef71abd7be31b28a834dc79cff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63a3f159c464442dc2be937ebbe4d1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45c65320e8b523283462d6e7359259723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4493b577a02bbb72413e28811eaf0cc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2728fde9fc3e2032ce06e6d60e037f1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc9d69596c03c96eb5c7b1edf654d9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454296f581e7eda0e04b6c4fca83bd2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98ddbe821a64d2bf82da003d2c2d08728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6e8bc02a246b8378037783e62f672729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80855428ce3e3da2604b91fa73b0c6a4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc746dbe1c32b37a04499d4400badf4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44cecb8abf727b3eab6c481b182f07732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7c645fcf9a8eac3ee9172238499c9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57943c146c7a04c58ae55bdd8809607d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f7b5149433e9b1978a16e0a8de9e8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394a261e29cecc627d44a785d0410e0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95734f75876e438547f8727ad3e464ed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5738967d04d4694aa6d5cc4b02bf60738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8883e0a3d89f1cc19553d3011400e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b0c12d4d8cf864c1bc87f7aaccddf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3bff35630a9dac7dd68aa2adeadd5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db239f1ae4bd756a58062412c02c685742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3a2f05fe1cb0ae62aa7db3180383d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff426980c12ba5d6b17e68bbaaf68fd7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5415a99119105a1794be038baee9e4b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99966ee1af367b5be4c6b0d49f21fe0b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4afc1119de3dc659e8873fc735b9ff747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966930a8494bcf3856e31ea04d87387748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c0eb1e9f3261bd5254b4f76a5b6d4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ed78cb9ae2595a78f5c15d584e01d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9278a3c13df0f9ff2e129cf78a2bdec751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22ef6000eb4cf5edb0fb96e3f9d09e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d51e8d50b64ad9bda9bed29136d386753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58196117d5f211b1dfa020bde724e8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4efac19f0cd96b39958bc0a5a437c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ae0eba7ac6f5085832a33c1acdecb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ae83448319a6470fb89e05ca50743757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64dc2eeda1717422c1814aadc8e6f9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28baed36272d898b3d5703cbf02538759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1ee452534f3592578f21a0d7c48bc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4d659a417d360ca9d43d8cf907973761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fd3d737e02b87cc20e6e385bd65be762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36503f148e43b3a81fcc151843882a99763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f35973d8869129084661cd595dca8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e7ee396acc0993495023040b29fc1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dabdd9749e4a76277a6ecddd8507fe766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03468fa8fa99392febd40c508e79e9767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>