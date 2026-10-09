--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c8c9bc1e43b86283aca9a1918784d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca6d19a590ed64529d85996bedd1882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e998172ca47cd9034c2a801a21347c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0553c34accc1615d0946911c069104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e607657337275e6abe61d81a74906735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdeb9f207390f380932f60598b320536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985a7066ea74d8450d10bd1112e11547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ebd2f849a6263bbd8899636029ba58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa3d3973f7b3626bd45ca1d7b1f3399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d46d89c348215c54511d4ab82d6ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfdb37836ef87c806976a3af85891911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d0bececa3de95f2e90b45c179fde012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abfb39e28ee1598e1c84436d19587313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9cbe4a43ca892694d4cfc25c4c32314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880dcf68d1d61ab659c96759e285509315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc623002511d0fb6221bbcd2a1ec4016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbf80b537ecfc9b928c5afc9812e4e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430cbcdb846580e244fcbd41c6c17cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede092c02a2e24f240e1e61bd697f84a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576868c95568e5886770da33411791b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d88b3f963dc3450b1d373f112f2a621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc30b4c76f4a7e17bc0eccecae52d622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1176574b0b15dd2d718a085039665b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f091feea3587f76798fdb80dfb531a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c73bdaac6f54b65567a2cc9f1555125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc0eb6ae35917427d9380c645ff02226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817367cae0fc9e09de63caee5b28f8a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b9acbc9b742ed19ea18c1efd35b5f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0508def20d95b3bfc01482bfc12c1f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cc3e6f09ccada8dc468cfc9fadbf030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeee9888cf0292a088936ce768ee88131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e55ab93e049e08ac5564f499727cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec45ad8cde8b59fc64d14348c25d2e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88830c8da439beec7e848ecb9556db34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80588e492dc807b353efb2cb84c360e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0f4a4226817d2a43aa0e9766516d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7f2b22770a8dd10c3b50203682a0137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d357ab455584135ded64fd358c0252638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c8cc50e270c3055c375ecc9d64deb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910241ed2de33a0abccc5a82662b549a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9eebd9b79a66af2c6104794fb3b6b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7713d3429a1cf555a697dbfe88298e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc79fbb2c343150f8c044c0f38d1f5443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9b26ea476f0566682fe14ab5c0e9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f13b5dc910624b2d0531aef781a4545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1688a3bc42a75a928538e37ec057c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bac1d2f5dd43e26b7e38558c5875d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb54bff135a72a270d4d5e0d1c8c5348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e5017f210b2df28f01ae53563bc5149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8721b41ea96ef8599a399f093ca39650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5545ccbd975326ff70d2b5747bdd00551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c0b43075f77bff3d0c5cce44a173752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52003566220222a9cffd9ccde69fbacd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3a8b9b7d21dcd50541e9e1c51754854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63f389a4252671d8f37e7c915687ea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b5bf00104ed5f6eccdc6321c0786b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd543deb837cc97386236f0de27f5c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a4f3fe170e9901c11633381edd39758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d707d57fd9299a9e75c17c7960b91159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a4aabbcd9b155d68d99d488dd1be360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd6f6e00cfd582f5e7773c25b284c661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef4374adea1809b223657ef7b61fe462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4ffdb73598fbcd731246f03b9105863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a9f939c77808f3a4daabec214eaed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fed6aa339113a29633c2ba3c63acb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0880eb13ff26e28828f5cc68e8a7bc766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ee002f058d8f118c714cc0d595dd267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c77859660a23e0d5da767105d79d0e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfe2be8a293b9e61c555eb3cbb57b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46962c367bc83163fa303e7abc67809570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ae6611d8f8ca24c22ac7bfe2bf44d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ac4d13c788534532c5ba912a01ccc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463615d19ac6454859bcfbb0e1ccb6073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4412169f4d31d0afe49edec75bdc9774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4daf0d7204103221d3bd30bf1271e0475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4594e4ee91be0402f4f02746e6137c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19756f161655bb8509a1890340a33cad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af653a87957bbfd1cfaf950037304878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a9301e2ec22a2a6ef36a926e6d0c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98c77b1b19670bbc755c29fd7ddb0180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95418fc3950747c4753b435d44a853c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1682cd90df046daacfe5935632a747c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ff1e05524c2f04ad6aa8b8155c46983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb98807f3e119c46784a11b73b5f3dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c5f2eef08d4f7760f1e552ad20cc485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb90b88f7729c4b0962d4ebc7712d1586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc69a3b382a89c1237f978094b79ff687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7f2cf900d48085283a9ad6591416988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51f05185e28507fd13d53eb8f0381889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01761c769585315450b19b690742048390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64678b8a607246c2e07dee1c86dfa691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff2aa39a347463608210fe2d13095a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744d017e673967686bfd0be360989b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3c6964c69159023a5724d1e1cdab494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222582b2928ecab866d27f7a369b58e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d5435853ee7f404de3aeff271e43096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e45394f642f83fc4fe60a746bd588897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33b904374dc8e40cf63c0d97df1eb998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15762a2d73917789b0c7a000dca9c88899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6356d65046f20c18def8f7dfd6967b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7538f8733844e11cc32d812e56b714101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73968a837551b64c61738eec873fd930102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9c9ec6db04db9afedceadca6ecce0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe907ccd08f57a50a77cc6ba8303bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8bea5d88a0034eaac027759692a04105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb523ecbceb36ecd31881277f6c8e1e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34849f7b822574bff4683456c9758b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c880afa9c21c151d3220376c977ee3c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9112bff013bccc458947949008aa2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8713a01b102596e7996a8f5b3622686110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3a5d5840ffdbfa46db4cf2bef3c15111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3772422ee610bad946add8ca6f07f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a15e6563a2307aef31b346ff9c2da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a3c2639299e16c38413711a340554114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc66bb90f0614518a5f136b3855d056115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d35a1dbd74231dddbfd16b6fb947ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaff7490e657dc360de6d1b25db8143117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3163d23598d633520575a386462a41118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d10ff79fb7a0d91646a1cc73dae47119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0757a65fc524ffeb38f3b1ca32bea6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60595a953d95bf65a9fde18963ed6f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270b0ce8b104d91b46a13833d456f06122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a49a0def9d091b0bec6a4309cec2d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8fc3890252fbc461a5030ca1d461e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f2720d7ff16070a714384dc704909125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc4e7cd9b37ba79adc3d47c42aff28126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f03ca4a5b0a21d46532c368c032446127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f797dbebfb908b1e72ba01280411b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c6c3c2ca6bebf611d33582cc18ce4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085dfe44ddce15220fa2a4b2246e0f5c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443572b5b14c6480369cc580cb8660c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c9407150c836e647f232030fde7b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e919e684ff827e8dd1658f1497d3c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf356e657c9af199d843dd0188aad51134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580dd8139a85de7c97300b235e19d63f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455cdeb426692739007951a647683d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d008d6b4e8841cf8e6cb81b846d4ba5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025312df065fb6834aabf76e217022cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373f5212f9cbcea54825151dd818236139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bc72c5667be50fe541bb958c9bd98140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b86cc7f6bcac152a13ac2b90557d2c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74045a55c04c19683b6e6e1bb0a2dd24142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b343dfa22ecb0675fb590874d65eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d378ac35e058a06b097d4c01b83b5e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0318de7210511fe729486dfc60807f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777ce813340696bdfc3680943137134146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14f310e73786b35033947ac8f0f632147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d815d121e0d0a790433cf3d05e62e8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9588cbff1fc3d5f4b3c8e04600eb0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad8fe2f3a8e82cae07e92975c28cb0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa094752b3c825353b3bbf8a3cb75593151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf29847d2749906f750a33a3d11d574152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1017e8cca70d94622da32b7c4da5d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6710c10635bf3c70e93dcae64f945154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f475c591c2ad6b8206843aa19db43e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870a235899e490305041b56fb1336e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3a5d8b8eddf9ed234912f3dbef29b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f5c8fe01f7f1b39bbe33ab728de8b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd210740d256b81b3663ef3fe89fe0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f86ae39b61b10f9236218c1a711f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04722c0c57ea1874564dab5f43ed594161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6e1c9e83f21d6160c8f1379ec8a74162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b7cfaecdf6ac2c5382cc31e6bbe5c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907bfc5007ad71efcace6afd4d5f5f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ca92435e96efcf344cfcbcee65b54165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1291c9240287e9049ef99daae11d5d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d2f8fdc5d74a9f5e4bb508bf2b26b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333357a29c970327586c9404b7444e4d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66031e87aea4739c11ffdd5ca080957d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6ef71136137795ad00a0710941aef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e554b44ec70d4f42a269ca1b9327a92171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b2011d4b854db33457e4f569f61a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48109d7863752aff949d674a0b95844b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ed51dfeb42b806dfe51318f609cf0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5778b6cdf2cb4dec5d08f20c33e6307175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ef2fa53041c56585b906567fee568176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c4ae5f305ea1ba10e3809c7e870a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827dcb80219232ed80158ba868af5b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c396cdb49a59d5cffbad573a1708855179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8995c029e54a5f5efc043cdf57aad1c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1b507703c604ef5218c2dc120061a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891681968e023ebf5b72d6144bee62a2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c0639dac6421570ed25ce92244bca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fa43570bbf22b50734aad8293f8e9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102768b631f631c75558170dcf3bd620185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6bedfca00d94abdee0000bbc73ba3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18c2efb064ed4def8902ced66b4885187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118a2a97c4ccfe98f20b12404b9f8c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c886db56e13e06e7fd97b1c9ad60f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271b6ed6639cf8d16f129ce88d1fd78190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc93a81d059757c96426b11a24d7e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db838b1c82d15d9a57d2a72c6cead28c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5125ace80a5d93fcac56c30ef821e8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270443df1a5f0b32df35e790c9fdbf4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f463f5ead538dcc810af3282f3c473195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e82ec03ae5757b3efda6bf1dd1cd27196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd274703092ea333b6b6d62761082b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb298309bf41491faeff44ff9b2c01c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03726694ecc2c1f4bef694c8785a05199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b8c28747a36f2981ed6a9c1e49760200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194c42f87ea27185eddb4427592b348201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7208055adf20af693086d3bbbc0a1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae4b0cf9fad957e9bc05b062fb75e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745360ddd502ba2ef9de4a67060ad930204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471659113dc015d9a9d0485f8a938827205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7e282e9537e0442c08b47cd88625a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13972b1d263faae99b53742076992ff3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dad9c6721b45d9f39d1415a23e1063208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a7016bcbb1b50cfff88911970efc2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12de0db5f6dcc4d773e85c48d10400210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfadc25bac901b75ce7ac9039c086c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc4abd6da1e0d18ba5fedba50d5d18212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fa47b7a59b62d40ed291c09aaab6f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6850e5a9fe2a0f40425bf031c8795f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4747d96cc129374e984d23cd0deee8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572511f8f54fce52342a8a410680f2b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa368b1d08137a8c06c11f3cecf5cbf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b363311b35c29d6b2920172ecb2ee1a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fde05b08e2fbac55ce8f43899a838219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048e494890f7a239d5133793d0dd7d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fabf7ff662acc8d2174bc010fc699c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f482aeb0a13fa53d05e1f0f539d687d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a4c0585f23841c71416e3bd682b80223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd84d644a1072648a9e61276fdd448224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449ae06d8b34acb040e0281eba87ad3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e2eeca68e0321b22fe96b302b1bbd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411434d0edaeffcce53ab1891493e96227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f72fcebd8694c464f90b7eb81616c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f907cd450be46d22a9b396242727d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89beb8884af17e93733536def55934c1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c161a50f7fd32b76742fc8c5d3b54231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b3970984628c5fe064beb8d9c689b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2878c7e570ffed32021273af2f31eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93457b645cf6dff86eded2279de122ab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395592d588f9a15c80aeb6bdd750d280235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6b94eeeebbe33894d2c4ad644cc16236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393ddeae6e35f5318b6fcdc4c8b41b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a5d1a4624e80f50054c42b90c6da3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92cdbd8fc405f45424f598f197a798239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e3d758a54ee419c1d9e8980d75077240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5666b50d08c4684edf5ba0ab25e6ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee496914c56060c0284b2d26c412e074242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f819e0dba2a8703db9e8bbdc9c010243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a56f7cd3528f8bf831d0cd6bb0e50244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533439f77872459eaa64b03e2c95b1e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a25d8be4e999b4986edc8b4635d705246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398a571e0704eaad91fe01afa21c780247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c434bb485a7cdf5cc1c39655437ed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7342e8518a2aebb1665ff10bd58e09249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11ddc53add786362eeb46fd0c1a6dd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18231d75276620b3e01a45b8d5a557251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53402477781ea5593c5c9037764c8e0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84c4e9c369f4454119449e45a572d6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f3ef0c12173aa0ff2ad6977b03cce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fadae668b36adb6e59426c2e3fbc51255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9123faf90bc64b1d21925cc5b78db3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f11f2d728b520d3c98fd0e7170fbcc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e7139df4c38f1de886d69611ad4a0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e0d6a745cdffbc4e34f0a329c5322259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7778efbc6e476bd46708e4999585237260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52667b4010d6988eea6eae18b754a40261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79b75d05f3e9ca52c4925ced2b7961262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a77fa9960068cfeb9e7f91c651cd04263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413661dba54872106d1de282154952b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c499f72edc6e0837375d668fd89f109265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629cda5f93c8ecc58ceefbbff702b15266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d498fa1b1f8d9ba99ce5f99c55e8b65267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420403f1490aa8f4fa46e236b97e9ade268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82ded78f66852a9293be83026043ac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee3b02847546d619a18b9d8f0adc15270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89c7840b2b612b2937a072e9aeeac3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee13a6011483b254ab4309fde1c1c2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fafa5f99cd186845a95e53c364ad6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88925f1f6e0a6456719cbc2d8c9d5ed8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aecbdce0826edc0f1dc5bd309f751b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bda5884c8b907fdc77353b95d32e6b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6dc706456a58b7355295ea00a0ebe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cdc5a217a395ed694d72fad86da75278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e320dc204b720cf306a51f915519f7a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e40e7c14d3902e2613ad2c225eb8d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba9d2b3f0be7cce3325237bd231c58281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1be356dce72af9a2d1f874e099e99282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba005030903a100361798a02e507274283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdc4b3ba329b5799e5539420c4a91d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c7032b606333777bb0bc418444034285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1c89664cc3093f760186b4048fc87286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d745d90c0c71b435aa0dd3ed2b0f7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ffd674cb811eaab28bc3adc9e6461288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792bcd576218995d3d94055b1a98a03289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5389e193617342d1b639d399b3768290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d74077b3cde5e738019ce109558d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460f0c66a55d150e51ff62943eda6a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbde150474145f86187a42f068bd9d0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8d2700d4d74bd0d94e5e90d3e8f5b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d511e55c0471522b3e74530e77b7f0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25685c74f0c1b57b0a0381780d555b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4893cdc8bdc65fcc1bceadfe5e78a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbf5ac55dea45091a296503c27cea7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc9498de06eb73147bf5200a5b7ada299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead9b8fe537c45b88058e2a9acf9a71300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ec12232c711d8995f2223b5a3e093301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8593227b85852a195c7914c6c7050d9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119da518320b09b329212d1c88fd761b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd57650c1b1182cc677e2cd5639399304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29482acdfad6e9c507b543729c9669f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0586f22525c36e6fb30bd60bbab92f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fc1ec4e35b3f10b4b1b8078c2b63f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac7b6ab7015cb8d61714a04ff9d8b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c81267db9c84b1877d304a9a051de1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6b893ef9fad9d560ac77865a0dba7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b52d11d48f0acc2e4e7ca425d65f9d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b931815163f84a2407c18c26df6004e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b017a4dac2a87010c72e00706f36e3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076ceaa3a010da06026fda2c0dbefc7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53915439924931ce84eab0daaf6f2fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f343bcbb9b484f3052f7e5969948833316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c492d224202102411fa8caad9a8c994317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6c8fed2f046643c0b72e18154b44b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848db7cf1ece2baa768208efb5604969319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ac0b5609a09145e2ce29ea64e3e58320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401c0116bed4d91b3d896ce7cefece1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d15463748b79d9775e4c60981718ce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6371a6b73cb46ceab9e171f887506323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298976798787a9c7dde71b5a76d8ff6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f16cf61ab51538afe3c69011a0e94325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56679d9299954cba93f6f06e309f03e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aaac8c553cf554649445be9fab2166327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12367af517669d1c1de5c07a0005f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b865791c11a4bfe0499e46124e25cb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3496e7fec82a5fbc522d34c295d41330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0f51fd090a938d184dfb3607e38cb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd910e2031dc3a4db4db6a536a43bf9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74680a970760f22cc1fa624ccc168d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ac93bb575fc864ad7cb37ae51fa01334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2dce426f6b814404d8df0948cbd77c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d7abdca53974f15bcd9dac67bbe78336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66856ade6cbf55b05221715d1269a0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c2bc64991c179d58b053876bdb7dc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b3aecf4844da19125254a50fef9c2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4f4a82dee731bd1151dbb3d7c0d1e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060b6e0e9bb36f1aec886e9c53a9163341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34774407880c0aa5d153338ec5b4e93d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c663999c0826c5e20d5463be6054e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532301c5ae86e4ada9e50054d05db002344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc994a475b4220e63a71e5e4eb149496345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6efca5e0287428134545fb9360e6ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9ea4689174c90446810e8203580e1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f190f32928125eadba835efcf30117c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5223b755b889207ea8f58d50d302bcd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1965470d50b0b9081949eda4064117350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cee5d9bf70d975ff2ba4935ca23a0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be95047bffd809a803c64ad855493aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23787c282db7f48544c236d5f88faa38353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644a6c2e88123355ca14343e26070a1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60927bab5d989ef09506f5a000b94f4f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8eeaaad009b610a54995ac6741b6b3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc23f94f48ae907dbc8713abbe0751357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf30651fe03afab69dc5daf757d66a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246e34c77dabbc39fa94ed832cd0cc4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b3352692b5c420c1a8f1c7aa0fe6b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be42ba8753b3f9872fbac650bef6d4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff2ac57499fcf2a196898387757b20362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081e43bfc8ba9cbefe04a790f71f854363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b074b48a7e6a231aaa2f5ae0ca4aab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36003c5a4ffc4d0a2db89dc5cafe6fcb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959db1c742debaf77f333729150c749366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0170b369a24966eda22df260b68bd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275af553f937961b67554359dff2374368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2cda47e0661a466916c0210953e43369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41698b362d1455cdbaad15281ab6fdb8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b0e397acb296bd2343448ffb3e01a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce943ea002cd04a671ee787d4bdcbf6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61a89c86205ef2ad86f1d0bd918e1d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15e5d00a4e0e914457b66d3a176929374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba556b1f229dd95279504c1c51b351375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1af85335904879162926df54f03033376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4ea78b26c37c9b2d1897bcc9fb5ca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd016d19b2267bfe0e5576f8de3494378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4122f02b9b580cd79141592f736bb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b758e0bcbd831713be809b034690d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68854574c10eac484680b5e0d650e65e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa18e0b67ece34612c67a8c576b0ab6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d6f88d7e779a3df7b8108ea0859c0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160642ea45d9b41fc608a2d63fb24b61384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ca405f19cd5361f97696d9e93ba01385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283666b0c7a1236c57035d10d8bdb62386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb69a679a8fec1ab925812e29c6f05e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85aba3b8a4859f93f22754ebd857af388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a16d863bb38aa6dff3803d13b8a70389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f63d1e4f8a16ddd1d8a5eced2abcf6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142a808485c561905a8c9dd54757774391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a2ee23f0128624e00496e5fe8aba8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066de0efeb24ff50f3f4c3d0b96e109393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a76962928991b0162c1b2f78ba6f7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bb3b8e09b25a505386e511fe947a2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38658624c6387e73ed95ea4b7c93bb0b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50794960a825cbabf0a565e7c5dd327c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d3b7f9301040219bbda0bb9b3d5ec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ea36923c991d8550a5c1e6fc9e5fb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0076c1f67ecd358deb1f66c5de6682d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d9e592163a56ab2372a3da0aaed15401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781483f105b40e37796708b32fadb12402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a9da13e3a29c44054916cc6109aea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f27a644c176e80d24eb88bd966c10404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e94d4e68c8e54eb2ed70d19922df49405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d7f8215152db2258d5b9fe17abdb6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af1abf6e3f6d6d170b05938769d6e5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c8edc89cce9dd82cc218fababeae7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd8fac79cd07fe0db978649bb116a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2a25c3a9c0e5333865a108df4f5d2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae616f33a6481d3b1841f3649f27e1dd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841b874177014d1be6a6c69d881bfa1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c11f8450ea0a70686f9c6e21c9995413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f7f45f723fa6439a4a02ea10b4261414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61dc47723bdb95df73f5c6c8a851e3f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667c1456de2a4b9526c5f095bc81bd7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c84a4626d2836c151ec9822ab9bf5a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a9d0fdd9589e3c5eaa123c4becc4a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203eb8bd39365d3935cddd47774883fa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be252d9e9909c4402fcba8dfbdb04646420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cb31123b297b6e89a707299f4fa28421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b967f01715a6760f5e405459ca4aca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072840e0d5d25b2f632b43fbfaccba9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07c3443b10051a119949881e1f6571424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dce12454e73e936fe1ebab497966d2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e807b74f2178e1f7ad060167323a62426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42276584ca8614dd048d4ac57f4de012427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c02b27ba77594e9f1fabc0f4475365428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b514596b60aac09100ecd1d41c5b7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d296b3552e7efac70251e8eec51c8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525808db7cbd328dd04951074e7c5ca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c98afe43c8e212c59c2a0baf02e3b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18779ba54a183d213f2dfbae7674857433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f911da7ab71612c269fbc1292fa7c8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99442814837b4b257c2966b54b1d9e04435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7f18b08f34ed4d2dd2e8eb3e84ebd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfd767ca39f5007bf1107d6207db6b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdadee879c9850e09dbe9e5e51feea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb535ad7d3cce67e81f30099a1fa87439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54600de0eaee1e8e22f3c63b1c153c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219fe14b42c5a1c2a06e53c605046d6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8236177a421f9161af00c6934a2e4d7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1697eda7bfaeac922d465724735a25443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5300f047cb05fd0a764acf3f7e8e57444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5568c03cd880268db149057d0c103445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7f0f7fc8e1ee147dc204c62f86790446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac59bb37628a0de18ad3328267c6999447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc10771d064c7bef0c716a85e53126d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93867162d435897b7790e668e68ffbc8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac852df73e059c16314db939b1a61f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0af1a125a62433787c29c62cd39be6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d5c47c6c5fb1527d07cab447f6cce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b07485af0298cf5cb9a097f98b90c3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451cccc43d142b54da809afc6888652454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2adcd8b0967cb821930e79a98900ed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491757c69e7c6b46dd320f0b6e7a7f9c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e914516dcf43232d34e28e0400623457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc58ed7dbc6b2793d172adc5d6b66ff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6376088e24df613bd01d8c6255aa64459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db201e9a12a8d59a0f3fcfa8dd47e442460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64807aaba2ff571310c8074efe3f042d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ef096033d92dafe779a48a993fd4b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b707b23f110c9dfacfbd72f3be99dd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6187d717fa03caa9ec64941dc78c69d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c3646440c35be6dba63b4c4d53cc4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90170dc7550edf2ba749c643e8ddd9d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa4c15f40c70ee7128b4a854d78dac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16744a5a28960eda7170695ba0fd3e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a17a7737cd3988306a27122f76d76b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0214a133b644ed74154ef6c60798c20470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a415139e9493f64ac15d4aa7d12d6d5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a8be6e13a6e74d114f6f3e9db076a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1fb3f01e6a01f4a672e823217d12b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcd711d48462365b4aaf1b88d22ea7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaae4f2edc4541286a0bf841935134d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f101331f594d35374e0f165042716b5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc944ae9acb14858d90a8dbf7999fbb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fd0e334a70ffe286fba612d949b33478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d92dddd85e1dfdd7cf7e612b7dd032479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4547a445fcb1bce976c322ba515614480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff3423560dbf76cf5ab194e08f00f7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbf2a7d3a4b1f3cf23c59a38b15d0c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573afb2bb3a8ffbd0b6170a84e0e28ff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9fd0b087525c40caf74ec27ea5511484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9911a4c44398d5df0b3fe5311fae1a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162eb7469e1565b44641a80a46462ef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb12a0a9ec6eb6517cf9e2e030cafa1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c61cec6843dbf042c1a5ed0ea4411488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1f059fccb7e8cfc4417534d959636489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74c22425c411af4106a4ad029021b7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec075e6c02ed7ddda7b2c2a2bf2bb255491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab0fbd2ab2a4a3d4150abe79bd4498492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6c29c0a4555e4d7165bf717f83af1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44216440d9ed5f89d8f9f6971352c0b3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91bb4df3c6cd6453c2b2bc38b8f08c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ace2d7403baf5d4541d0e22cdc9ce9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64713b07f24e44bb76d298f5cdf989b6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c547b7cbc0be8bc6789231fa35b0604498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de0e3bd4c7418e24d4f80ae0a74998499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f10781c514e13ce5011dab35307ae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d76aa91667c5b3620a004cf9b9ab4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e436e69b5d2945b94b3c03f3e466395502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e142b14cb4dd3745bc37fdf40e151503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb58ed2ca2333c85d40b17461d74133504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a518a4ecc681e73be258ba448379334505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555de554167a6a06953c367575ac0f87506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfee895bd52c8b8671b62523fdfa78507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4398835f424ed7ecd5a407ef430fae508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dac491fc94cbb05f15e270b5123063509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f7a837a21b7cff95db268708f326e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acab5781a33beaf8471bdcdd6f6b427511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099a84a674fb1cdc2cfddde79ee6690512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec36bfc1af527ab80ebb4572080c9e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea06c5a65ec80dc9af8f2037df596b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcd8c3722e5de8d0c3590b68a54dae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0759221914a12cefa5a431ad4e813516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f543c1c3353a3698d2603c36e8c15517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb348b2cd5c21aa1c35e2f31da34ba79518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745356657847ef035650a97080705581519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3771c54ea38d0e190cccdd40de268520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3385ee8c63990b4d4525b3aedf60ee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cb80bdd2c666ddf5af38dee921008522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168df74dbed7f596fd60ebe61a85b51523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ccf08700be1a23738272ad5378065524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581233207ab83d7b19e5bdab33b48bc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf05978049783ff7aedd280b08e329526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004582d1553225f1c87e99329090ee6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434948f55d8e31d8cc21b290cef4877528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5f1284dc7e968bbc4fa40ee266f1b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c05b3be9d5e85bb92a0817371ce749530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7222c595e8feef8efa2cdc1a0f30a8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff0c9ce8be3c334d807b5e1da920df532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110f3bbb3747c89b05b92f90deae44d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b84abdd5427afcc693c0b39fe1a89e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7ee7deaca05e776d0a0617ca9f424535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996c725fc38588c566d9b0b9eb384f2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfde2416c9b5eb1b2eb89828afa26ce537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a822c4c387ef817a96bfb2a3a0bec34538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bce19d73b638287ddde25494b0cdb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a98587c703df9e6fdbae10d2633dc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc99765d3dda939c75137ffe8009e7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186154bf3e24359d0e52ddf5ea43b5cc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9d27d9bb038ffc8fe6f3b6c3572cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49babee7f06d5be999d96c41e521482544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb70d7d3cb8eb509d098d3f6cccf79545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74cab3d5966144327cf8b3cddeb348546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a3263edb206c46e36d88143ae6100547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df374aafe17be12451eab3f0c9d20ca4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907aa025817b993a4b57f1f461c40e9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951f769337c4bdb532f99339f8dfe5e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c38bba673820098addbcc0c46f3564551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7e985a1d4b4ff66084ab00b8fe7af552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472da39027cfb19f1f7106054f6285c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96be5843661cd9176ba882cf510323554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b6d4eba5ddc7c78f4b92cbd522ebf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f7f5811bfd5d73c23cb5255a5a31d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4f903fcbdb93a3bda0d4c495841dc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45762a4c7e344a49bce7b3f01dcddc5c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7b59957a31caebb57287b9b3cecb4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6050f28053c95c5473ad9f60db40a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6548abcedf7a42b2461869693e8a4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320af87ad00932d282412545c838abd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54964e21d3d2d8ab568a0a07a8713789563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea93a275a466d15a093db62589cd3a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bf5ab70775cce224e193439cf64f8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec8d34c1cf89a210d5ed3df8b5ed62566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf1115b825479ee4764d648e1da04a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d06f10210c6978236ac8045f740e00568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b918a64c0b76ace85737e3daa3f047569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65eccd6ff901dd8fe203de94621d5c0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6b62a7dd10eff491273a8e8c70dc4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff254bab2593efb736e199fa9c243ce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417f2fe0314724eb6210e84b14aa532573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3022280922d20360092509c54f91ea4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b42e7681fc519bea8b9caa5d57cd2d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a80ff0e97c540f3b94141e230bb1d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3041442f03e3e846e7751776c77689b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992a7a8fb89a58e39935c3f2bc3514b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f20098ec8c5792f2561d652cf010c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f921b91224d4177985c4852be2b69e2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121c4badc84b8b9fb446fcaf2a58498581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41b7811be65c2ebcd6679e3b720dc8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70e25f6c9bb24104a905881b0f4ab7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63a215d1e835381a845e827cb534d0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1cdfad6afdff51736dfd5586ffcdf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98081d0733e551e759a46af7f2d275e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f057936b46e7ba0d2cefe36e8b85e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729493b7b8c9f93cfe4a0b48c8055a23588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cb2cde1aa58fe31daf5813e1f722e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcc63b981f9b6431c5d6a13e9328d4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae262abd3046c8cf7223d2d0c382bf55591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54438f7e5bdff95537cb0ed6401d6b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9fa7f096d791a947cfe07c82e9aab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d615f0f65bd0e14dfa1ac7abbe1f13594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467727bc131756d034f4b4b98c8d89c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2a0983362d84b830a9c5316eacea2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d922faccffcc6746ad090cb321eac6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bed81592403d2045f9c840a6524f1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1d98e17b6165220cb15593f949b7b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105de6c7bae093aea4cf73887a2506a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fe07493f024ebdaba35868e61809a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ab5444b835cc042ef72d19df86a6c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b8e63e6ac3904572d69d56a72ba75603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb824c3cc2b65d245dbab87757fa9d9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460eec6f7937c18a26363ee69f9a79b2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2761f6d2c48f1428a9697d44de8a0f9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c82abaa74647a060cf432efe9f531e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ab376b777e1beb05feb829cf72542608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31470faa1e0223e989261aada1e9574609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9ef792dcf62627d682da599e0a219610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6bf1dae591bef9fa7b534813b87cd8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee60f6ad8125a5aa56d4b1d48b6369b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f9017333066f8a81f2a4414917eea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505609547814735ff0c375c5b12c5dde614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4156d616c2bb7ad1dabab4500fd7c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412644e4c377de6fe8691f3c5b32683616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942cdd8df8540767d00996a203d6cb1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf6e53c5c6a35bc3352f260ced24e5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024070f000f7443129c3a9275e3430f8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88338b2d1934ac375e341b7ffb622c56620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5c6ae03e9c5fb2d188251b0c9b9fb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c12e2edba791cc025b317b08999282622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ed7122e4cf8c0f44a3c5a5fea24fc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2c6b49f573a70660dadfe5aa7e0c9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1cec7eb7534883ccdc55b49d46db1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143fa87becde0aa03d6c111255bd729626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d741659550a94e6bad75007638b59627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a58dde44ea054a3f6dcf49cd8adee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de70a1f3cedd10f5a987361b97f693629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91261f9fbb4dab465199023b00eadde1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd05045d8f4752eb873dc191ded4df631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95546800d45f53981607cdb4073916632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df46b966ed9011511afde72e443d296633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bd343c2e8c3976db4d1abc5d949aa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b736ee10097730add7fb2840ca27c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0a5db2fe8d26f00c1fbc8c65497de636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4bed1af6b1d57a80c6c36d7a1721c7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f9df6e257ed1e4fa004982567a1b7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea40500a1d3c7425304f260c72ee6f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d529ba20913b3536a2e427a69ad37640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d0063e480be8d3b21c06a6001a736641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd293c504bb2cdca0d076a92852604642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb792a9240779b2ff750bb87fcd3cd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524ed01dde2c6c751bd7c4bfc09d66f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd350d169657341b0cc5394ef3dbe5d3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806348b61cfa7d267a4e692ed503666646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a12b0a3b21bfbdaa7259696b49db0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c974801eea1443d93b77ee8b1d334648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3d59dcf64b1505eeabdebf609be31649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a1911573a355a83b2e5202091e2d9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ce6a0ad159e0dbd0514dfdd198e68651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aab7c946b44731ac4f480ad5b9604f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b06e6d027e5d21963136f818fd05d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede58e1d1352e0990f744636f68120a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2e94e8207683f69c3a99cda9de763655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f714822116f61fa9b5baee81c494a8f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726e7d8eae94c1a2f77dd387e069b45657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0489bc67f4f80fa58d864ed08817f90658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f29809c339176e987b77ad1227f198659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a35c41b31a80228fe38b3552a14b4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7ae089331fa1119f386c2a1879f16661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c67f5268eb03f9b11dd7a9978c4f6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79fb5e94595f8c0f17264f30f663351663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55553447b73ea008e895517b44aca1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399ce3c3b86e0bcf96b7b38d0e8b029665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3add3f0dccdec45e4fbcb008cca67f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2dafe80495b75100029e21c160e2f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8179a7ef85b535d2f6b35e47e694cfd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416edadd8929687eb3b899686d8f0ce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2807f3cb3606878b855ba0736443fb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f372bdf2e466c3511bb3ae77390d69671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9737d109d7e5f76a1a46de37e5db339672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f85ff2dc371ebf658d10939ba433e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9e778b8acb09bd930408e12d8e356674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef33372a97966defffea684d670f2a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204d9c92a911d768348aa36c494a9e3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eede24dcbb60cd77d62fc30975fb9cc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e75fb606d165667732f4169aa8b44d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b455cc66b222741890c47601bc9ca12679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23908d7678e1bd20cb2cccdc84ff125b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b3de232459771ebb02c064475f6b2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee3cc1c1c30a022d241e5dde9485d5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e38669a1356bbddc9e41e908164d0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b47faacece77a012ca26e5e6052891684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c036edfa520566aa5f0c767b29e297685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552a6d5163e719c26f6c2542192b36a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f276e62c44a8f01fa57b72e2acd63d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730a75236c4723871217577a5c61cee688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed36f9c005f178fd29001448f847a3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e3e7f881158b155495f67ef1b6a4c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dab14821f0250cd68fa36498045774691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b0ad222c0b0f18970aa7e0cb2c3b0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64498f59740ca57780b3054becb83c9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a97b873f7254b53ee60a3b8a788ee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0407fcb72f2b72131b9c3cc6bd3af4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b7fca1f5b37cf2682cfce6207bedc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70e6fd0f3a26454e72b86ddc84ee08697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd61ce330689162ac73e7693accf94698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc1188b4fa0fdcd3c4bc1fac306c8b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c0fdd7ac1a3deabcdd226886d89e0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0349864e5f908a92ed73db08b0c2a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24b1a9cf52f74a709e4bc35d53a802702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223570aec81a60247e5a61f691d8df86703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4309b80edce81e13c615100ff31478704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c384776f3198cb23a64b882bb3eeb0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905592571cd9c2eb299ce16d56b876d8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ae1043c3466c48816d77cfc063d97707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad647f4b541e890f62a8194e666e1f55708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301088286cd42afbf6e7b7660bf25de9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0341f01773d5e172904d4fa9340b8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8c14503289c69365914f3516b9660711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc382d388f9eb9dae5325f5780483ba4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcceb69dce98ad8610e7f55528ca55713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9031f60879fc868c2c525f79b4558f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe9992ac2755dcdd47271a22a16332715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31df49d42559dda59dddb18732c33d1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bd22dd0d230b1cd50c84bad681ff6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab193a2d9d75d5b218d7a164e0078c7d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318cf6da9773b32c887d06f893f103f1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66f0c9ac9f65981cab47fe046b872e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ffa90f3d6b16048a07cc5f85b846d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5f5f4e1d7b1aca177669e89f12024722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff7294128f008acd5bf81947bda6df723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a54be05a30cdf267a1edbbdfb9d09724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db4133280d6393f8794485bff67eb9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8af01e991a66b046a496ab696d023726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609756ae71c8781d2d537f0aff74eaa3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910526874eeb4d0f842e68af1778f0d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e6f9cc6d75655e8860a5af8c138a3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4196bef145b2986fbbd1d1aa36b191730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf5f1e8843e952587c09ee9da500c2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295ee47300360a270acee54ce17f000732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3a6d1187266c3819fe2e95b2a3237733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3350521ccc05dabf859bda2235f4e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebac308283b5a0673c243e7aa1dce88735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e66af556872082604485d047f5a5e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87748905c6ba0bc88a6fdbaaa4d6cd78737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2028d3b793c65ad8bf4657c6edc307f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4add075938b8f16e6209b8a5f56ce739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac8a49c441786559fe778440c1b7ea740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a109c0bf752483177d1b0d863fa74c7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe16914ebe34b753ee5ff97c547003742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e78c5168af0a50b937c74b0034a47743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae190a84bfbaafd3abe9540001b50c5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12e0341af23306e03fbdac8d69d396745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fff7eebc71a95abc83184749089a0d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a057d7cec0263cd0c40ae014bc867b0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b01cc21da6b154d9efbe48fd2df58748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f307f5865c53e54468a601a1cf411749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3499eefeb301c3798e9c594de85d0f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4d5173a65affdf2e5e22f804fba74751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5091e2b389e55c3f4549356483f5a5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc934125b1c2adfe3b7601da3a5bcd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9363c157854ff4088d82efe8441aa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41922d8c1fd0c4292b88b7eea93b1676755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a09cc581d33f97bf612b5e02342261756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59d5e626ede35e3cb243e7b4479b21757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435a10d7cac7f287a1853cf19aeb10b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae73cc1193006084867fb8d6296970759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ad69cce77b98315012a007e0f0b65760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68e8ea29fd3b329d080ed1b84398d2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44b2793905aa2d839e2af7404513ff762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8087b7a18247ead283cfee3102d83763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba923086e09c4d2a61b39777a0a89e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d5fad5a60823813c60165fcdadd54765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87938fecdb1a5d75d1e1ce91f80cfaf766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473a7fcdce05c304ea427dafbd6e2ed767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef1d5b3eceb32e878e50da316e83aa768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08656c76deb17b0151645e9a080e99769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0cdd1498593dd4c5a90cc8f679991770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa62b216edcca1847e1af3772658ce771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d934b045d655ddfd415bcce53610b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c1cb6d45e69eca7dc4fa3d6abc3b3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1a77ffe2b23d90116e5f603263845774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd2aad63e8fb7918f2ae309a80c92c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b402f078291fa5d4c8cecc6ce01266c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7ecf39e899517faaa2ae0dca5f835777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792dea59118a0962e074edc72ca8e25f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725222fb0a9e62d80564a33c536d64ee779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a093ddd5ce8c80f87750f234362f4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b784fa33dbaee66ec0773ca8c27e5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bbc6536369206742a6f12b66ac4df782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de079264da3a7d4f525a5ca985916d3d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49b042e7d0ed663cc9a5f7041ca41b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69e8acf4f1b783c8b754ef6bea30e2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b10182cf172fb77a38e832eeebfe4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1baff750a4090ca606a8572b78ce52787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc94457feaf754d8fe072b59d6cc4bb788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e916ee8126348d43ba3f225373b939789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17705c2b84a9a4f92204942657f1f1ce790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9bbdd8f4e72af0ff763854f65d7f6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70887b74f774e8cb00a7f3c73387f8b4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de946ccd406512416a80528446c847793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd37ed4259d5d149329edf3921ec49794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae01060cd1f3288d01e930ab0e1081795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23c40706508f53e5bfdeda029c3daf796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fca7ae3cdd87f35ee67d87ac64ad0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3383e535090bcd2214f2dfa76ed7ae798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24fbd82dae48d9bf4464c33dd21f2b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9038d1d40736bc5f87881b1bc71b9a2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69615a026c140807ffa041864d55b28801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fd0765ec370719663cb1985c0d9b2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127046002383182d9dd8b8980a968a5e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9c227ae96a68b8c3a61d5aad9137f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bf499fa3db3447bb00842c80ac790805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62929328dfe6d8b6031d6fad3d43b86806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34958b5f3337dd21e9e2abeccdeda265807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692592e0151392d9d6d7c74498ba880b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d330762c273679325cd25c3a5ae63d6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01faa425721dfcc5c210e0c9942fad810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994b2ae36c479bc80b0fb597af86862811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a2ee56e8d01e24c7592ba5ac074f9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420891ef5b36d642b9ec8e429966dc9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cb2d96797924118c64106ea71617e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a62d4a9d86f0e9873b3bd67d392b5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85542836d2e1b8364856c25cde058ccd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0abfb61ce1f0b45f736b3f5d82a7e817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bd20d97adc788edd6a179ccceebcd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ea6c1dfa315904a0fca81bc249ec42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1defa6da32116565daa9ed3ba25873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85a6e6d12c79dad24976e093b4a54e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df23b08492960b4bc7b617a2ad32c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1129898bb82c906a1cd9d33777bf5d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371206181b1c24bad9990ce13a12fc47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19f5d438af5a8aff2e72e2fc714ef58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027eb46a616ce86e5e27fb60294804389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee92d39cf1952cd2d8e0e786d3f03d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e63abb1e9d6101a6043d6cfe69b03b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b48c263c04175a9ae010af27a7818712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4f35c65c5cad439ba15db6e762f1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c16c2de796a4a1a05f59651ce7441714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8bd207bafc1e62aa220d6b29c218615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc3bfe9b04c6fdec457717d9e1b75616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa4b5dfafd7020d2e54466014a482817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10f232fcbfe5f9d42ae413e6ab54bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c7a17c57e58558f28a4e0fd92fad019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7e66f76cd0154ff65fb18dae67ae520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9325aba0936ba0743576bfd749c93421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08461307b1681555d28c42f085dd886622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003da0b5d5439898094fcd3b458dd0623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a180f78636a609f6dd3c3049805d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67d3670b1e8cbf1f3ffae4f735ca5d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5ed01d1e6270684fb98d5f118176926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757f50d6ddbd76564b6c3142eec021e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d566fe441b6ad8f0046658515251e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21784719e8b9749ffc97af5cd698b229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f887208e2f72575a24676fa37dbec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1afc6178a8e35229b599632efc038931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc050edb1ee74ff6faf8ad67c62e5a9132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc184a9e124b03108d93134d60d59a0333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206232874aa9cb05986438608a50db6234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85ddbb2050c3243274e8a15c6b540335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c21ed2b3c3348e3c69ccc859f9347e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330e497ad84e5a922bea753be30618d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf463042653457485383901f52892238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8566c2dcf163cb3d6116c65de7f3b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539a32a010fa11997e757af15212f5640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f98de7622ba9a81e2fb592916e730d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c53f45b7a473019d725be21b7b86842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd22eb6234335946ed6358662c0f7f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcc076fe7357aa603a60b61731ee3044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d0f972ba504f0fa2bbd518d908c3c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776fd8d75a3418b46e4cfef401cc1a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba0879df99e6a6a8c060be5a1671fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4fc8e381ca573c58bc8b822ddde0f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638d8038775f00e634f60ca3ad3f3a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9cd2f0f27e67092999c2098cb681250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44070ca65e8a76e528639af1ceaff8a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c1318cc47ec0354d86eedcb1ea98252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be3ea6335e4e70a09a54b93090a48953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cb99c5cf3c6817e9a25b31187f55754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57708755547a1bcd5ce834a1e45d534555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6655d4f5156e23ede928bc875d30d9456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21522ddeeeb01f846970b4740e2de58057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb5f8eb910172dd5348ee9087ec89958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758817c0ae9d0f54097ba09adeed242159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccd4487a57362160a87b8b74df644660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa1d97854cc4d4eac66d87f647367761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf974389de1b216c84e95a981148c89162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799883549f524256cac2674945cc4c9c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26e39b038e639549cfe6685a2f4b7064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a9f55ebbd08d85e07b98a576b629965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0646c399cc290a4d2657d1c067da71766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d293982ba8292c4e5c5227e187edd767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1cb3c43d0ae8ba69067581f6fe288668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be32247bfa32190ff2c372cd2688ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895a61cda49348460617032074f1b4e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6fe9ee26a04daf087b3489f8eb16d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f94cca16944123d40fef624fee016672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea9cb355eb176e112b7024536698d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987f82c9acf2dfcafab38811d2a4fa474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54666cc87170537884e88c1e4847f1af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1881d4a58a55aef42e7197d59d0cade76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b17b8f89a39a94293053277373e15077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6108a993103a4ff3e0660a60e852978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdcef6aa49ef162da28b616e4265bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b930cd765d5657ca663e0c5c6824de80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bbb63ae6e5316f484db6c201982df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80f4a586f735a95403b10bb3b81f5682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75da807ef4492125924674238c21d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8386819870e9da59a80d415db4404f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee632dbbd7394492564fbffc2705d79885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d9599e2b0c55fd821056958d564b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76faba8c499897971ab5bd2e12c72087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3dd72eab1ebbe2359dec8c0031805d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f780c553b338068b190a45970ec2589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de51ab2900fccc1363e285026bca82290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0356906ef91653af5f2528ef493a93291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df2900fb0c7b8e6291c3f9e7da457d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf2039c261ae192c094819842e42a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9c795805bfd3159e61b29314dc33e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69fe09307aa9b6a14a1b803287c04e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b80667aebb3ea16babe5d610fbcb0c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace7785382c02dfa79d16b9b1b21b5497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0621d7cef0361dae57103f8964a4698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211990bc257db1f6e6bc9f0311c0803399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de337f54044ca8c0c22ff1eb6472d50100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2772f670b2de1ea4c5ce5220df2c2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4791b26bac6b4eb9084fc30e05d3811102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4f39f798914679a25000f2549cb94103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081898f48477b45cc19895f0a0c1fc6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e839d051e027c66b50748b6ad8e7c90105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbb673cf3429f18fdf7143b8a35117106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd20085233b4d4669a44ebf6bd3a96107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572806886064b33fc3e817ecf52cb974108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3d1d2331dcb64e9e3af3c8ca12524109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82061069868741e562068195116aecc6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98921bb0ed34d87beeb24155d4247f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ec50330f8a5e5933c54bfc5e500ef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abdbe871e2a37c9f4cba027a945f8d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f953338c27f7fbfd4988591abf3d60b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81164129ddff178477b1b50f86a568b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a45005cf484a85255c16fe19b3135116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57d8e7c92cc45061e6c96c5a9eabfa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527be72cf1f4f702aa0c49df1df422b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28b1dc281d11326bcaa6f3d933a4d1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3b749fd15e71d9d16c8845c1ea0d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff149ccccf0aad7845119d400d0b7ae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0edb5a79be1fc74070ce326f3efa18122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200fd85b1dd723127937a84762dac1d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ecf6efa23b58b95fe1ea303b36867124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa62b237f614d27d7dc76701324fad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae76a142de78743ca9c69f601c2b53e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a21efb94792126bd5016f9669e198127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59a9f919b7c337dee5dd7ad74f4110128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780e65f8d5c2e061f9a33a4877aed97129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41599d6a7fd49092d38c17951a52b953130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b5654191d81ee7cd6ed55c475ffcc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace265d9398426317c0646591639cd10132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4201c35ffe4b399fc5462c939f6fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57861125aa577d5fe0bb39b50c929d1d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636902c3eee487643dd0243626f82509135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63936149e93dcaffa602659a93139e5a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90c32b03c585231ee767d3d08ce28d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185d2ff057a76c9ceb99216fcccbbff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb59b2d542911f6afe6106d2406c09139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6f1c4101cc7a94f83cba06da6f73b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8321a2e7175dc0997b769f9d066c5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351d4f1d656f3314df03f3306e42723142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb3a338724af0721fa38c2b1f7b534143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f47f72d04d976fc8154600e0682ff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775175466819c55ff43c4dfd968179c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17bf18b2e6e4bc7edff3755d8d43c0f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395182f8168173c2afe48f25d9c09c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36853b1fc3c23dbfb2846b7a48aebe02148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f01b627477cca45d9763dda3fdea0d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a741f49283796b813d3c9074fe2bdc0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e410c8fcbc77e0b934a37799f7b98e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2cde48ff71af4763e2fa450d8dc3eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83a4a47a0a6a3328fe9b97f7d4debd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f8de38dd26b0079e1274c3020bec3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b601d1ae364e0d5a6be2a9a2fa1b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb7abe0418b94c112a03ac799e624b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d0a5939a60439fc18c7ad41eb2412157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756d2e5e008b44d442c9c6cdea6b0b6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180cca416696d519012e6dbf82540a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcffefd3fd1bd6f9c31cefad9baf2e5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d54f88e61b4f95dd35a6cd7c1e7d86161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1bd6fb13359985e44189416ff1fce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c832c5fcef8969e076c700ee0d8e661163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4403286e7d8e4a4f7c2bcddaf970c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cf094f989c3c3039ae5803a513f86165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983226b0ecbee451fdbf6a633a4fb769166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fc629e3cb846410ff5592da657106167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908271b2364b9600c7282763878abcd3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2611186f752814ebb76929e1cc6b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326377a59314285b371bd6d7e0fb64c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bc15665c43043fa306ac183415575171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67582e6ddf8b71aa7442b49b971dc28172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc222284f8a7a834e78fc8af1404ee1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b561cdd7299ec7488e00ca89cb882174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d0cfb8695ef54b0ebbdfbe1a80985175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2dc0ae5685614a6477ecbf60952a4d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca22509b4a30a892d805e90b9b4e93177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb32527b821850a456320c4f24726d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a77b3292f0481e96e4184c4b94a15e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110f53212a54db08eafac51281cb93d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc1c0f507069119b5b6e57e6145c49181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31704359436a6f33d5b58f2b12f8fc2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47859c7ae70a619a3e160dc1dc1f015183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8146f466f42e45987a582785121f6b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec510866c9c941a979205a44feb239d5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2c5250f4fa9536860d1ab89d3d8a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302a191beb1681e836deecb725efd08187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d9721ba1a22110ebe6e9737cc7a5a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e351d74da1ecc3bb1dfd9b266811cde189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c16ca3d52db41f25b98ef9f0626d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae26d85b0b6bcae465eb8ec0f192665191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbfbe306137cfa9b6cfa0d06d00b8f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5627bf4309f18e4605e6e2d627f4df193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78037bc46dcb3d89f0ea86cc680ee9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2c89c87e75cda97c53c4a188fa580195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1184711622dc0ac215213f37610edd3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c12544c987dccf83fbdfd80d36a93197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a0bfbc1029024ecb9e9645a8533d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9a0d44ad2424846d1e505ab4f34e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7471337522bd29084b77a215171d3c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3c89556e4767f3e3f85194dddffb5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc1f4562ca715cc96866850d576a35202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d69cd305c65a2ff086a6ef2ec0b1a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed799f5ed61f78ddfd0b7dc1242f26b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbd830d59be10500f72ac387569166205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf38251329c31618f92c77e448df49f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe35e5407c5bd2300ab7150a6a36df207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9a3c80d6a0f7b872259334eef3177208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d29bf720cf781eeefebf11437aaea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2185534bc2e3dbb29a46d712e7094210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed1d78b34155a5d625c88749d80c18211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f83658e29bacd2b5b6b3344c8b12c6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd54cc4d1e32bd27fc72e1ea3eda522213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bffbf373dfe32a4f5bc1b84eda145214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec71a5d53fdd72b8bf430b477754ee4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46e00030a4f07b5691f6d8d96ee557216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76a6bdbfb1427c2b2d7102bd64a2e6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0174d9112eead387a548fde28b798218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431edac50797370440fb7c8261ddde2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fbc100e76487c3cc519a240ec08eb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b2f4f6811d570eb6971f65f028818221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0b65079bc64d9650446c53f7811fd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df7967156e8deebbfae487bd701519223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace517c69e6d23697b808d581ec0d66224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2760642c297a59e1e01659da68f22225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692e88336dc745bb1d78a888c9becfb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9746cbe06fe4fd56664f627f49c05a4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb936e67b91fe64c90b27f58f243e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aef16503ee5751344ad57b5f515d17229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647b9822b6cc71220510df24a3e84f6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc406e0ac0b930bc1cbd2fd2a2c6a0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139b0d793bd5e94a69738da5a4f52d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e769a0e31afb47f8c8556af36b418233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8f1298584fac9815e0ecaaeb8194f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f830ec50f4a024e61e05e289c33f470235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd6c4ab2f71097c80535fe5296089e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585657b71218ae2061de21c7fd452266237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538b4200566040e700e574f6d6a7f39238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b82df092ab3c1839d277b54bc126f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776522e64cf0521d5fabf207162b9b08240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae7542e1862b7cf89e24bfee28e12e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b12c17f5ea13d453f17e07b80090c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37070a15bb9e6cd90fbed570a352d0a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cdac33a3fd505304f1c86ac86b278244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e370eeda70915cae594b1a54863c014245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f093e60cacfcf2885413ff2174baf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92648371cd86bef76ff1ddc1812ea44a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd63c0a1a713f730f13d0a684fdeb3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1c395ef7602bf29793591f03b4f2d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09b0ee2275ff887dcb3ea83f7b89e7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab2896926aaaf8a0e0f4f492b6f63e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef69442209f7116650606f1fc846e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c0ef45978ff33dcfd7781fac48ecf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e856f46928e3ed8adfaae20445761d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f785cd72548205192b89744999b0a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a2286bc8308bbe97233f9dcd35484256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a891301fc3d6124acd840141eb0342257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d34b9378ea57872de1626d25be74b8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639cd2b9f37fb3095828a6459288995259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab7691fad8d0c638a8605b4f49743e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959249dc84c11d23b93d6d7e5a25741261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d420b1a635153eebaa77339d2b1ab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a13c6708bf9f141e6fcc408f790c36263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894af2ce14bd94c45713f56de74b264a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ec4418a266774292f5994ab65977b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1516551206a1ce5ee569638e9660bfa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e486a27c210585e668d07a2fe456a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b79091576062257ea9632b238ec550268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa21c2d7a75f975acd9a9bdc509ea7f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99346d12fbc024cf145ac341d69dd2cc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee62d33159e416d377b9fddf3dfd0f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804fecaed8470db4be42b2dc07ac862272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8ab19db968607a101813241ad948b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e72c6a0d37f821cde318d07ca4d3a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82087d01482f2acbbced34e5ab41ec30275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f8d5545d5b6f3657784edc07ce411276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce426672ea45f95a38bf805735aea59e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bea1f0aed2af4a2adad06d7f5367f4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21251d32bea81db821ed14a122b4ef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19445bed87fbc136b404cf313e1331280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0f99d15b2883d93dd8ecf4895eb3e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2245f21d4d7a660eaa7319c2eb000c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c6e0d857c3d73c6782b4ea1444c55283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a50d222df1e7b270030ae25671d87e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65136ae443d036e7d29c2988b1237f7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd56ee5d939144bcf6271b568aed9a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc9d882656777ce9c541e170f6f911287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772d50f82f6a153ce153897f4fbe096288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b9859eb76469b57086bee03e28b08289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159171bc45405e78c7a26818731a1e13290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897ee5c99307f92f581a0d1512ee58b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d9de55ca56dcf9d444bbb2695492a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39133f93d65abddedc76a6f2b735f1d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866ed6b1e77f5e5caad62b5cf106408294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e35aae32fffb538e22280cf7b27a4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660142780ff9f66aebc53fe2959dc1f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e71a2ed4134c41e0b931108d4fc7a1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349641a69048fc1017e7db088fc1aed1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af394476fc6ab2f789cdad24ef67d821299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36d218d08fd4def80e6687c1cd7fa7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b285897562257e4619f05b14a303ec5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff3ac27fd5b2ad9b2cb37afbc5110a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29f87e44890e29a2e8bba3564dd3cd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06db67826f86a4893464bb6499d848304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb519fc1f4ec493e4f97d1acac9e01ba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347714c61408db0e5d8d2d0172aac61306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ba4f480ccd6e5ad6cf0d18c652575307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf6782c964966c2feb157fb20a23c1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5262f9af3c8e5d05cd9e6e557970f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f986ad3cd40f59188a0bce369443b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05127a9ee473a7c2914d8509bb60817311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97824b39243b2705507a330c183b9156312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d84a7821df01c443bf936a9a0d2b1a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991cec8f95c040392a5eec5b48d4e8f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550ae437657e3d86a15aa705426df1d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b267f083f9f6767f9f47b1e3416f8c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089585ead87c9a6525a04b414dbbe0d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea685ef7e741138ea573c627ad137d3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f012968672e5a9d8d321f47d25ad7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d640584a28d1b0f3ad4f3d5ebf3272e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641befdae97b19c46a8592f3c4c511bf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc47fd39e9b0b5f08e95397b36ae867322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487064a8318665ca969111945067354323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a3621cde2f8c5c33f1f6dd5241b31324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bef1e3af7125211090989bbff2337325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e3ad7903e6bd69a7405f70a2f8ca3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b634ff85fd3f4f5b5bf286584a60f08327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82280533e08946dc63a4b158b3f74f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d131456b748afd8727db1b95cf2bf95329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92174ba6e48192d7fce44396cb304e3a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f93c3c736d2ec148c8d35735d18561331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf06d3b75888ed763c32e8ef7878cd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9a3bf049920754914e09be2c5f7e8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080da457f12c487032e065c86d9d932334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3d91ac33aa5adf66bdea7f0919408335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00801c016a6a404283b3273768bfdb2b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c91575dd198e5cf795b0a26e96eac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091eaff1f433c869a3996e84e1a64973338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bed953ea708f675a8eb570e958559339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425de8f1bac3f4fe315db84d63287ed0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52079ea0f2147109dab84d907c513825341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d9778d33818ade6edf0de3c1bf5e2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b6082fd2cd216eb190e8730899304343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa65954bf448eb61fcdd2bf887945f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd3aa5259de288b1dae2a3cb556536345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56383b2ffd5cd669507b7c6cee169b4d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80479768695df2596332f60d1fc877347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c9129b262e1bb0240ad645a9c8ac0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de60a6225364b92fd06c2047985d57349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57526edc24c78392706c7facfd86b3f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d011f4d73763cc666db79f296c94298351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3b7f9a5269d5ccc9aa34f20da1f93352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d062dd44b4017ebee7de60b045deeec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04cb8438ab52ac41f54b10f90697d2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876359c6b9489b10a7574d7d1536252355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53c81c8dbac6f78dbfdeb44c4ff99f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d721ddb0318475790416877b91974357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41877595045b5c0bf584908f1c3e2084358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d20dcf48b611757cafdf09fd2e09fc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e233817c3bebab593427c38a3a80a61360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823867e200944280684982340b3e8abd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aee802b99c034c9c20cfac4ca4bd3a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bf8e400067c4e99f7c721c65ff6bd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96423c15158fc390218ae574a022d05364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593f2c2e1239e56d56e17a00eb532ff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f65a5275290a4d946cfe8aede84ae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc849c95b68d25a1cb3913b8c449ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b59aec60773d59f42c42b1b9aa5f8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0839a1e2aae6cc618869c24af80c1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508999cc33b4b13028cc140d6f9589b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09001ebaa3eb9c13c8e8d4779368081371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfc365ee7024383311fbc99fa6aa1d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7671d87988cb7a21c9fe6be3fceacc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe444bee9d8d214d03aa788bb5b104374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7542c2f4f5b334345aac41d246a86d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d463f6fc1355fbc1c13f4c6cf8f9f2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81016e7e88bba6668bbf18cb8cf6520377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c815175e455053b2a35572acb01ce378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6c745951aec7a5fbbec3cf15ea063379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b77cb0b0d7bc2ea3dd73d906bb5f1a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f6be2c6005a054aada383c59afb8a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0310e4107b2768f741a31dbddc57d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90911e656c6f689d011eb46c2b33384383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74694d59a942135a4f88dabf4a6e8a86384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a81f1bedd57515298673924ed78894385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602998f2fd377fc09d01aac6c5be82b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31940aa4c206b85e5207e4f1b2bced387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b2272ae2a73dc663fa7cba21b112f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb2b625f12efc8085304360ff101f0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc6c2851f799dd9db9d7fedf880d6d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613e3ba655d32ea3a2972eb6bbf73d0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f42022935540c632d101b4c904bf5f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b085807e72b8f6b1e18485c212987a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532097c5ada25927971c5d979954d187394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78ce6235c3aed6c31c95e3f2ad538e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11378f56c53bf6fc419b168f5c733ee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d90b984145103cb326654feb85127397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54dd79ee1f65542e39039e18fd237b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ac5f5b526e6cc42b7348c7545c1bb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52eed9b404a7aff2f82b986334138eb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee4d19d230987d99bfb357cfcf6126401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839dc8d6237d05ec33d871f1f536fd55402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c636771970ee6d9427bb238d2de5c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9aab5d68b5817b1acd57c503146337404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1867e17422872f6115ff682c4b7f1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26584b430e14d7fb45ec03058029adf4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c376775127288acfcd5d922308d831407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cdbcafc6fadc3bda52c8f4efa703c2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a6b0c09a952b9df139e2bb6cb648b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07bece2caf7b8d385d629f03d62e94410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb92bbc3ced507355b24de87b15818411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfa4cf4643901a8d5bef78526ff704412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d602f075f0fd4d26de9003ea22dfce7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb31d7ac4ed9a8ef98462943212fb8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9485f191126377ed1883b31e7f6cc60415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63304489f2e6c2e117dcf5f97c972d1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef089f6a1ac6bd45ec7e5c61774672e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280184c4901383c3e5baa75292941c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25708191bedf2638e0584dfd52c02b46419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d1230ec76f43603933da78aebfcd9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56998604e38607c386cc723c4c7689a7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1237239f0af75e4aa76b1cb892787422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00286ce6cfa29ad6c57084124bdc488c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f918331e7cb3c6c092aebe9d2d4d8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f1833736e8e1dea5b42da46453fe8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc809f6458caf16dbfeee676ef77d5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab17deb6808370afe5a355174d3b7fe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69324140d88d581958406f94f87f2f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c192f2a854b7cb5cacd7fbc0aa369429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2d1a492fef090c1bab13b1ccbca0b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d75c5ddd3b0fe73b374bf462b402fc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebf4fc1976be395f4d50bfa11fb916432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9961ab4629308bdd1d943c156e476df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2e0b9aa6c322f056b9364def3a307434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610bddee73997026f80b657c496481e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7917dd61301b5f74c2c9b54ae33ec3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8a4faf2b6e2beba291119de09b065437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625272f5b2d0630370729779b35daaaa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551d98a183d07d500d103699512d02b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e9ce788755544bf666a40bb821591440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47c9056a20db018f5de4f0c4a0ba18441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e17e3d70f2c36d0b43b7d6770c7038442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55cc589411f438602d680f0168b780443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73443eaaa30083a698f6334b0234c59e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad0a12336e7ffc87abc666b01f3f9a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9c1023119f6d359053677d6845b02446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886318dd651d1477c55cdba2b69a540447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c03df62682b9e3fe45870e43121b84448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42952df56c00833455607df57c2300b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7b8662b1d8f4ba119acd0379c788d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb14459de7587435377b6a07f137ba1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c69b9f54316a70238a9abf53be377452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c265722d8b2bef3a0ad762a2942ba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca4f2f5ea8cb4a4ccec8fd1c87d12c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01e151dda0fafe0ea1eb28b05aa83d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7be78d0dcec857c01ac758c78c433c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b2e65af58ec2eabb7d65062f72577457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad00b635237e69ef5b5154313fb240458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96675c7fbfa57cd6be4ebd219b54cc6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3c10a0a4b63e8cd9ae0343f26a2eb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62178f98a1a5cedfcc17fafe79355886461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae318a4de61db7d155af7decf2b2cd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ecec8b349e5335446bc97373fdebc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb5fba2ae1ba9489853823431ebc50464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe6c94b7eb0e7c7f1ddf1b5eaccb36465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4091a660dd43d5a5f2bc174c99441db466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245714bba8683a2e3a77acd253892d65467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6797960c2d33d16236c3ef8e6deba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70739b98ec402840a8ee708f1e425c94469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee02559af5bfa96beb8586b3ac6454470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298407cc6e750a0116b066d047bd6ac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff646102f39c62c54abb9793677fa7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5f1e740e25ceef07061dd7ca2d1ac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42cc591240a8ae2525f9816aef88d8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e8effd413332a967bc578c5b935d4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc61048a452286577d4b21d19a0660476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b3ba606ac50e795fcb2229b978f41477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c437beaf08169ead9aaa2f1dda0c80478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd8fec9230b3250ee64fc7653ba7ec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22659b429517f9f6642b3472aaa8bc67480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e8dbe41ac50fb0c27670967a021b8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c51a601a7824180b0eabf91891f52c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116bf8f1c621ba2599e734a6b7d4d0a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19473013e6c5344e8de2dcc53771b213484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01d366100e1ecad0d8fec6155ee5d8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25261197830a07b5893c8ad567f194486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9dcbe6fdd7cf7fce629a703ae5bca2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562463a0e24c3338618bf4f5f16f2a9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d736a6aa0893fef7ad107e9bc0d0d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fad00ff4983a4f3008b254f1c47a5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30874fe76285e1ff56dc91332d33a40a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ccdef26e4821029b6131edc933ce8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cff317b65f3385b73cbe03499a761493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ddc0b7573ec229c855f7a9c191cdf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664193dbd47d4a0051d147332504764a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f4d2e9c4082cdcf696aa964aeb18b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04118d03c6475366d141fc9f7cccf6aa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb56b9ba0d3448419f87bdfd482363a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228408d10502a444ca025c2f1eae779499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3696e965a91cd36a46ec6ce268c9e1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f80c3b7d030fb2e752da199581ea88501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443dd47f74316bc2011cd0b9c3e5a680502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8edf047a4cf7131d00041a1bb7aa5f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98395e34d12ebda4f036575bbb6367ce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6df26244e7983ee2f29c3020e8235505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041dfe12bdd8c2018bff0b137270ada506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2165f57a4ac4cf2fb5eee910adc5a2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea082a8d76c7cbad0851e1738be55e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3549466bab18ae47f016cc6e1a89740509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b33b00c7cff2070339928d2e29433c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf228daa6e9b8888ecdc79d2cdbd17511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635d16ea5fceac19825c428b10cdf14512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146511c6af7a2bd3fe64f7cefea9bfce513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b45f0b21ed0cb879ed4f5cb61ddb7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184d1a8981a0380c8ce5a7b7d1f5d40515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e1e1e7770eb8f0003774fba4f10de516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b36acc45ea633e2088bf6c1ea82bc2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5c67e33328118becbe960f80876c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ce59df02c1a49132533066f453735519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062daabc695688184571074f837aba8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51385988b4cd0136fc718328ad27811e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba63c1894743c42303fc95a3326ead522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632d822dcb8b80d2205352165177159523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c79af2e8f2e4e08f46a08a3798806524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b538018e2f981570b4f0438e8309c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5917cf3f90f0e6c9f5f43fbd4be3668526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc9c7df1b06755ed61a4f4dcf720f4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415343d99e64b3991fe11922745ca12528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d481cbde0973262887ba674fe0fce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e69f3b1824116aeee2096faf803910530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ed58e119548d85aea3b87a4dbadd8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d207c8dd4380acb72f50fc2dad9c551532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa5d8b3730857b141cc8f85ae75961533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5546860477761ff88aba2959390f94534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3058536b3ab3448383c3f9b4d1d24535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af605939f3626e1b7c6f2f30429b2e6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20368dd0158a6b2c8523ff23cf435f9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2937dd7d2b9452e61269d4da7c12113538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde05ddc9c30850fe093c5a468d28a8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1876b5916a88230a5d27ffbd6540da540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f080e0fe535c4af455b87eee2e07e6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ac489b60cf85401225f420b23f888542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3b86ac4365bc498a1f88278292a89543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1a1fe21567679a8e35a0fdf9b56a5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7eb4092ec8034d052c0d24454c734545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383adde9a802c927bb3062d375037c9b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826694045b98e44798d64f225b103d8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad734e31abbeb94eb46cf7f0b33450548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5ec8d03aae41eb1f2923a4fc6c686549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09032eabe06136ba50b28f05c91e7bb6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67c4b10797f472d424dbd7baddf871551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e03cc329d81d953f98e14568f6785552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04902381b93b1d8030b58fadb0c9be553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e54a65bc2f4d3504a064abfe44e984554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051495bfcbd7ea08e6b7ea05755818b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c57dea2e670cc6837157b8a2baff1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0594ca542df93c434946bc99b89b967557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a922f7af1bab5f20f73b4d84eaf7825558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79052f44947ea394e14ecb30b21543c4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697497ae0451fee3d0fb90bd49d6cf6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fa72efc8acae013edbfb788455395561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143950800674250fc35fbd2a7ced610a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157c2a2a3c05f50fea942a9c49ad86f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423decfed9c3c84c17f3f5d94b14fe75564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31759729007c9155ec2f37cf8ec1b9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a00bb87f24b4ca3cd15d6d4f2dbdf0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8eb9509f6fc9a1d1548cb0a639d84567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620b20c009f59fcd94e31e7d1a614f5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c58eca1182f53dc2113bdc49af8b88569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5510e17ccb1083f90a5f768e8556a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9df6b87bec17fd9e945a8b0dd0d0c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f266f6122f88bb16dbc9e982d273e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bd360b67d2a602dc4f0b167336fc7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f64d89ba086acf457cb1d429c15f36574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b969ce915cd24191b39317fae350b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17e1b90193efe5d4a6b4a8e04990bc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bd7b804e79da89c0436c1e8d05def577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53acddc7f934d5dbefa0a836761007578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2903b1d260de17c02c5e7edde287b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ab3095f271848013f9897d5d57bf5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c21b828f5be53db9ce30a5bd4e2eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfd1edd8547f038c60d0a9eda5ea43582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51d98fd14ad75673e502c1c9c0eba1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c72a6089f30d05f58ab6d68907c49584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801937d76f17d520657df114eac8000c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e251dadb840c83391b955ca3cab5b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b7072ed50f92d663482ffc3a6a8bc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfb686161c70c488f0bbed7e2c19ec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0eb683edc289f1163a395f82fcb78589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a55961a3a3fde6ed83e47ab7dda34590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281353b3141ba209b8e8f7909c9c2d5d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b16a0dd521054bfacc22ec419304f2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1140af324ee7dd0497b2aa200686bb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc6ad0b605f1c17578609148737785594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d94e03df2b771859bddd5e41cbd9ab595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781062d7828bd4a3fef833090eabf0f0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7797edc7dfb8315f307a5ce7d995d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5ff32773c2c5cf2231a0147dd2133598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660a71318d4d19c817aa0cdba38b3a7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab00ad444975d790aafceddfa7878d5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219de4b1ba59895bee0dd18dc4398bf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a9f054d39435988c2e3afbe5c4453602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5dcd730429c76c6738c7699c97f627603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb1ea7384046caf86fd1fa772e5c5f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a936560091f56574f9a57480c78b3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b4d438031b8302f72e4edbf1655a2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf87f65267ea6b05b5addcbad7400d3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964e3e088aae1fed594ff26d41f4831608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d675567088924caef486e3493e45a84609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa492d30076438f547b5434ccf2e8e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70592aab1a6d223fbe2f756cdfd1b5ba611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127401589c4feb7b01a202f549854089612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a43c7390f97c58e74b5cec17f76e7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e5b791bd8a78e21770b79d959b478614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42431728bc6c2d713906067b68735e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864001c0c7e9a3eda368b42d6becc80c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b49d4e5334b1a60c8ffe635f5b844c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fab02fc3372ef7a573f31b99d662d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c370b6d628e3bceaf97a6e3691c3d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade910aa15b914a221e0a31c1827db8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874f20a0ce7ef9254d50c4f3916d81c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5bbf994874d3eafcba3149ca46165622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3844a525dd1a95699002d132960866b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287df185186cb87cc7848aea262767a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454202413c3c7d24591c029d52120f6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e37b44b376d10255a14631bf3730f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911ec4df9e503fbb26e80638d33e53a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742dbbfeec8ea71c33d8a7bb4e87951628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b20de1b15881185a897b9ea783f19629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d8905b4f9a3fc2e6c7c759d45e41b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b6966cc888d0d2fdf119fee8c4695631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e38b62406ceaa9906896e93e7ff6c3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa599049d328c9aee6a5bd2cbdd7d83633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a27465672f7118fcfa09fc54ac50f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a785376f3c634d74ec51411ca4bc36635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18edb5f83573c46c9575240749583bb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee21afcf286d56d8bc355cd723d669637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a3fbb5e83207f96bd88879d7543f0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70360c63ae795a0cf45193daa6fdcf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d0e9034283fc508718242253b823f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d85760bf5e45c4e1523403eab820b9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68aa172c66e056d1a4ac3a3112edfe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ef9af4ae094c77f3274a3603c6113643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba587a7db869003a2c6f9d800a93d9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b35e7b8ef7d75f9ecf600c9565420f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7712388884554e14463e2421b7f20c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d347ce4a8b44508bbc92fccace823647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c66ae1dfbd320775ab7d5ceab6dc41648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bb646867a6e3a1fd39d6e0cd62fc2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a743ebf2e48e1996caca09450f878650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db212c3b87e1e6e0c8e1934c814d8848651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a35a403428a02981944a2dc647c43652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53a44510037036e81689269ab30a30653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c698d169822871298d3d17cdac52bf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3f32ca289cffe89fcf9d084d13d3e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9880196ac7b6f2e1847d932766454b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966f98668d842e0a799c9fdcb58543a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9ad7acaf513e4edb556b75ed6f599658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef408035abdb7e7842cc4d43222e6e9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba18185f3b6152051926cc867414314660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf041f5d4852debbb8d1ea5d3f28ad661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f4b699bd892a3f49ecf4762df1bf4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ba332c14a86371fd38dec43b8fcae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34836f10e4b46bed5fb220f546bbf072664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f5f5806f164e9da48527c927d7587665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eedfe152b251515301d840faad06cf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844319470391dd3d6fbfe91ddc1a2a8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a7c8c09826efc0dea1bebdbfd38e2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486f04f9bbea7f650e20197167e13ac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759fa2b23acd5bb47c910799fbece3d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52ab6b0026c2ae96cda59fea6c41e0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1678d74997308294712cfbcc49e0077672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce67445b360e0c5127824e5da8b144673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231289797ef4f7522b98f0f742814a31674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ceccd307a9f1f2de29c03e128e071675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978e2ca1bc374e767ff08eaa824a8b1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b379414b476d28b1de5bbfcc7bd653677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7cbfd7360c297ed30abf6f487576d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17832dd0662eee7850589d57a689931b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43f6629f78c66b831ab4388cf4de93680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aacff74e675fea89b0a20f1d730ed0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c716ac4e262caa02ffd0d24827bcd8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a846dee6592c8cc5dc41e20f3e7d8db683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e69c582ef0190a35f02da9e868b52684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f337ff479438775fd5f9a66817969685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aeb0190d6a041cd1fa34471069cca4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30678c2ad8759b9cf58cd031065aa42e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4328d2e87d65f43b7c0baf3a4a0cb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce524aa3844894f4a1b301a888257c35689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d325c46d365c2684d676cd7951e1cc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec20f3d334ec45ee14ca59f4992b661691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb29115721b251199d40be3a045969692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6d30d46702f6d01b10dffd9c88a4c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c30fdbff4ac028cbfe906beefb6857694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1058cac8cfef0f4b5ca07eb099eb02d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8ebb2cf5fe5746840da15da0d76fe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b7365ac757c7f35cf31eb0e52dd8f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71554d12853819ff8b31e203cddbd64e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d658a3976130754cc4408149d55621699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a66635c8ca7db40c46cc16726d8689700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4637851db61f62ed4ddf9846516b0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab49062a479a707af4494e03752456702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec999d6397b10ff6ace69e3a8255aa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5c904b6dc56eab248e1841d56a8cb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff86875616a4850cd11a3d8d3985ce5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e2e843fcdbffaae1beeb50363e8ce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3e24655ea0b2e967d344a9b2f7874707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a11ecc30d2184bed971495e9f08cd0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c7856f4d8b250d0df453d49a9608b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b76581ee664c8e28c205978abafd9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0becbc546b3d7a03af5f198f5db1d1b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f493004d73e80371e06e3ad03b1421712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96223d3de07292a8ed321feb587314e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f5fcd801bb569355488146fa463e3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8597ee6ed415662d8566d8305845295715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853692259e8fa59824c9db2d9101668d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e278e8282c06e7417dbd189bc1cd4b9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790dfe5644b72941213afcef303ef6c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9a281d5b99b00acfd9c4cb453fd59719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c44fd9354b5fa9a165850020b7e8f8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62656f68587f453e41126efad38ff398721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93debac9cf48134c4f655929797822722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bc150e0729b8cd5898d9cd3c80026723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bf0bb8ecede2e8277bed2e162eaad724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce7217d26736f72fcdd701c97cd127725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd004e395697310c049df19f9a3390726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c761bc14a74f3570b1467e4dc0456727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25841f7d43604ab6ecb73ff65be18e2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f16f1d77f6e7358ae38e837b05d24729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176d76e4160e2afca0eaf2788365c09730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f999d46b61b8c08719f0932c08cdd0e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92bc3023b44d1f8a935b56683093e9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9317c8bfcec5da798b08abc235afa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db67bc4e896684c014fc0492260e21f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e239c177cbba17a9e504270ed4e1a3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cda01f3c68a88d0cd1afa9629491a6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464c53b72578a2d289cea113dcf8449737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0e47892b3e29757c099d2a8d5535d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2f559c508809c78d87331236a4563739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7dad765126243a03b0b06a9b17ccd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2570cade31d9e0114f9c2948eccbfb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b7220ef885a0a55ad6e05d6c7789f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919efe719cdfa5c4f93e2394496649bb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96968a906a27582ddcf1f2dcf330805c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab632fe225ba46de9f7c8fa9fc5ddb0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f00711ddcb27ff92cc1ab62058467746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4805f22f8063c89398ecb9f6a18fddb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0c9b1c70ecd1b44f1da18ddd38c82748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d796c57f987c2f7f807165429f8640c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ebe1e9a13493e8e54677b3af2900e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa3e5204d921451dbd003c29e34065751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5013862794fe7b22ba966b48055221c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8e9fe6536dec43221f3347a69be1e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f319019a5288904e5cc20e974b9f9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd33df99377ea85a4bcfe568aee5368755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1d59092497ba2aefd3c657c112b6e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78abc93c5589cdd9130852a82df5128757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba4cf8ecf47aa3572107bd63481f3a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eab399eb6891a5db52180b333e91b1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e2e54930443d63b257914f1e95b7a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b49bef29a044bbbc676fb1236fff2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc8440066587da42d6f06d828a8fd8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80264fe41b261a1c9b21ec4a91d3f041763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4a88d23774e3d4a6856dcd507b18f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e04cc291da5c7a42e58ea7d1efd41765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc3f276f7ffbde49dc0adc0a1c5e2b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2127475899b72582ee2c001c370e9767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>