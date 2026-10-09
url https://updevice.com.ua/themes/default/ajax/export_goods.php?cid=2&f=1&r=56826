--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2617c23af00bc9698343da2c3ac504b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91838f2e0d1defe8d50852dd2ef4e4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebdc1b6ed651ee5e5de93722beee2213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f0dc08a8ac0f9cb09868921596b3c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9e7f97c9aae0d0c07e5e89974de315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adba29a4a7ac97781d082cf9abd3de6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1497c589f0c3d9016b3d25b15e0bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be2844b632eb0e453303cf9964b6268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3df987df6125912818369c05b467a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc656f10d75c0ec210c3f80d9c4d77b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9bb2e4b18971aa544f9b007bc977fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da1865e06ee6b7df0cd92a33b63ad412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4f2d862c01630b08700aeb2535ef513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fe4379eea4bca22d5a1e41737ebe114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de54ace3598d7e7fd21e22f3e0fae5815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d6db362dfc0bede0759053b3013cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783992e96f972db0773ba98ad6221fd917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bb041cb7db8187a561494959d806118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e09ecf3440ebadb891f5e9f7dbdfdb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119d331cd334a822d34b38790efefad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c33b06051d71b81837f179283ccb3121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b1779e5e6c9c588d889f390c22c8422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f4dfafbbbf94737428162bc503ebf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef840b982561d949746896157b627624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fc90f037e48f904f95af398bade8025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4791fc7db6ca27d8efd68b9175cb426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e32e84079262749c31e6c09a7e65027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b00aec518a446fb895e51eecd73d2928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955b1e5575e2897a2cc08a4a826b19429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b499901dd98ece19403e93fecd8ad930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e8b81f1b8fcab02f3599a99199b9731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d21a9aa72f19140d1b8653dbf97ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bafc591494026477014f25224663d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca2358ab9587929ed320749339dc4d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1a7235deb98af0c0805966713350e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4567ec84e3773bc17232f7baef78436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a9c42d09cd7325ac98c5c264647a037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57824282cb25b6d05dc81a4faace6ac038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff680b5f11e7b6ed7c8e7011bda7f2f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e371a7c0a33a8ec379f3d57bfb64c0b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32da480638d3b271487fd1291807c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930693367c7d241e164e78008f4258842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef39b867dfddf7d42fa4a0db035183b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca816fe570be160a4ab8cd0aa1a9cc744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bf5677d8a5b8281465a4fc1acd6ea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006580ee8367684c3469a028be0e3fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8cdb04ba4678f39ee98780d3a142347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a3f9095d9dfb72400b0959d092b6b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8fc48ddd1a091338009e6a5d2f13d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bcbe55284ac2ddca4f5bae83926f4a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf850353719f46d98080ffc9315bfbf051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ca20a1aae6cbe9eefcdfa9f69508c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c58cf6126c15b9f0040787bd87fc1353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f32a12d39226ce5b3a8932ce377f4e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a65245d05aa6b8e41f3428948747a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23263ec0c1a1345f87ec143e5a76be456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ec813dace4762bff344f77ee30a7357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959ab16bbe1faaf941a97d45a2bc4ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbbda7f17928538b997915f1fbac9b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14871ee7970b31b59ede1c385efc06a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98336bc16f45679e55b623d23b3c42bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcac0947997fc6770f6bb42d3f7cf9e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3c6de39124ccc558cd5d527365e2d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d4fd152d7037ea0d76bc6e1d1084164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9e582aac162a51e7a821e61abf0a865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bc7958b60f5acde187b33bdb058d466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca1deb6b1a0738e636d28a1d4e646467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491491c6c309a086bbb356bbc07fbe168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19706fcb0fa9394322e7fd66f50f6769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e77942986ebcdf465b1aa8d9b773e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed89eb32c37aa32d3aefa2d4a28f0471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83cdcb828b5b9b3985977efc170b2d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6286fde0405e6a14b88fdb5e098b073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a06e2b311b40ee686ef70cec3825c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b504d44e8e75635b8eb27f83bd19f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4008b6fcfbe2453f697fc344e838bb876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c1da210f2192c55ead667732a1d0677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0e25d755d47f38c2acd4c4af7bbb478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c433050cd44888e5b787c7177fe96a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfea1ed459998ad158ca03656981e8f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ca6170e9f108611914102fd43878e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414446692d675c4269d849d2f11650b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51ad4877f69a468256efcefebf53e783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb7e5edf0624197ac9e01742f3f6ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d5b27f250952e4c5b631b22d850f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e633b8e8dab128d0d0032b5d6c9e3486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56343c398e535ff3c0392b397631bcad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d50c85d4fe71b1e38e8c4a3f72b14d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a889a279ea8730ea16549764d7c06a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238fce7c9797d2de31c192f9d392de690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354aa1e6012505ee49575153a5fcb13b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbd01d5a2936f5169002fafa2f537992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d68e452c5d93bc53e7f7bcf347e15393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b17fcb99466cc3167a76ab2c6d4b594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d85ab7b2034f3afad031361e6adef095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724556d323b5d31efe2f9234a1d129196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2fb7e0fbb484ace548049195ccc6697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddb33632fec01faa041d33b2cd51cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f883eb56b10f0b19c17b7f0d9ab41799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba64833abe3294d9110707bfc227066100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890d25405a4b51d0c8fa5fd79cde51f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb028009f12309b2c2f6fe75c60401102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea04f77830d290bbd7e5aadfc538d2b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978674457ff5175ba4283beb322efb9b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8987ddb153a254badfcfb13df2407105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2fe5632c254ce1cd673b49abbd3c5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32557b3a42e554eb85853f483c34e5c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94e06352290626bf7b0b453b3aa46b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20428f2d508059f564510ac0e15937a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42839eb8e46c36ef1050792c6cf6b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60a116f60eeb211bc040988f6d1233111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9b43c16bb3f0225f1f58d8b7446b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551907bb1a79f4d1515ae0a5a511eddc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5849647b74ff89b7046c391b245c2c1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a0235bf1e26292b33cffd0483e4c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fb4f191f91708b9780b476af83098116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44f76a17217ea727c37634eb149442117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ff00e7f1be5771d7748c5c90ceb22118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdd80ca22c51b6ffee80fae39f009e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357067e5f13d025e6d1f2686a0b45941120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87344a71b9b884eda5b000c719ec1504121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24903de65643202aafb6899fe2410aee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ee87a5046178783dfa27f1b4f32b2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac2c8de5d851af14e18539b1c8a49c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81a63db4e832061b7fda3379446e36125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cc6c7c8d847627381dfc046769086126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353579524592679184bdefb911dcef7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8e72e0aac48070cb8dc85e0c9de86128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c7ae7386fbdc565e7c53bcba3195b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624072fa5d8b62559b688914e36d87d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4266c3f4996a73c02ae67db865fbf1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa068570bcda4384f60f0472305a84e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c6ceeccb6d62cff9dccf4e4211704133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0e707a1b0def656946e5ea8a51b8c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ba83927dae7662d5e20fa77f035ff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257983cb310d1f3557ce23f875666ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c7621423e133a281071055f5d7d55137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3e4beefc6e2048b5064e0de5e36d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6b1112d797f9da03f319aa20730f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc5ff00922683990aa08ab773af5a2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c1cb103bc96e969c3c27fe691959a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071268194cd3da7c05ed7e8269b0df6d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ed8c6ecbac4d702ae0229813e5662143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc7dd9d5d712661aadbb6917b2c93b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4713fade4c00037391c9e2dfc7369c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc01752a782a74e749e1c73048a79f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80215b98425a52c01aa3337624d2c28147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3550b2c964fac2bb27eafa584e7bc70148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8f0046fb37622781e443e39a5f978149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c4f77ba183c680b5507fa5376b5ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ec244600520ec684f068667742edd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14e804fde498e9f8e8ae07c4e85ca6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc755231dd7cd05bb8225aaa43cc785153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf237eed058b30adaf57ad69d3c980a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0b52392d37a65f24f49a947f17667155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32f05d95e02d75d1e27c8bf388d542156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b81b7270b1483381510165a0fc662157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13e6b17e6d531353d7aba5344732e5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a1f583195e34bf091c6293f7d526e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563f87ac7302821be95c30602687838160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17f2788f15ffb356cdb830a8853659161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc667be43b9d4a061f8e746cb5ebae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bf8d2c2456cde0f4c730a41eb4d4e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e768789ded08c9bab4a78a08a9712164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a523d55fc87af2a05b819a5466b98f7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05423fa5ca2c6f9a0ad8d5b065e5b350166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be62f9b3179dafd1cb3577b7eeb729d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59b8e67088f263bb5f37281651800a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500d85e316452d776b1fa0acb5021bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1dcc781381bbab12b4b7f024ad208170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bb6fe02ce1f9fc4acfb649c867189171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d8fb7ff1c16016fa8e07c32e8b050172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de1d8b29fb65053ee84b794b77a92e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d28fc816d52f3ed78aaf05ab61e6b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d92f6cdbbf0f0cd0afb7afb3f7211175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c10fa7f712085bfe70d44a1cc2a735176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542931f56dd89b8c716af04d13258aaf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e581e7bff202e622bd2855c739073d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928ad37127c378752a6088afd3d5721179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca0043ddd5e0b7acd439988e8dee12180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952c3d19a5e998d7335a8721191189f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d04d7ce5d4386bfc41a8297cb453fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823506762f8993d2e03c17732edf0a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85197e0f1dbdca144487ce877991ecdd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6ea8669feb0cb9c6a2eada1adce8d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f230da95b01769bf0f7a5cea512a06b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30a5cfa3e8e726179cfe1192685b7c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a40f38b39d2bef0e11ad8a4344afc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b7069f5661dbf332e59614911e6c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4e9abf804cc666535c97f490e6ac5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a7dadbc2592cbb7e3a53a665c73ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021d54ef64b543a739eafe1f7225173192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19533cd00d76037711ab01f614a42abd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa678e0cae74a9811a8cc838e1e6c45194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc054aaa6c42924ce26f98540a60dd0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495cb1e22502dee0d026501dd20a93b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de16151d0ec1cbd2ce32ae314d92a2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ba48959f1c9ae3f90bbd4dc92e28e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3fa2d7808f54190e05d375b6309ee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0142b077b98844e9986d93c64bc6921200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805d95ce815fd44299c56ba6751e932201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc2fea972061417c24412f253fe3e0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d19a6a7a15f8403ba2a816da84ca42203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b377b268167cca47fb9eec6716471204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81821c500c6acbd2d9993f4940927aa1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22966252a3c75f6b166458f77d9fd13a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a5baa58772cb18103a77e5087e24d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9aa0188677fc7143276a6d6264bb7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1c53c5db17b76e636be49b1c3b52b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b0a1719f511bd9c2e98b8d0f59cbb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f18005b1079012f91e488c2a5d27dd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb063ec4f8cf59d8cd9af7afc4d1da66212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbf780dc9d91dc93b2f28fa66e4a6c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d37dbf6f62d2c928c841e12a841ed5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835eaee1f1ed977adec75adafb6838d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e5731f5638bc75ae6ca5661a647ff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857de3ccb1e6275a38f753bb1efd4e5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb543bd49e56926eeafd2688e37739218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c84486e503486c3a5782f146e38f2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd987d572ce02ea16946f91674f832b2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8924b3e3e816603e974ce7cd1e895221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbd4466fce9f672e93f58073efaf0c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad71ffe4be5579e49631aa4c9d2448223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f022f04adc48591a253e367baa004224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79afc2e099da4e7e597d0025ede9fdd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cb12b5330e2b3e1a4ea7852e87b29226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f93726b773b5091bbf5019287173d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4cec862dea20b5851ee8435ddbe24228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09daa745ad56b85c6a1e29f49951413229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436665149b94bd5a2caafad1fa6b216230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23749b12d4a58a50ea0748fba6629832231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05863d8b7e81e844e63873640e86a3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa3fc4bcfc2c1f74b1fbee86f5f269233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcd11e7b0b99396d784339300d5f7f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3328884b325718b56b90f39dc6eae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932457d74fe5804208acbb91c9c486c4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bbcffbf91fc27464e47ce80e1b68a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4421d8fd3e5ccbb5d64bf1b2c5914238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5692a614b589f3a32c837b723d38974239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d714d825077bc0355417bd42e3ac4f6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f37bbd08368a530e65cbf0d5e7713d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51ac31c8b37b5ec4e9332e0934e843242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0928278554da60573cee74774c995f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253db6c2f9a5ff868131595d96cc6fb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89f9761f21a7dd50d69eaefd91c1b8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b86a17c15f2a1e0f3559e595a3e97246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520acf025544620d4cef47e0782665eb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cac0e439e2cab26991d711dd041791248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39226129d92d1c70f10736dce671fb53249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06724dae140515f4b89b031a9da067250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9ad784a91e14567e6eabbae1cc87c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf7ef8380331b0678fd3359ff33cea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ee472fceb17914c6dd0d440fca012253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb09dd435bb721bdfb24660cb7689ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ddd56ed6b123a240b30bdfd5990be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9e04501cd0243a83d3363b2636a3c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ca3cae8f40dc65f85025973d74a9c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a50d2f4400c915fff1e7f8e199cd2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca02f0038d7fb24dc027bc02201a042259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58e974b4f0946751032d8bd0004c78260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67bab76f79968a323357e4fc44a8295261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad71123932ec5c14a5d0d724976dd9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c097e314a3fe5ebed07aa67edd458263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32b43d451ade9cb4394c7f5063821c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7723e1457a9af1106e898e0907f5941265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7de0b80bb85fadc22e324417e4789266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54908f75afafafd2b42bc74e0c098d51267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472557583627819bb324d0fa4939a25c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b35dfda3131b63dd1ed4d1ecf2147269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d2554124953ffb5cf70591a9e26df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ba53ee2e4b5e8528eee1485d4d10c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd2e2c4ba0b24a1fb38cf6f26c0bc6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a146b2ffe7fae437c0a2c3ddfaddb7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee009e6344691ee944c67e7793604a84274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964749243d36b14721a5b1045e58047275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7b0a6b57fdefa26e86dfafc28a894276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085bb3fea0e2efcd31ecd589fa89273a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ad1a9ace45c82491944e64dd33070278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6069618d27d280eb2245fa0db79ec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5be869b43b1bb9be1a3bd7fafae48280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8593685fe5e7d0f9b43fe1f4336162e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a54ef4ed67287ea5cefb5f497143b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cca8a463b007b595e86da66f7b081f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247b51ae4e023e99ea5cffb1b9bf021284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e816c8960d930643457ca1ab845b4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569ee70b6febfec0f4549cc3de411fd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91890c7e7354693aeb31961a99ac796287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a32996d01e65d4cad6a0e23a52aa88288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb87117eab3db64aa99f27deb8f1e7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958590636f868686545dad61d401475290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392df30816f55746b32c1671bdb7a2da291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664529348d9532329265870dac16413292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a04385e6da124add66b794748e721293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9d660f1ead9b702bd9564acd6bb7c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00568cb2d3bd6a9607fb00d45bfb31cc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716cdb189e205760e1b23874701bfa8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370af2c869a0198e11c63a46db421655297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e4a9592c89e7ea3071f341bd052d4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22a7cff121a99d34cc29a5971b17fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc9bb5a71f7e087b460ce4ead88573300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cfb14313c8b1f211dc3daa51a174c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cbd86c2fe2b551b2d43ad0676128e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06ea0d6499a9299b53e8b37acd3fd5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800629a5077e36eb156544a58613676304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc240347845fdfde7a34251dfe71f4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba9abc9a4346379173812cf6ba451b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8d06e3013f9ebf00f4ddafc383938307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada723d68ab413c3144cef9f93a6cf7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d55234450f147fdbcdaf57972363dc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a012cb97e1ebf6be4e42c20a972b78310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878334228b070eaaedc129286598324e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed841000fbb84e75de312f094580bc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac06705d06dbf8ded06b9802f42a05313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb31fa2231c16b14ba5b0097932356314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d0d48b0b70d219b4dc9d33a5613b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50450fb4a5096e3996ddd9fb814825316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63d6d5fd712bf24d93673d300e49c7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3824309081c38e51e74da58b2ff9c34318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b8ad9b9a7191c47671ddce66c6e85319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d95187955fe331e3e7e4a1bdcfa59320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39363aa02cbe7c36b3ab63472f9a56a1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525a8670bf90211bc3e529db0f08697322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9dbbb679d9c5c9e556c8d4e9f74e8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f775810dce8c30a9df8b01efc3a008324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23cd02864ae6f253992b5e1d4caaa6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa78363b816952f4182e20f84686444326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b345a619c99fd3353c554018914b5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1955d0d6adffb1e84cc464110fe65328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af63438d6f2fe5af534bcc1995b5907329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d9b5e2c5a4340cdbcb21ece0d25e6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f67bbae27318dc0cfe75d12f8b9487331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45696b8baa8cd535d5535487278c4e4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a39d5a77a5153ba07188bb82375809333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9f78215ab9654e90936394887cce5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a253d0fef6ff81772b1370eb4f304f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f3a24243e460b606b9f0e8b35ff2e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0bdce61e3da494d58b810881b00f6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a488d24898428a3fba8cb4019c5fc6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08083942a996ac62673576cd39ec7422339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985d328a1d4e4127c080f10ab35efbd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4ac09900c2b6fa6f3c0a00184485c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24138fce849daed3bf782df77a86512342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d74b98cd458a5db1e7e8de3838dbcc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a843e900fff6bb644dd5765836c340f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22384968b9d391cc59459ee43571705345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e41a79653d42a7ca7d3b9a13301aff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f7b03c866179888a544b6111d0d05347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1fd6d6051a23e27a545e6ffc3f0f1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babd4fbccc3c5a27e8ef058c2fc68d5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10027d4260f77340c8f9549d25ca33350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514f4d66a57990b8a64e69572fe2a11351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666bdac4338dff7e4fc5cef77e10d9b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7ebf115bddec899073c37ea5a62f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb40c7b5fc0b01753fd69709415ea70354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fd49f2b616462f6816b86782552eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb168ceb38030aa97118489552dfb9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d35e130bcbb986d5295b7cd73365d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76e72eb1957bf3b16204f9d13a9f58358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081972d59bfea1bbc0cc2671d0c29dcb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fda340770028878df780240b0b4dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea3b272b7a3e0eec60b358e127fcdc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee63adb0adbea01571a501b950ab31e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bf86f31d67ac1f6688e7ed4b2adcd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e5e700e5a3511607749f045ca7e6c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968b9b12da1c032977ae20a9241cc2b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07580d90d3633d2d7a5525fe7d967083366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7c3164b393537243d878d79974b12367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cafc9d8d473a61eb344fe44fc6a9d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d26d0574b37b6fedc9d7e7ed00c33369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fb1afe6be3edc2cf7503fa72f5b2b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce34a75a37cf8e35efe181a6dd38e6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36233e9306ea5f1649bb96d37b66b76372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45994a37bc0a3ed95780835e611f700d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24edf9faeb901e7d0ca46e3fb9046a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74e3e810a69e666ca689a372be61ad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15a02f5ba199e8b981f03bfadb3313376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887faef11cc23b125944ee9baa38510377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd04d2ecadd8cc229761c40031fb3e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937bb9794fad84b4e04668f49bc748e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720482b6dc9a24a61be652604b16975380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85239df9f360739ccadc9bfd8449ca24381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207899259c3dccef8cb6711c7d4da89382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356576cc795b44a6febe24801e0552e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d43c0ca1727a8ea78efe7735edbde384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194224ed3c4a0a0e2bb7aa61fa3abbd9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f53c2645e5fd169b52f13ecdc81ac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fee6544de7a26e54f3ccec4004f4f6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c656ccc7b83295b73aebeca128195a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518f5493eb5f2726dca5e5716660234389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de23e1fa8e730a0ae98e06cb1a9d142390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5687d7d059a539c4d17ae0389c191c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251decaf404541d090903df9dc4a83d4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed944dcafeff184bf5647b40e90aa319393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524a8195ba514f46854af43d64827c9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f187e2a3e7bc83dd937780faf2cca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2c25ae07c8aa5c97940148d031412396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e6916cb1cc4d43989ecdabe849abf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806037f4c86bbdb3f21e6238f3b9c62398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9652477cdd7dfa7ff7c5ec86503d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae8df03331bc5a0d6a096513e76325400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb81406865498c3b6bb843e7e3060d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e8bbfa255a731c67afc053b1f8c9d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7c37bbb8a7c8b51744e7d071cdcda403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c575515cd7668fe3c8c0b8f018826f9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd0f64233405658a7ba510d2cd9c60405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273225499ae9dc629c386e5c539daab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1d9f48c43d59904eff4077b4e60fb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1e16056c2e150ac36bd55386a93a4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d69c1985c7dcb595a7603f6b75a89409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca468cbb451063a3b8daa62c7b1ab1e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e027e2646f38281157f2871e9717d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6017cb5a8c6fc6393628647eff2425e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83382227aca82b691619c746ee297f0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b66f7e43976e8bd83f1bd9711b56b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093cda63c081d9f7e369b28ac4a9ef6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c81ab90fb91ef2e1bcccc6379cdea5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a42890e19fd9c9cf6c9b3866c6610417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a806c5ce3a5069e881b4009e51c5af418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c50d336a49f854c6ba8afb5439984a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ab36e2fa8e9161a90f2e0f70e741d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002ccfc63c5d3f2dd0efe2a80372b18421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb992f8ab6021147c1fea478c8bf74d5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ecf50d05b54fb50097c13503c4864423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39496fb1c42e024c4f1e89f55b7f0261424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16d2b0c61a160a29be790c9270677b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961521396a487b163d16448f87f658f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823af6cd52dd49fc428d398e9052be74427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d87f548c1b4979f96b79e83835405428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e631f4371a153414aed611c22517c2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bae31dcec68c9c118924fa3225e5d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de7a5de88c62e6931e696137ea04dd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4890ae63055c0424e9fa485715980d7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f2e386677a28f1d084db5e7e40bc4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab200ecb442bb3f6f67ecf86b2fce0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f2a7ce14220671dcb87d130c4d8ae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86a94c35bac514653db2d4eda443a9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040567b9997da435c83d30f090391bca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca9c0512a4d0151787949c3e77ad60438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece353d64fbe82effad54dfd4f3f18d3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef305a1485e24d623085b691b0d37a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285f560a697d07e38e8e39b3a3ebbb6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e6d1a4ca20c579ec3eecb815321f6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ffdc083ca1d521ca50f11180fd08b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452efe39d2c888af7c099f0f641711a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3845486b73b1036c2338973e50435445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576468ca85e1b1c728088141104ef96446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ccd153b10078caaf02b8299d28862447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266fd583b4b647883d14cbc1c228e0b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2bd5150c2dd87ae6bec567281b0df449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c2bbdd3e35632a5a07aef81a2b8c9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f44bf3d915477ad66a2c4703daa52c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44bac8e5d87f33c2ed1d5542026c92a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2e373a562ee90fe9284e1a1726146453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667cb485e469f38a92c94c72e6bdfc2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8d7c340378cccc8de838c0d6797a1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba212e731e5ad759b7cfcaf73fe2a978456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c115589823bec71451c314cb9ae6f6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b4214cbd790b1dd152a329e3ef364458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2072cb21f189e400805bcecf77a43b6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12cc4b12b6ef99547b61a1169183bf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404ed254ed3206581f484bdb7ecad4f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfbec649745cfb8f0c71e3447a7f9f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73353b93bf460a3317ada4cec09571463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8e0054a88b409134108c4109888ed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b91e388148d866a960c35e17f1b5f0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c99ba1f70f976d07663e9c9a9914d3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c48ad2938ee37343fe5c3e75be7bbe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1eeca7b4d15356954a8aadfc54751468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d267647b8bcdfe1617918b725abab9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f09904cc653ec66e3b8944f45a9683470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4110f87eba8241a3d5625104e1aec3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477c69e033f371c8514250768d2efa7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767f2670b1e8ae422c03f06fc6cc64c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc611d44283c85e1139db39011d8b44f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f306e4d96c5c24b2b7c56fa0ccc6db9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db638381ddb7afff9ed390ccecd687d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173821d0d7f7a56c8324bf3a12abcc2f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e7d29082697eec996aaf36de14c7e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550188d07a0daf3f414c5f3ca01d24c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1dc435e475b8224e92eb43049f866480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11834691ee3eaf7826fe5fecf7dc7a4e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea5107bff5118c07c8792ec5c196a6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e069a55ff4f4f8927869b3f5a3e174483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9914eee9575ea4f240e46c07a992a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bc0d172dafb6679140960ec066cc6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81567780324eaa49e253cf168252de3e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a722fda10df67485d708c44217b5c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5502a75e497745aee5e9f995a27f85488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477450992ddafa28a86a49749936f4a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da5de10da11958130234d73c321572490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57446a8785b2c3bb79180d786a631657491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de351ea7057096e07ed4237baa42163492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e69eae5175892e5e0600205e34bbd0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947241f3ba56e555fcca937641ab2c3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c5f46f33ab7dd1268b993d303cd64495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2baa50668471eded523734513acfa01496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0617a9492a23cc7bfc3d5105bbb9cf4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2962f5dd782a450bf1c87c55f1c5efc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ff6958e05e3394c36ce02c19a6757499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72bda5be3b74d78d46e0620721c1e5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf996364a984c4779dbc9b2b83e6dd7a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fc4848619ab50bc876f401d1ae49f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9e506e0ec036bf2e9dae36efb92e1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150c14c2cba0d2b633b5f6cb5a75d56504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92a677de2b578eba92af1bde546e98505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837537dfc419df0a3e99425e71ebc82506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790047b341c5ee8d935a1ab7bf135f1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbbc6266f14d1b711b023037ab03b4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37f85e238e86527a9c16292b770083509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a218f4b002076cf45eda39db8a6ca4b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d659f030ab96a7c9fa9e95fbc9586f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f38b507ff089a8079e598c7ebe2b91512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8501649817827ec0afe9bd4ae1c042513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7aa0622dbb367bf5b1ea5dfc28bde3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186773e1f8a4055e53bacb5fd9327cf2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3448a5f9a9668b232338a35f0c159cb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff122ef220dad062a554218c8c1b23517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5ae61fd38dcb8ec59aa6fae688b04518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461671f1c6778886010b2e9e85a102a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902089ec91732bda2811188978813270520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211c213fe23b10095ef19c8b032ea23521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e0ab2f129e836431c84753a1b1ab4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec65987bff699052d8402761f98d4b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9504d62fdfd23dd9744dff4fb176512524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5178e2e1bee79fae50799f0145226525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91e201ede498d41b3c49d2f3191299526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf360e9aeb0a1e8f3df0ef9e723dc6ba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f2a0e732fa1ce2af21e80f76a3ebd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5640d60d193e54ca36d96ef71bc1a8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c132b18671f52f146df84a7c5423b35530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712d61e99b14a1dc9f902b87d215cad531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19731fe88c647dbcd0e917cb10a95907532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c38225eb2cbae80f20e982136d524533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d497631a02f002cde782e024a84948534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fb530c76595c58eadd54c621be67b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8c6a4721314f81fccf95a8c7bb189536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d165bc40d9de6ff0de91eefccd45f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e33c1250422422a1cc6f38e2461af2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe1ea87a19dadf0e46380072e1299e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9391fe7365d4b1f2a699213726d5e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd48f710721abfdbdf35e3d345d4c1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86907a888a80ceea079a9016a54d07f6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8157b2788befbe6d239c28e0736eca8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783ba78f30a294eb4eacfe578f75662544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46909048165a0eb35bbd7da23e801b31545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba6f3f37f8facb46b97deb29f25b62546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b293e6f5f3ada0d01ffbb1ddccd50f6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1a03e41780a5cf0ed39d4d7a7ce13548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e4ea1fa041bc06d43e897e426c32f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63866d0f94fdc6f7d642d7257a8349550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7fe2b4137ee68695e5cceb2d174b4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a836d1fa4ac813c06da0aba5f57b7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95e092a9577e88df98e1bc58d7a9b0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6b440fc5550200ce29e25fd4c5855554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18f5c387f2fae6bf689a7fafb1902d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b0802d2a3ef199acbc430affcae92556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bc354d2931b160a51c5de27e5147f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89af6a41780cee6c15a31b824bdcd9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319a4b164655b28d437d27c397ff2f7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67522d5d28c7320a43843740bf0952560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2228cc8a109b1d6ac52b6c9dc292e10561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d92b0c8a682a3ef3d6a352befd3b0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a45abe942af4f5cb8e7877fa4c5f43563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fbcf5b8f8a29798f9471dd2de5e3a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e278999b883b1b43abe355546a11c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8098d8b84b4d5715e9b2ddc9290cdd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1542c9ecf582c81624c5b34b024c79567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d76436884d7859c97904f9c5d0dd77568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed30fc4a215cf6a1a9c7be07be9039d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006fd1fd244cce1f7a453d2e8555f60570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941766434b7ea1f4a4cb0471cc023be9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e1b6aee6222b559e11fe970932ce0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0196987fc9b48dc1327c852d8084a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6caad0624657b133fe2f5f3a10cf7e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9171ac4266d23a872fec455dae0a06575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb87af25e948bf0ebecaf979443709576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3da2df815170570e30aff08b71946577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72983732e0b8a523b129bc320fb783f9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6d1fa6b7e6926ea28e839a39aa858579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f00bd53ceeb15fc668332d2a8826be580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7b13f5175884069b781384d588509581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf3520845cb1b42915d8236590373c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664fb6763ac902d17c9edc88967e946583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473123d01c5696aae99154d885b0e8c2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd72c0e15359a71694f9d200d5a09a0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d2ff433d9e462389622550ef3ceaa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31397bb90e8d67e6ccf0733dabfdd8ce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e90a6ea07ff59f753902a0bfa7d0df588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3574ca2a4b4913fac66f931ff2851d4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85c36ebea4f2e71492d7a5a592c9e4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3fffcef105a406dca993497281504591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f053bbbb9f51cc9abf77d4e445b720592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956fd94d5955317326cb7761bcbf107593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd121d249ce5a36eb3e748850e58737594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb00c3d7e8b147d920e7b8430f2f5d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d8217afb2db39fe10c18a87e80e4a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e8726a5c3a07b13a85e63f70c665a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293945c21cbf9a45cc39b027f8f550f1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64371d06fdaffb96ffef76c61e005a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ba29cdcee06f76236d59403f62258600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7254a063bb24a9e976ffebc9c0445601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988387c228525ddb29f0c6c6a304b05602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863afc14d0a99ba95517bb25fcc8d6a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa432c43cd8567a5e2d41ecf7a6b354604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9854a27dd1d2d48e6d1e2f6c90ace9d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417b2b67c38d41b5e3fc5e61c15122b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd67243b2999287949b1dafb062e381607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab1a301c81eb295e8d4f44de117b2a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c4cc4eab57effbd9f6b65449bc5cc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c7933087b387de35de4e1e051bd85610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62696506368241caaca2bf3b1329cfc3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629b4c206215765e658dfd683060886612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7b54beb4fdc7d17dcc6c8605e5d54613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4ff297e50c68cd828e04437c337cd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241caa92c861ce103bc35c7c9515374615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ac7e4b5e23c333be1cde391319d7e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34741b14d953e23c51d76c8e243e0457617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed64186f0f4f96c28c59cb1d3d08c8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a924f54725ddf30fe0a3e472b7b444619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610137111b2352d4b5fd3de0ad7831e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cf0c14c96d7f3fad46e2e19a4471a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f85b9d538503835cd85377f10ee1f3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecac78364903e64d4561ba24af9e3e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dea37a9a7afc275d22a1667c1159e7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85314f6eda5aa0899f97269fa409d01625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1838eccf9d434f6ace25f4b54715a6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a213c9d3eb6b26930deebc4e3319d02627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5af9a6f6f052571019c4497bcf44fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c7c5929c3b37f3b7fe76532c3e842629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e885dcb67ef7a52b263fac14fd2eaa1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad98f02d9b0e7fda78a0120766cb9d9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d7c218d4c48df706c11c0127d0459632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51542661b224e3545c317c3cb9f5cce633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4359203826ae36730af9d7cca1c0d5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51851c14e12cf2e8eae3a837d6cb3c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ee97c0a35ea1ec19d41838f371985636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec884c9d9c9db70bcc42661c2b1483e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73dac7c39455dd4f6d13a40b83af7f2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88770e7fe440a25032b5b54667658684639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524bc5ce1451691617d5609057ff8dfa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49091437885898901ee1be96f18f89ef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1a0e7fc02c8d4067f883c2090d2f3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244fdcff69186553aee54141e554717643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53222e8489b258a7601655fc804a624b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417ac518ddd24073eb8b42e08e7ec94645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a27ea16244ef6e29d7c43d4172d99646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd3d71fa34e78ecd15baa648606adb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e617befc84f0d1fc7862644de449c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7d7cd6345d29cf9904f45cb2e91ec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcd019d00f448a1e5f11dd6c7b3d66650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221fbf2e852697a9106ac5a171bfd34651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bab81dfc70ef70fd7c6cd2a142438a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a004b2000e07df6175b846eba7da7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd75a41fbb868d330f0ed669302009654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efe5f3f60ef3c7d55cf44317b53c1e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2e3e920b94e1199aab9a1780cb243656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183ad4978f31e80dc54c2ef048432d8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d752d62160b1f9cfe3bc85bcd4cbfc9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0bb0224900cd4a4f987ead774ef95659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ff9a6b95a6863ec5645569469207e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66323c147bdc882354d558282e461aa2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039d1c69c8ee5ca1dd0c9374f0fc0ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195def8c162518b4f0619b810b7ada12663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a8cd8c054d706575b5c7bf1e521a5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1256a8165e700a63b286a47a22fa89665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1e4d6e72bfdec8fbff1a0dbd7fdf3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28a6dde1077aab8f74e1bb81e962a3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d07caafc3b2f855eeea9883eacbbb8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98628334bbf5f7cf86d9ac4f0691f1a8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba8a6cd552ea166100349452d5a52e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ebe1e1fa39ae6d0be13c84476ab3a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7dc03706aa5cb7683eb79795741a20672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6113b6002ea84316750bba77f95b9c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db4b341b69400e6ea4d1e4e2ee6097674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743d495e7fc702fe1f66c35428449ba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e15e94a67f5850d1396c191bd843be676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4cbc5b93ea9be2c40f91db62b1f0a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847caf659e2a68b339b6b969a94c7751678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f7015aab84fddb271f13362f22385679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0687ada41fa90104d7d60bd47790dc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c55e2b3300e731ac592581d9cc0950681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15615f4c1e3dd878f34079bfbdd2e9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460dc38d2e947f5273a9ca5e5b869eb4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e035c87ca353f16e000fbac3a8098e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852ee97ea6ee4b5848032d6e733f656685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fce8eb63007e77ad245f3a12b16d3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543668963ed548b779529d632c302b0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4ec97b79cbeea6b491cc6b4ad99ad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1235487352de6a872b5d39c34931766689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b1c6f8322969a58ed5c445c01e5f7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f60bcce37f1c7090c517e06d54ee22691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97effde0b78cf3755a703df22d429e0b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a42641e294d313ceef91d537fda973693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd42fc37f072a1f1de5fd18ffb69793694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f12f2bc0888b108a47c02e79caafdd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06bd7d0a25c49ba4b7391f2ff93936696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0e22123dff20c110f9c329cc003ac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17289a78963530379bd5e92512ddbca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d1cbb75b5ec0f7f800c232b8cb296699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de59aaa60989bc105c9cae4186e03c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430fe35144e57c7ea01342f8721fa6b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9dcd4484759a7461d345510626856a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2e7b6ff2fb3ca44c4bf79d9cb2331703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d96e004ee52449935bb0e35fd157f0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c43bc8672c0bd1a35150596c79e84705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b62bc4104153f6cda2ef83389973d9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f7e15f99d2e45e8e7cd75e661f5e1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108806cfc58143abb73356f31001b7f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d65b93691985dd42fa867854f79897709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cce8072d8761410a7f06b58c352f14710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f2eb9348d945958e77424e27ddaa3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783b51aeaf5a2a54eb6b62c354eb101712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35981a659ef6bf683e43d162a6af3bc7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974d2ee248e71af585f088e09a9e1c7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60713230842c74d97395e1ea259b7c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e6c8a6697918ad17e88b07a27d2c2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac523263eb93fe1f080c94ecaa9149b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c5fa378a1c2802d9f5cb626cf6e14718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c05839ec812c8a3acdf96d695e49e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8c50e37227b739eed6b012de09a46720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdfa6a340a360bce1b9e551eb9d860721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2683a1576d804b1942335717629db722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8cd2548b5eafdf624d763c5b2e174723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c02c1f1c527d5d3d5551b1da1c442724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0cb3e58891c2d3d733385ec1e408d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e50156ef0fc1c8c2453c6848a771f7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f308e8d5aa484be72e0404933507575727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826e3dcc73d8b4df78e9a8e676225a4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db8243b5ad4764718283020f1ec4af729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3b2cf9bc0d0a927cadf7792e93897730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70901dadb56b2f33e3d446958c3f3bf5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb65147106640d94c0abad0cc95479732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c46cc79215a0cc4b49e2dbf33ec56f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5407c9682863ae34254493a945d897734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fa4b858fae58547ac3f49c00ca42e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecec06180e8224eccd707e6bc8d7d40736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57ce25da0285113d6ab98a66faeb75737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72967a4980e0e543d3fade862ea8d6cc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a67a91eb653ca3af171eea7621a98739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabd9eb1bf0a23c09efb91b4cab5891740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62d2c8329a617a04bde4b435fa7af5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3243c59726500c42bd793856fbd25e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79250f3684a048608a506f45e519e221743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7a567212cfd7cf4c6f12c60882fe4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58b36d9ef655545b487d16959eccaf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568c1bb5e8c6bfb1f22fa08d7e7ae77746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0df6957f4a415b36b541a4f336896747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a40deb2f0026e6420bef9404887169748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a42dca8108abdabb7bd7246772525749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f57e39d26c17fccf74189848c6a3c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3af9b431956c206c3c64f5245c6efa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513d41c44aa0eabecc0bdd8dbe2dffd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48f8a15806a1e5ae432ee6684ffe57753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce737d4da02758e27556ab2191cbd2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adeffa125f2c9fc004ceef3d188b5c6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6449903b638f85a7e88861a10e367a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce966f4ee38ff9b76479edacc3277a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0509ddd8c76322ad106c983c7797940758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255a62909b9981dd182ca483c805d38759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062531c62a42576cd8feb22f708d78ee760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebaf049300b73e88b070a6ab4b4a76761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ae6614328eabd4f3c5233f15c2801762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f23c830eeb1ef05cea37585c9e5379763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b462e1f54c539d8d3e308aa9515b8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae0351cc8b59392afc5afab153fd8e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625fcb0c7d803dcee2a1a8cfc31fb85766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c39294edbedd844c89bfcfa9b3cd48767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0bcccbce59f9dee1f7da13e99f228768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dec61c514155c8874ee5daf9960dc8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bae53a7a8fd99dc9fae393e11cf80770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d09ea45741c0c35fefd826e294c56771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f636a2edc3ce697d5a945b374058df772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5add9dc612ac84a11f3d627c9f316773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc75f5c983a552c1da05c07ead2adb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c54bf2ef4f6821bb6a37452ce10f42775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97168bbea918c617298bf518038bb6c6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f57feb5d1620553277c049169ded36777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f50db0383ba3e3203ca288125ce000778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb98726751d7157586cd3a50d344d25779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82c57d6d1278bd507d9263c75a7143780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5c906315e620671e2295352479104781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc45bdb1ec15f9b3193a3e5196ff848782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76e4bfde473c5b07307d2e932cabc9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5fa42ca4fd6c2e930a34bca35911a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8841c95b6be057b7aeee1759afa8631785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093d3ad4a7641d74f7de1dd230d8482786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4645236b12ada256439a23f4d84110e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f538b05e8a78b68e5146046f657b9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d31e7ae975bfdf2baf672367ec3941789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede671848f72c3f33ce707ec29b3207790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b0bcd6abedae14ff6924414af3030791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b54636a916049a8fb3520498c2a28792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760c21583f726b2055754a612676d04793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc778da9d4d226a3d508c1a358da7c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97dca319765b80dffe311fab0f86d10795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a1729736593054c350b172f855a3a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a5e0812e6b9a28c5f65a881ef64b7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec973c072873abd119d00b335e2afb1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc599270ea67cfa0e68675cfa582c8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560235ed0f728816ff2a549dea2fd14800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4fd9b151aaec4d700a8fb26cb120a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db2d14d43be86b81f2fcc497f2dc7d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2816bd92cea5d351fe275b334bd8f4b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55671ff542c92c8e2c435b31b171e9be804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c679a8e065dccc7b5e70eb2974ec1e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543c5c4e5c79bb51bfbdfdd2570a4dd806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5895f3523da45b1860f3a87d05d257a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f08c26af39d90165568f039b05ee5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97faca92d91443d67037fe3a2ff0f23f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7843bf9182466a89546ec29a8895e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265545c690bffddc36b7a7f9012358a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d00768c955d971fafdf0216d7f639f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29263e5923b684e79f8ce086606277dc813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e0fc7521f3f0f5e33093f7c2937e9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13939420b1312ad9620d458f0b63f73c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7bdd4ce8f88b4783d037aa2e8b715816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd64cfffedbffd411f789e30346857817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa4ab9c7c828ea00e20d705116730a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54094ebdcf94cdc669adbb6b8f6ad8b7819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca508510301fb4dc30c51b938290c430820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91222d5d61a27d01461ecde8bcdac17d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f128aaef8e29986e7905a5967b6de822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba611137ab425d8c9761fa89e357aeb1823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c7cef66caca2ff778b607f52b3ea61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03657c8400f22b0855395e50bb17d2772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98631514818ab121c03d6f0116a2163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a8e4d1c138b70606e960740d179534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23553fd81bcd209a23890c4f9dd7cbcd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773242b7d385bf3f6a91eb0b1c2f2d006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fe353798ef17433c3a08b757a47967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657da1e310872d950e4b7983988b5db8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5a5a1072261091a07fd3e368ee0ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f865e06deda5a966ea9df337cdda2010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0beb6f16f59180fc2e831059ad7c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95aac7809783d53d710ea4e858ba2c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380aadfd1589d42fd31f38cf1cdbb44913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5058eced0b80a520196956b1f8f3f3614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695a0fd8f91cac94a2a18681dc7b3d815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97397af1f328c6910c311364e9e477d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6859a71c1283e77005fbf7391aa3617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f30bae18b2f4ede3b12a48c4c8908518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd638a81e5fb30d5829e66ed9110fc819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb80b158c3e86896168be1b4af73baf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b37dfc722885f9cb6383cffbc9cb1821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4bead9246c0cd3989d9c632f4ef7622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0bdaded54e3049e605c0052a7e5a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8de340b51ddab5bd16a9c3bca01ff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d7aa505fdafe3750ee05db10550d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f3e6168c5f62348929dcc79e8fb4526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ed9103c82627650b901864eecc59927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb9aeb735df1ce33800b9f10d9512828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f04bf5f464c1583d71362f480acc729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4ae9fe4c2ebbf9a2c167ad8049f0e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e5caee8aac4036e1571b97b335fae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a079be39930a3c2b44a8b7f9094e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061300e71aa44eb52597697340469f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe77b7e911d46e96b96aa59dff187a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e7631c311e17987c1fae39379c23c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc99369d4e959c37c2a648d213532a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b704f3ed93a3411968eb2f468304437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12be897632429e55dd9319ec4995a3538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524bc2d701c72ba6f8f5c673f78cd20b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ca59416c30708502d175a2060f81f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423284b913c38c56a3d83f84b5a7b9541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f5fb6540c4536ad5f80b383ee2cc342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1948efe15f9f1042d0953139583a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30e051cdc024d5d82004ae60f2b3e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b48195d79c76372ce0dacfefa1119b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c19c877049d2c5f373f3b9ce8f99a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8a858ca09241c870862b413163c7147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da120e3a4c8aaefb498a0c5e304d1d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebca685f3c2111c83e23f2ccf50d9749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03126007c431afdc20ca81f61e2dda1650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e82d741ef823e90cfaf4ae4c1ab85a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d7ff38b35c49898ab623ef63e095352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cf2a7b15685be20685f10ed47fc9d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fca91b0bdb5a912e7f7c67b8e2e8354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50dfa47191906806dda2ed7171938755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e0bfa8f6c0529a5cf65aa949b72be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b2c8690cb533143baaa1d368404d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8e629052264ea71590fdb75d5289058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f98ad4df6bbfea5ab2be17962f4c159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce719dc06ee76b4f9529ddeeb009e9460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd989f36dae2601d1ab233ff252e88c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6176750ad10b74eda164ed7260deab162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3355516630642189561ede712ec335d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb31efc350d53140115277d778b7ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96056f90f6bcf5e3e160488d58a09765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b839950a00d94f247669c07ff2898fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82494c84715f636589817673774b6667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43325440be35c35b014e3070f881a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b06bc139e21293e102947209e734769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b63b7c5498fe04a56609e71ecc615570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c75230eced5dfce41dc643ec7a580571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5256e37e6ef077b89559a337e107e1a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1ee6072579231a302f97e6e88621773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6151e4157bf727d4e54afa9f69a1d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1992447c2c9262fb71a59d0aed8d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0508cdba97887c5d2c98c8887e367b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbea6198d22752fd9700cd361b48c7977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145dd901bd24b994f28cfbe3571960578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af65cb277b4e619a2177a14bb05e10679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebade29c0997f0a5e20f9adf28c8f7580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24233778c90ba7717413e0fdc7993f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a8ce9186cf3eb3387ecad7f1671c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b633f8193b7a86d59ba21a20feca083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac32be39b4661ca247a226df30436d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9405ca4199ced3b9eed8c7a4baef485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e56cd3200ab583e5eb823ca749444686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29340f34893a5c1fefc3fa68400c2a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9feb303be9db7b5a3eb1156de4fb13c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041682a92862668db94f13ba5112b2a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13079fbad401d02a4ec2f010071dd0cb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f19c029b0550ce21f0e05048a8cbc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4700038c8f7554b41f0e9f7af9d4a792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192a8f341a4ee6194b376f21958312793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8fd77b5b67b439a97ccb99b17491894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2225b9923e8dade43c83110cd949ec695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22d0891a538a1f4fc61846be49f15396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db255549e59201a3713c4c685cb3c0a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ff1ae858b16f922a8218170a5877398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5696589860446c779487832067838699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c5a51560a18534abc890bcea03cd3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2491e1d29f668d5beb5427dc52d6afe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a785a282a9f86086aa82239d9bda2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffa9cce49d929287ffd53b8fa73891103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34da7ceb3d5150043a7546eac1b8d5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fee6af883aba587f17aa7b888d327105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cec084a08affee8978bd178ceb355b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea351a61fa36195b8342e3a602af5a3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82d5f6fbc0181eb8c29fc2f17684bd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f1cbf4232484112572c24b267726f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c0c834a59355f6570e5ddb41657f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07884348348371ca8c260a155f16c174111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae69db1700e519445158d65c81ac86112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c228f82cf6b75f200522dc698b6df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24ab00d43d33697aee8991fb824ccd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7fb068bd0d118ecdd533db3dd3e25115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946e2f54c345c45d75633d1c4a8ccdf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65401080261600d12a796a471ec84b2d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454e1291e2397f8004be829cd1d0607118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0093d3d338c6dc71d0b28754e9318f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4682167c0720496fe0da0ab7db179120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c1081bd6bd7eccc439b7701938ce6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ca6a0fc3bd8a996ebc92c37c8e1a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547e8fd57614b160bf7cbee90795f38123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efca3b6cf8dcb5f650660d23d71a3c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09b886280dfe8a42c1dfc97c1a8227125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17916649b10bc6ce7ad8aa26cd4774126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2ae4c504f75806ca8755015b67c4a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e2b1e531c6d0548fef8a19953ec09128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580757e8608de5396d80b50483409a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a11146aafe54e593264a3bb6c780f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0c7bab711b8f68646f2b55e3adcad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193d55cef2d6075ba75918a4edbd9a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff7cbae5ea4185668c82b13e844974133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f85c28db66a687153c72a5de521022134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e36097070423a89789804679064d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaece7627ea218a4d674fb1a8593d7f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f536eb7aec966d3f78c327ddd153f03137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23c955ad4f8fd3adb155b85f4bbc4e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04fa64e3cf02d1d9500effd2b1eb09139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1731b4ce61e9657ea0acf4f3bd2432140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b537f13264576eb68a8e7220e3fa4e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8309ccd42cd44577e16068dd1e3c1f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40415375c0e138bb6f5eedf268c8bef0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932765fcd9ed3ef2bf1a3dff2e4b7bb6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e71655b19a95c31631b7f1104adeba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826528586e871a4f886c67f11897f7a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61955d0eaef0254bc84891aeef62f0c5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01876c125f341d362d198e6251872e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c2cfb5c1e54e52e31f1b20cf858b5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66424bb040f3f3b9340908a8ff05a504150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40f73a566bdfd9d933c5ecf18f2321151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf777c75c46461bbe9155c6983141e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c89e657054516e5e7678914681a89153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b71a9fcbf78624e8932c3c42f20e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab8ed3d098b139cb357d51dc70dfa2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d51fe87f786d4319e38d60ddbce33156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aedbcb3a5be5c02784cf77fc089885157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191791bbda281f7184f496d08f03ba02158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888e6f97824b7e94bb053388e9a70b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe6a12d585886c862f9c1d0b9a2435160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c46db458cd59c499b5f25478d04554161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614c5e9f4ce6afea2b56d0d85a889a9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b5ebbc341bcd8ce910c702f68139c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2c9abfd31b3addb612dd089b844ee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a68af08069571f90ecbe5200aacff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c176c9882993cd256dcb6db85da312166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96f4110d054199481702ef8142d96a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6327cd72d4fa5904179c2384fd6e80168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a7886a0d4074a9188ad97770d0d79169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c74ba36425efd2e8cca9776e2affd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d23c052262b5eaf824f6dd46665df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad7252b6c06d0770ae757b8a014f2e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d942385a008c6502a6c2557595efbf4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e6c0e4fa7fa9af44ba77d84ecd0b8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba606e5b993cfa624aab9450d455d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f72a198bb1558f012412b5220d209176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ea2c1659f0141ec4d0eb2f6239075177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bd6e1d284e50cf9fad204b3c02ce2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897c6c57f5109a51af5241d3d73ad7e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229df8f5bb299902f769604baa721843180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac3105cc1cf900ca5b0a1197669d32181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2fe10280b96a87b2dc7bbe9e0dc90182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b048fb537cf490962dfaf2e25273f7e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1940c884f12c33f52539d057f3e772e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c572d303d7867d8b4de4323ddb276f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d729317a2323a30afb16b00bc9600a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc3d25f38d311caec268b1d809976a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e916a7e89169ed144b3d103dfd2d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5745f2668e7c75657e1e644a8f0ee4d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cd117a4b57df4f8c9586104ab6af8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00908c0837733e6a81723864cc6e88e5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4977f994e83153183c789664628e882192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f85a7a188c6a92b1a4d30a81cea07193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb6a6a7e738c16f27e2c70dac9648d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c0dd49da34c3d75902c40ac0b600c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb99c156db1ab393569d8bd89680c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ce47a3a11c43cb0a705dc36f19824197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec82c9221102d4d367789160d68f43c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1b292ae1b133e6d88365c55321394199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08f6b6fc067ce9284f1f33129e87e6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3634ce71f30c56e1f206dc7af91bac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bfe52e6f2979c5c7058e1bb324ed5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a06eb55cee4e631dd4aad250e5008203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e4afe2e44345a34277c6c87d68c7f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb802f9027eb6aacac63adc9f73934bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fa78b398f8312a032517864d908ea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6da7d74c9d4055c43828868c466452207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47336f2ea13abc0bc802b49b806a7546208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2665174eb6b2a9cf0aada28e900fb81209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9af5c72e8d9cc76d222deac070a6a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d772492cc045b1d4ddfd1b0a8839576211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51c0b8a1ceab3fb06f046dac209294212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e14878fa6e35d3601e4e4357bacd2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91b81f6e933dacee698a0ab9720fbc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39746a8c8ef2fec871fcb8231b357312215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312d316995535820103d0c825a14b9e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99112fa4f2620b39956733b21f02bead217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8957800a96d41f008ae6357aee776218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4b3c6b8e46c298defcbcc2ea455be219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c99d9f9894cee0311ff6726748866220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1a77f137da7aab0f1070793a0f2f4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df76c05a9378bd2c75c228fcff5f7c1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a183563ee809b719b6e5aa61880be20223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b6f8c0133d9d37a462319508d683e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f356db06cc31f8a74246e258477254b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956f858659da576742e49d74dd3174a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe7b777dfb8028b70e29db8b5eaa09227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24ab4127a23c9e79283a4286bfa7ff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbf9a81829873840cae027a5e4fc11229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c5c2864a0a1a956627a764bd257ea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9941d4f679ccb18f06490fa92fb76e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59d5a037748c9222c54048df24d290232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84be063c60e60c76300eed70ac0abf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9b6bbf3d4f692ab28e8722973b048234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d259673cc77917e3f2119364d62815235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b146d064b496c5a24dad667df37c1e4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e365b710e54f7d8dd85fe74ad3a3a3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06dc2d0f06ddee306302719a9518510238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd17403efe82ffbfa79edd43bf8b03e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47764a94d67a4d323fd9d6923f416593240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d3196b84e45cb3918a2e11da1b1b0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422986b17c750d5cd1456c1b51a2c1e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a72949a2bf71dbfba9ace26b67ce5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc67567f06871db3129ef686bd6561244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803777c63afa0247d1fb6ebda07a276b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d772fe0e418bc26b1dd41817de6d0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6773355cdcb0e8f45ec31f833004e9f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f939cb125da7c45feddba57cf5c3e5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97baf447b030cf2a167a7e6ecfafad9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33994f1d688e150fa88c48cd011b852250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d343cc732a9469d65efe2687341f45d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef4d5570d08785a4b6cd12f42b0afd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa6437d53bb89d3c7f639ab66237b8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bad11520cc8edfc8523152fb70d451254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbab221648bd7500cb1a89c0b05079255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb834bec4a3fc45834835430d0bccc82256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f332e774d8f058275627006a17f25c6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adae5b74dce6ba51f63f8036cc6e5e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276b48882b0782298b0b89fe56127c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1df462d3e8aef7237a7550b186a19260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72a935e108d8588dd06b29d6c05527261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99721159bc925a77408b150efed338262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca346151971c0022054376b7dea2eb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f191cd29b742f392f4ee02fbc14c7e3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db9c59c71f7f3c4862f06604763c6f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1cd33ec33789969837510807c2a89266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9af485818d85e738b9315864d9c64267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70860690837cdabd7e0dfef234d3465a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd903552cd26c6b1657693d50f0084269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da23835a95b44f1d654619f03c5bb36270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393bcfea440838abe9bdc6e8cd71a7e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f7ec0dcbd932a948ac93a89b574f5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3ed5b89085186e5eee737924098bf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3efb25dde9077c5febe5bc4e0e507274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdaad0761b74c2a4b74ed62b6eb2c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bcdcbbe45801cb28fe1dc3d5d933da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604157bd35d847eced45f5d2ef70134277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978c7a9890479d4279ba6f081e8e0c1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07a3df27c9d521c111c2cf7d26f3fa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ff716a7dce9dec7173b7d886885b6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4999dbd8e14b4ece9e2a1ef298a1a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171551b0f6a2f1fe2009681200ae55e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1239d9b8a182f550cdf187f41c285283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc094645c614926743e46116b325cd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685c416c122c698c6ecb219eac1b626285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c608723762927cdb593a411c0a704286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31e8064553c045d45979341753c2ee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b28d4152d984de91568314c18d2d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c108e4b340c65780f6b2b5125ce3e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66558808364fb3d1cd537a7c2e9f465b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081b85798ada1d059fb1eaed7afc772291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6359c664da4aded96bf5c0fb668216292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfeecbf24e0ac68e5d1db24f0ea166293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5ea89b47d8654c281cc667fac6b6a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d70e3da8dbdcd439d51bfe0949bd4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1150e7f2bc7f81d25bcda02c251b94a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ab01bcef45a749d7919bc4e7c652a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f34e3248bd95c0123ff1930573590298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a47059ada151514c41c8603ab9239299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3f122b4ed73cca56ff831ffccaa3f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be08c7694f9449311c0bc2262a3134301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0a2ea5a2f82a8b6cf4a4425df09ba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97bdccff2904c3b29b16ed2b5c04eef303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e2fb7f1e0f70a5af0de968695f53e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fd0991f35871abb195687700490f7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138108c3104a907f84bc67e56b9fbb6f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713b4a57445e3ec92aa8c6345b45e63307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65276f337924c3f498908451f7607a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4aa538a520c94cdf6d2118b3749ed9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38109a1355649bc2f1eef5996d54d41e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4255f2dbefae30c7fc97f735f39880311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bd39daeb32c278dc461bd94dddeff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fd02a8a4c5a4db32da57e6111fff0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009d6c311b757d3fe7b5466b5418f61314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d86cb89892523db4081ca0c653e9ce315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd24607f0c2709081c6609c93c7fc7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50c95c90c796dbc24fc0378bffc93f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a06086f9fe142898d40d7ed701b98318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc17a3d2ab7224f54e49f2497ec50e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc486e73a0a911de0ec07e71355636a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed53b8f4056800b36c73e60201eb62321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be281094bb258ca4473e58e673701414322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a1e2e79426d2a5ecb4df7b995e81a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35382f87f2959ce339cf5036847ffd0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecf4e182de71586a078e72f97efca4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ccb84168a83d48bd735ebf35a09db326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80438e0ae7b93088df9dc8c7c5212185327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a733327619514a9acb91e6b009b80a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60746991a4c5aaa704a8b293c6293145329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bb7edb53e6f9a72ab6bcc1ad7e32f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306ec3c437142095d6a4b97b63f0f82331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ec7d112e414de0abb8e94f7641628332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4091153b20c1e440dac1852a20dba0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cdbead0f93abb282017337794d2fa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fcac5978c372ebdc80018f90fa79c3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46054efe9ccfa61836ea9d7189ed99a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb7b8d665a5b804774b4459fb8b68c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976ed914cba940b409eef4f019f5141338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70f3ee2bdcd434b87d7c92fb9b99de339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288f7b99ab971d4a67c63e764b5d660340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8624f2df59d99bd96bce6e112b19e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede972c1a04949215e48305f4d6cf7a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb33713eab0b49a4706fae706d6605343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0dec7c490e49f9578e2ab4c5ed8262344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509fe6e99029a856173ce1198c1f71a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6759224a7ee8e1f41f66d857af92a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502068bcee54df094f8b9cc6138722ff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa949ff6e318ee5bc620275041ee1f31348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6d4fab4f66e09215e19e670a254b8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71892f23aaae9fca2effb94b90ab62a4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1192236b45b7745494afb9ba22c7e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd5abd6e92fbe4baa8834574aba958352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d95a4a0eed875e59ddc4aa06fc096c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f52eba0ca8f36411944f604faae2f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8874deee01b39b2e51110220e91bc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a91df0d91d09c75650c99ca030bc31356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d19e07e054d337b4aefb79723f5cee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a034b2a7a0bbe771230d089a9bb74358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f253a18fd0807aae0462358cabfe3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a7a327b6e97397a350b8206b638d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd17d503ad42cf489c848861841331e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3440b80ff17e89f75a9e386a870a6d8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c5f82d9bb3a4b0f6c3907c93d5023363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876068908a770660c05b41266c2fee9f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc68627cb07d45294c0928212a8191365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb0fa190ec05acc8edf4f22fba2b9a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340eaac4f9809afa6bc505984def6e7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56e7a8bc4033872f665046e3adc316368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64e0ed60993dece61d086af6a8ec87369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb9e65054e21a3b43b21d04c311195370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c63de18a39fa89037cec64bde477e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56190d6b1e138cb6efd317d04ce9f2ea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dce672cc5ff5240a86281db7ff8092373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855dd58464b8a9aada256843736d6383374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f920dc9cbb2ffc9f193ca92105b008c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c244f78ea18ff984c4a8fc07da044376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa05d39b93df569b223ce401275bdf2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b7d8c17e32a8aea0ed7d2f895ce22378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62668377a1959f416df818dc63eb1fad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52056dcf687c254a59661ae59b160b06380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15613613514011f77ec90bcb690a86b0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3853389b9500f50c34310afc60fbe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad8889c27d11a0a2e6aab7af5383ff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d56d7d529743180b009e545fe1ee5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7709721f141011fc803d4ad278f39385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d48c76f220a4be9f418246c93462d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8da9451c71c70f5e1562477d16c2b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4eec67760e8277f4f1892f81ee51ff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429e227926415bf9df1383fafbd7f38389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b84169683a6f41a2c7c3aa0ad8c32a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd672b36a0c012bfabc1c4b647e01b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2193ceb2c706136f39eed3f428f39d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f25e1466bf8f82ba0df84a2f2df98d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9c11153512a81185fef14ff2a2f2c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908bc5751e390e1538a7320a5d9c2a3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55c8e437c4492c0d22d9272ee17145396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e31c581ef76a48a83d3c1dbe74f6ed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86982482fccf9d054e389925fd7315ab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b683b9ce0f84cfca54d03563daf5c7d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ce061cfe9832e1a235cd386daf7fc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a34ccd499530120c87b6ccdb3222f0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea4e56483dcfac422e6dff412c63f4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9a47160ef354b79f6c1da7c06de6a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2b60bc8ea2a487eb465061b2ef5ff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc6e11765973ed9bdbca1dee6cc2df405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cecce827fdf36723f8b38ee18eb8db406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338fc220e12cfbac2ef4568a44eb5eb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72bf0bb8c933c68413f461c8d429fc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0172033966415e5fb806bf9c6d025c0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629e06ea93f235a6edbdebe2cc80ab9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3b1185f7be4b2385521974b6b80f8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe2428afec8fd971dd6bfbc287bd89412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8050d6bf44508b7dbe75746102c60413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d119ce27de60574f5bfacb711b2c9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51656f0a92ac8c6821765f3e99d78a5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647c8980950394b3ad045e9efd20ee0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41d7081aba7172a1a79ab19828461f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c354dac57466b6130599763da84e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4b5dac6e646de5808d735c2520fc5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203847af1f0657e5450017cf640a5fb6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0686927ab060e51c2ae6a3e30a369421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f5b8cc7c3d66bdae808bceb2274c6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b24953472d5769e9e6d5a39b2b2e60423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f6c575cdd6eb641051b1c3c97a97a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb0e9fd4002942fe22dda71a5a2663425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e3936c8e5a018ba9b8f71157dfc7a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92ee46b18ffcb263f4a33d63861646427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6aa7e95a57abafefe68e3685b2a305428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8f3e91562a532c7c5ebd247ae9769429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9c842805f5c1b77ab57cc149e3404430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203899b149c109987cb47ce6c09bdbf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da370a9a3ddad93634d5a6e5553115432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68c89fd3f84ee2d14434335c8d810d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057e8ea770816adeb7ed1033ff25145434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb288517b04fba386025df45f905f1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13690a4cfdf6db14db7b5956bfe1231436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc24eefb61701beeb7fb48914fcc9a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302b6440bde2a8ec5427ed179bf2dc0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ded2363789aebb5f8079c90791f6ea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917e79f8a97283db46f6c833aa28812440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb16ecb219c831ac20c5b685c78b538441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59a5bdf75abeec4be2624d42be635e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e1b63032f1c273b48a02acb5b953d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3906ddd13dbeb1513e1d3eb07c9b0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a131539ac4330a4719d45d62b119d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf4cbeb7094c309906fc77563c488e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bb9fda9b88b9ccb7f6c7166cc9121447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac14947093bf2511df381fbec3c4db448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac76776440b8594c832bde91928eec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ff52b0d842662ec5cd45f97366ccb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd012940e314a13179c820dba1c207ab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e75a139d6164cded639fc04a2ed913452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3801553daa30753cfffe34e689c22db453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609c7bfe5f050fce82a80284ba7ddc1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49728550b9a3c544d8c41d4512fcf987455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce82326bcc388f54e7d3811dd80d4f9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105277bacb07a6063e2eef0ed693f86457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df952664ab013db51633be9b43bf2ba9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc97e4d3850d6bce293d32dcce3d31459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18880c109c753971c855367b6a10d49d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84130f67f2475234575e450c5120ee5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd88af993591fa4cfffd97d278a5ad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89777813d9a5d40250a4b98dcfd3e835463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d49b1ceb6b4d3c96a1e68615780674464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d535ccbdd85b0e8c9344f83e521c0b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034f788c248eef5a1cf04c7edc42dd0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5a8e66563ff2e2d604df38a5038f0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9518707546d509e83232bcc4a19ed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8c9c3995f980ddc97f58841e2c99a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a31f16843afb9c7efe63b2ee89ebd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa15e98effbd908fe32757bfbe090b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84c3f506020959199ad3faa14171cb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0847a49415135aab1ec5ca58d477a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f893de7f3083d8cb7c43a8dab2ad4f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc5688b0a63c070c1cf114191e8d2c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a66ea7a7a48f1b4bb60ab3d5ddf44476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c5bb8316e1906240b63ce7f18702c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb43ef1a761a8fb503d7108760792e9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0a76862c4a579746626133fb89ea1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8110b9d624f1602f44b6f23b65d64e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d398964b78869a225b03ce203c3194f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba5c561a13a120f72e3b6634d591bf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364b72b6f2f5aac4dfce8a07cf876f2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891c2431f7786fa7835be57f8647822484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a3f214033baba5eb00b7c3f6b6a12485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17349ef0bdb7b5ced05650e73ca510486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74cbd604869734e4c25ab8d330f78fe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492572b1db6aab912bb16e9f0803ad60488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bfe3d876159fbaea955bd08b3356b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ef249e627fc380a963938fc8d0488490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe22bc551dc46c8b576ff38b50edc1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9679848bfdf6418a6c82d5629db79492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a76a12c037aafc7edcf8e4b4a04fac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb71efedef33f32f0a404e31e23d1a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc971f60535375cedabc0c7c79694733495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e28966d8eb1e7bc4589ff83d68ae6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498f8a0fce01d29886af6245858790e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b8fa017ed05332059cab22fab5167498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2e99601dce917553cf1ff743a66bd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d62905d0fcd8f05f936d2c17458887500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c3a804b00edf12117999b0c720431501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3294b3568ccbe4543ed4a212cf91809502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8fbc480aba3afe8541061bb7e40ba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e42c6fec75b9d48d615e59bba0730e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f41582cf791c25842b6ee967bb52f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd2a7263851201df58530c948bad49506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bc3dbe0823a5d4ccce0b7b2ce168e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c769372e56217ddbc643bef6bc6f1b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf4bf641fc764521628aec8a18ee0a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada778bee125e281e6eb4c15af049dd0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afe68194b1a7b4def3a941c3391162511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5e9e604e4e0ca4aea02b05c13a636512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57bfd066d9f4329ace5baa2f47ee44513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428e07de1368e01759cbab43339d85c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b56fe10981718c99fbcb5d0b2a2c41515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5ed3716620b6dd435ecee060f8267516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91d5e25bf8f853b91499569ead4ad1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf93704bacf7bb3650c799eff494442518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bb34f0b1ba8f8a739e2ab180f01d2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f481f6f0c7764b24b08ad81272b35520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2ffd7fb051ff9a5dffde541943d50521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c4297e3d1414048aaa95d49128e29522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89379ccf892b4b7a64bcc75a9842f7e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d2ad20a8eb61d49810a55e4b24803524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62691f5c27f8f762a5e065cba9502f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd5aa6d84c9b96f2efcb6a75a955ba526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e256498f75c1e93ea5090283bf8dde527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debe66e49a51289c8b511673e3d748e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f00b3704195884b107632b4120ccf5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e020140449b83169a5de42e6352f3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfe0c973b6d2e3735999c413765f60531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f2c9d31665033d560897f2d7f206c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0509d5308199c18c5f8aedc83c4a74533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31e3c25feb1af18a93e539d279d197534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057020532f0c0a7d1c31f7da2b1c811535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645acce038800921a11f9299261bd03d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd077cb63b8bb56a4dbe297fb3560a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5cf72499f142ba031bb04cfddce23538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a6a48ff47deda7716d8a666d406ce539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bdd01e65ccf043d20d2b85aa9f7d0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63542c047e13b26e3a488d4caf4612b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651910a04876683926c839a88a1a6dc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43368ef784a64b42105924f61e4936a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94cc74b76469c429e1654e740b86bb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3812effb95a27353532ccf488ece5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70ca2a593b7567880102e9869368d1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168701626577991821a8f3ab175593fc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b691d0d55316f9214e8b5cc0c366f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec9a680f7517247155f120e880818f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa85feebd4166567b2b09d9f903e540550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc830085690de6541d789fc749c71a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc558af60fda72f677216aeb28ba29d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8625948cf64c5d5912bfd31c8eb8b6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a871590c1397befbce93e0cc7c74c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a5a857c1112c064f80f90d4d740bd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630503ab76965432c7c196e76ac671b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde8f45fa17f6e740a07d97a0e2ef2a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9c098b84e46fed784ea1561dfe3ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e5e669542003c70e2bed54c4a25d4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb67dcf1ad26c25dc9cf710520cb16560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aac974d8f78064b5508e330a67a71f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aed5de66c397294d60a22e2d6749d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095227217ddbba577d7fb416a5f8cef3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fa5b47ff8b9e6eaa0f70f8396bf91564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc3b029ea473ec57da38b2298f592f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fed5be591feea9ecb97c7042dedcb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8c66f3f4c53a7b8f4f224348cd9a1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d884419c560910726be272c39668c1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09213579ed88f954fd91a64095e3c38f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39264da13ec4829a36f2e35d05dce848570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aab98fc476e559822a16fef903db8d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de64268651b775d2297da7d9deece45572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685ac3ba40310bb2d6696733b7ce9bf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f0c937e07a9e01ad83cf7563e26c6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09769db5a6585a37f39f89243cc842a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd598c136ce25d377d9d159dec4a6fa7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd80253fc42382f6640b8d2cb22024d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0403c506c44e5aef813347a1d1056e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb255172d227751cd6595b1c29854860579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81d493d97ab1635903e43d1af60635580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c8e23a19db925a037359f3f176ac5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e919cdfc6a16faff7aca7f68d88fc5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582e7fdd7fa56928dab38f1c0022c3e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f0870ee262df79ed487afa8c0d656584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d704a799bc60cc69234e4a61fe58a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852fa94abb7018b7f7f4ac463dd3501586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fa0e173b9c96dbdb22f7202df2708587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954200daa1a2bfd8995491beffbeb889588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fe24897e1d177821ce27c46882027589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec252731c11974193da204c652b79ebb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13597b34b4f27c10a2f8ea350d296a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbac40efe8ab2c99427591c1058bad592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058050811e76ca489f4d5576c9d65f89593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ed616ce2c049c09cac61f40df4f54594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45858d7d1828372952b1650c21838246595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347b0234bf95ff854b50f9cb33b9ab8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38ce20e1a315f8a55ecf47b56dcf6d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a6e4e15af2ead407268feb8712ec8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4928b236ef73290a8d92c3e873318599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172538d1be60f7d26ac61d9233e1a5e1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da271a2c97d880108549212400093b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9c3aaa6a76c071295573781e4872a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ae294500541ad7507c56a2a1770d8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ef175de43f7d9c4e81ad0595bfee1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021cdc55283717778d28d3c82c10fa6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ae1685fdd63d61b980992282260d7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6bef5961e43ed45501ef4c6938644607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19242143d316261d066dd22972bdeb1b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f77977253da9fa551b9c6b3a6b7971609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60353ac5ba81ddb6b6a82f947ad9f4d7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a843845aa95ad6d44441f761cc0d3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bebc0b62b62ead7620e8da6c90156612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65cc3d1597929bfb5c414c91ce7623613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae1500600f8e35743cf35cace2f5de614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4bf1eca440fcbd5a5e0bdaf9a4f43615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487855dce13ca5dcabe549e90c1745dd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b55e330784e7309fb4699f5031571617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e8d83d5c48f1d2d412817f211b0a2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a99a037aac3aadd0e1229ec98b356619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426f5384469b14c073067ddd4f0c59e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480ab9a44462540d3a948c18a8c6e33621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdf120aad254d0c76e6488c5b4a73f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc3107d5e13f968d3c1e0fd62b8392623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f3e82583acd1eff6cca9c592d467f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caba82e5d19a2fbe582af8e76aebcc6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972aa2b0694367b866b12e11127e101e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091b8384c16c8a6bbaa4e4644745f97627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a7ff535000ab8ae1f1838fc2cfe68628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540cdbf15a224ab04d7715ad65eee80629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae51306bcf82a97233a970d5238a4a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a6474a51b05acfa1a0a5e72d81a56631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13996f107752d00dd5e01dc7b0690c8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca77123dc6c4a4ee65435217efa4a57633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b4c6d046b322016883f5f30d12acd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc830fb647ebea25001c9fe60e583200635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80f4bdf8814caf6d4b714a1c968812636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7e8a9e121151f3f43622db0ae61fd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ac4bc874019b4340a8040147e3b59638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbbdbaaa18d16ee918c8a89196c5b0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a986f49bf7d353ebd8491aaf3ff190640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384df483feca9afa5e52ccc4d479ab9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203572d7a8af1c57a962b9c024c4199642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161dad37a6b1dadd754594183bf94564643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65947f1c807b835af4c54d02db779053644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47f6a0fb9114772bf7ca1284d27585645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588281d9eec14a0864b757a348d7ba28646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99718bedbb21d727f1b4500d7a8b4f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812c72cb8d38ea9a697949cdf580281648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f3968d766bbea2e3467835f7c766a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46647f668dff55e5a8767c5d4713d5ca650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bff8f3f19d20af05c9dd03d7b7c9c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32067e0289c25bcf84de9041f0394d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da269c42211ddfb2c4968bd03866b0b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a983a1f73b371dbc8065316b074aa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee610b35587459c33f0b87c67a7035655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90972318a83b509b92c8fedd0c88d211656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85002b66f01f14dad749eee023e5a065657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423354be1610d238ada72ccd11b443a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f483c809d643428a1fa1076ee65b6d1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b16a534adcaa51dd27d0adeaca103660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b340252b6f1372f641cce52f49d6016661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d158813d07c278b0cb2e683bf5e81662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2a9997a223316fdfd43ba996f2ae2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe1bf8e09bb29341b9bacedea33409664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435b80a95f7cf3f92770ef64c9880aa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868523e4742286b64ab5acc0dadfabd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef470f9a5779719bb27b244dc7a8d6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34315dae47d3df9a59da918348cf2f03668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e41754a4c24995656f3cae966a3aa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fab92c6b5ab9dc578e2a11cd599f3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb0f6489615b69629d1ff6219d6716671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a965b000c14a4055ae3edd0895371672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23ba145dbd850f86fa87ef2a1a7a79673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76293c4359b47441eee850f9e22793674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2276fd38a88792a14957705e1cd0f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98c8e9abd64e6455baa87b27c83a58676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561d7fb9065d83f8657e4404925d2b0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2305e5a1ef0a3a2b21409b18f0a76678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553addc9d3c20604813e7c8edecfcefc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32d43f9282253fce636242f44a6a87680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884018676b0a432b30da6eaf9560bfd9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58360a08178199c59e7e62d3c24af6c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6213c3e2c3aeafae1de3f23cae9ec683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a2593291c18e8d94dd1fe248988ad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fb3b10ad7b3287793bc982f1168b1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4766f4f54c8cca1c330102879e6c96686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523660534304524be5d9dabd6ad806bc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b0532ed7def4a13ae33a8357abc22688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad39ba328a748b989fcc99d8e348712689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc11961b80aaea7e9f3ede9585eec1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71f81bf2e613e90ded2da5f8608758691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8430f7cda75a2f9a27d9c008aa5aae692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab6c16f825f7c3a7648c9caca1b912693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886fd7ca563c7e16f0483dbc5b6d44c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c40fee036abaf1d9cabc3dbb7d94c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef0199e0ca830272e7451c4440fe93696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a2d6e06d49efeb35dd216f7f6b932697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766431d966e3d8d41f02451dd5636245698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cae6a38aa67065769848def0ce6324699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d364f5c0e444a4c8f8448d8bc757a6e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffad546e9f2546464c4e26ef5fe8c00701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d6ac3337bab3bc5a7a1aca1762aad702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af7efb12711aac60125e7ca3e7f939703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a0ea5dabe1b9c6a67a0e89e6e5d2f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d9ac9a0329458b1d7f349e25324b4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f06c2eeb8b262e1e76375b9530ec5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b434f6fc13bd89ad481335f6b0118707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660aacef8e0d241c5d1685e7823e95f8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbe4ba4eb47078317db46a92a35013709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533054b16d723e0b228abfc69c81095d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947ed4ad2bbb6ec961cb63617b081a6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764457711dcc60872b4a074b656f0cae712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d88354526abccae01040a8cfde63e2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a3753db5031a724fdff61bc8041f0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21025712ff659eff5062977280abd0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02242ab9954d5ca15d32b4047aa2b3da716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69466cfe11259d7b33611508461861c8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e51ae8cdfd68614c62628670f61041718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a08022d7929ae7a85ccf5fa2477cb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffcf61f471d62627f8599f5fcb7a079720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075778741796e165a7cdc231ee2ca274721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71460d2c1c31d3c9a51f7743e9256ba5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63c4e98e89df8d33508076184ad539723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced490ac4641f205203bfb3cacf6f47724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4742093577c02f076c47a9084e9da6e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6544b87438a7e366ed7cfd79d377f70726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9681ec6990639798a68ec8de87572d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2edeab939335b2bc37fa710990e4b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688d5b0630c064cccc9cfc7b39184bf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8cb9f080c3558a45c88fc81638f28730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659fb9c593a3c02fccfbf93ad061d61731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4160c0f1598e70f146dd033bf89b0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b384addd9afbc9ec17298ee1795b1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd93bef2d58633bba23e94728c3114b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d61c9e0596a3c01d0a70f2611c970735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8ebd49037ed8334fb53243f78c227736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3f24ccf4097fc582a5b09ac828082737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7a8bc428d67f4dfe57cea9b4a693b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2f2ef0d39fe81077a5b0d13d67429739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2a29a2e7a9380970f024ca5a029eb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a340fe24541c47b61bd8ac87bab3a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeebf1f8f576d9db4c8172c9c3c629f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c617711905a0cbd22a8073a6c82baf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74f57426ac95181a91ab2d0882eb7e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4b11c5e1af8fa5eb0abe84cf41586745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf96169ac755a4e5599104b2d4a2d3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba4932ccdd6b1d796e69764b0f1c2d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4de45de73d6b4321c68c83c145eb8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e5944bf0f4a392aa26ed58265bc6a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a13abcd0395fca63b4fc6433015e4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ceb9d696dad8393404b7f6717e46db751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10cfa91d45ea18d70ee58ca42ce24a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782e289a6bf6cb2ce444d526daccf7c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4392df8f334cf7c15c2ed842ebadae3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace8aa5cfa803037fdfe89d41c1e080755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf3809c228edb42b5e1ec1ad8a558a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678da61b1dbd0a12366c3b5d423e48c9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba300ea9dea53bcb7dae4cf0e140b1b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f84963f0875bae910914b392280b78759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60367e6930f8f222de8ac10b2babcbfc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391eea245469c71b2cbf2587d4c9ee00761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba35519fe039df6b4e1c3b6e01d344762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7bd23ac6fcb3eb469e52cdcc14930763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4ea03c79a0275ac05943a49429719764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913810a2a49edc60a2984e6c418d05d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef1ed9358595863a82f4d173328243766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c60ddd5c12a457bd244dec67827a52767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>