--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -817,50 +817,59 @@
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
@@ -925,50 +934,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -1366,50 +1384,59 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
     <t>000000463</t>
   </si>
   <si>
     <t>Тримач BASEUS Gravity with wireless charger |10w, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gravity-with-wireless-charger-10w-qc-/</t>
   </si>
   <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
@@ -1798,50 +1825,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -2020,50 +2056,59 @@
   <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
     <t>000010175</t>
   </si>
   <si>
     <t>Тримач HOCO Climber smart wireless charging car holder HW9 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
   </si>
   <si>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
+  </si>
+  <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
     <t>000010332</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
@@ -2578,50 +2623,59 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
+  </si>
+  <si>
     <t>000011891</t>
   </si>
   <si>
     <t>Тримач HOCO Knight motorcycle bicycle universal holder H85 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
     <t>000011974</t>
   </si>
   <si>
     <t>Тримач HOCO Power electric magnetic wireless fast charging car holder (air outlet) HW35 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-power-electric-magnetic-wireless-fast-charging-car-holder-air-outlet-hw35-15w-/</t>
@@ -2812,50 +2866,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2896,50 +2959,59 @@
   <si>
     <t>black-orange</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-journey-magnetic-car-holder-with-suction-cup-h105-multi-scene-4-5-7-/</t>
   </si>
   <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
     <t>000007358</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля Promise metal hidden stop sign PH41</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-promise-metal-hidden-stop-sign-ph41/</t>
@@ -3112,68 +3184,86 @@
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
+  </si>
+  <si>
     <t>000007328</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Dual Cameras Driving Recorder Di07 |HD, 2 Camera|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
     <t>000011343</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Screenless hidden driving recorder DV13 |25fps/720p, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-screenless-hidden-driving-recorder-dv13-25fps-720p-wifi-/</t>
@@ -3532,50 +3622,68 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
     <t>000010336</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Maddy portable smart air pump ZP7 (5000mAh) |10.3 bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-maddy-portable-smart-air-pump-zp7-5000mah-10-3-bar-/</t>
   </si>
   <si>
     <t>000012681</t>
   </si>
   <si>
     <t>Портативний компресор BASEUS GoTrip VA1 Super Mini Wired Inflator 22-Cylinder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-baseus-gotrip-va1-super-mini-wired-inflator-22-cylinder/</t>
@@ -3650,50 +3758,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3874,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f414cd90498be75a10b9e3212a592b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8182bbfce7bb062b4203f3f17d245b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a84dd35002a891c8a0c8e3f2b22de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89db5e5bf5517483e3251ad2956b8ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b3a4b158f02bd18bd6156bbd32fc15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b97637e5ef96152aaa556586c27ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc3e6d856798045efcd4c1cf1c535c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efac52d63fd4f4e2d5bf925b2527978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900ce16ebb51906ed246f3c3608a62c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150826e48cec16e9242edcacedc1978c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b966e07d0777b21d408def9da37a92111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb417624cf5f4e80591b0f428830ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b688a433250ee28b39ba3ccce73718c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe046ae55f631248a3d1665941343314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a767d50ea6748b5d1b82a5a7b7ee81a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c24119352516e04970c61201f3f3016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b26fd83e8a1e9830c0833e332e166e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48d0f1a295ef4b19cc25e0f9d279e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5c861adcb0dd29f66fbe12366c3af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32e3757df206f9756482ccbbfaa88920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb4a8e300b564f3b75f2b79065806321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7ec12e2ddaad80d7bbb0734b8187d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d458b0e902e623fcf64c29b559602b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfeb05d534214804d87d976fe7d27b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ca5d5fc83ad34a2a569eea80fc96125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7a97e6f6709c9337b76df6e42170826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde435accbc40cde0387501d5fc5b9d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0c0f77845ed2ae49f978b60ad888328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be183ab6d1be795632da099c291718629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa400bcc6e652687dac59426038c00fa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a05eaecb4232f9de380f0e5cd509e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706a748ecd437cc04b745b09375766332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0e284708e22a88d560e60987cb23a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3bf1e5a242ef45eb3be70c3716e8034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16740707502ab5bbe8b0a9d7ff12131335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13474ceec1e6dbb6a79c8b0b011f02836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e227e9ec004c8ec63979f173aece7437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7247be02561187ca41643bbce343738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa08b296e26431b4c3862d83f3dfbd539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15498c9a9592bc349ac6390d0dd25d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85801e2f5c68f96f33ac12392093e0d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2c7ed099ef4759512ece4efabb17342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52fdc17d0e9d815140303627b59edd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fb7fb819a94da5bb1d66c426978ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1961917bdce7cf02c738fa5bc1da3f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36d2871b1c34d71363bd3bdaa6205e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b207434c9891bee0d8fc98496cf9b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f45764120f4e9efa58a94fabe750b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8c84711ec651d0bf1d222b2e4c9e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785f046ae4174cdc58675b7b4738b5250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be414eccd39718ee71d34478dcf8a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b32e053ea6701cb8337c7b63ba18852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc38a8ece9fd7fbb325bb82a1ac65d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217f05aeee08f2c4b994fe64b4dc29254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1365da15aedd928a13585eaaa2d9fd955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0565b2b17b83722830947a84344ea3956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eeb6ca1559dac05d8d578c5b94918457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc164045153e699915175c96438ec8e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88426c4951146e0cfd8c3d453ac1303e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafd5a314c42a6db351ab3b97bba62d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a29f657ac2193e14a6f7173df603661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a38c90d82ade3d8ca0619cd0eee41562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102066b51248967c92f45d865134c6b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ead31d56da85f6d613afce87072e5764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb89b3931a465c6c48c5ed5f2b3c7f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648de9708e48b6bb4c574aa9d0be11a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324c74058e5ba23a54cb2407b0ccf3367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de652694fe05530872a79b07a5fe573168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e1ea4a4dc9b72c7a5eb65cd66c48369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5de1ef7e6966a5d2ac649a47a6fb170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44698bf6ef60ae5219031303edd21171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31145e5af2d9f0786a1e4e20288ae7f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912ddff1e2fda5773de3b18e5fd3e8973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863baad3bdba58465abb6d75376ae1674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987025ee27d7efde9b0f2f890bd3b3f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafaeb15465c111978de6e9858ce081376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235796d3ed32f4929d0599c95793728d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cbef789b15f9b83028e990075f8b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42c7dffb4ed26257550faabe85c32d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699005a2a17b13095e28f012fe50b95780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4d49981532416f767cf4171b22f6681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f4caa6c4b63f20c69099163dc490282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dda9b3fde6298a6ea0d79b719139d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2572b42d6d109cbfaa3daeefd0fe984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930ff9700c4a18b32058bebf9c707ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02b2d2d9136038717172967adfbc8486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f843a273b34b578f56f041d1ec435f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f877ae2bd5a7aee7438e4ec05a723fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff3fb5481cc30796bcd955859a01d689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721a77167d1e668c39e3435a585888990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8693276e9cd125a0eb9fb39e0115091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424254065e2a547dc5a274ee9f49130592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1409c9cb2bbf2d79b8347f899475c7393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283122bf4fe1a73280605ed61f2734d994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08c6d497dc5d85b5c61c39edd56ea695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907831b7351eda5baaf05e73575a6ff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70822f33b80b8ae0118c34839c52fc6a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830968ce6349a2529f2c8582072176098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6495e9b5eecc09961154b39213244599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fe8bcc9d23c4ee9bc13e5b63c7459100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023214dbfe98629dbaec9ddc5135ab83101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3f190d5cfcd4bc40952acdfd24126102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048bd6348a62d6ffc635d29ec699140103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038b78419186f33c18af8216bd85cfe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f796f50f24905297e2b9ad4ada09dd8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616f3bb2fa80d49589626a214e80142106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649057f4522daf552b06a40d24f015a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7554dc672680b7fd3e271e471ab961b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b142afbf9cb4c8737f63ed5ed095968109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47ffda8f28c3461f84a57ad06c12b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf000e0fa6309b2b1920c5e39f912c8a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a64c53de728347db6466050fe0b488112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdbf4c52420f13a133a842dd9c9bce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cb30f5195a5ca3246a2c5c806230b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce6984f9c6f22c1939f0b5c500e5ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc222aef855d70c038d471fd729927fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7ef44a6b1214535ad2660b9827de3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ab465ff837f2a0bae1560afb7a1dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7263ef1e290c214bbb8c4111e5fe433119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f236cd356c4997228db9056695ce8e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37b2a0d856fe54585ffdec1e59dfb0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a084fb916423571cda06d08e8d5676b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9ac5ea1987d4906ffcdedd3ddfe0f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a511695c1352aad3ddefb28f56038ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911b50972db177f9d6d89f65979bca8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c5d2806908e82b7261858d07026a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892a7f676899ed647b91ad975f76f85127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175af26ed5b361327109ce5a9c322991128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24bb419e0bd9e9bee054ca8c4f5dc80129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62ef94f20c7dd2e536db3b28438801130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d8f5322667fbae633edea30e77d80131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95599c496f714c9e01c563ecded35b45132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20914fd716ca20fd0ff52c8ee1f6d3b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d526ac797a7b1b00110870217aec8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0768bb08a1fd5a1482791b48b95ffb3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd3bd5c4f31faedb7320e7561d4a40136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6263946dcdb3a9cba04323467b806137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9981bcd1114d4e2beb4dd9d7ca00b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2470205dc3985d2289ee1a58a0034139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48622314c52cd1f76d899298717d25c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c64f79bc3583ef4bdbca98d11c211141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb61f46d307ec579cee041de773704142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f3dc2e81354c5ae67a7987831609b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe152ffc4058162b160af8bcc8731c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f1fa5b47b2ee77c9ed540e76c6256145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f81ec40977bd006dcd1f62d54f668b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43625218878a635783dbd6ee8473ada9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12273ee9f08a1351fea1a73b7858bbfc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89153699ede2ef364dedf7fa39f106149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825934b8c65850614b2b2ea795c7ef1f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edbe2ae43464715235c954b83cfef7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95124f0ab5303af2402f20ac67f63628152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd8542291045ce15eb0f53074dde82153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd504c938b1821af93844bce15d46213154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd6bf892421ec547f94b06c9417010155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fa6d8327d1cccd08a335e0885706c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534f3ab7ce600c0230c8f88510cbd3d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c956bf75e151ced9379eea84bd61eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046f47c28f4d6e0986e56f19b38a808159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538806f9538a055ea562f8a6693b99f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28857ed63b01b1aafe791c4f682180161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b2a1a962067e6dd82fcfef66226ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5bdc92425b312a5396776ec764fe8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995f50b5ae4650c79715d5d76673547164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e72782ce698908dfa59cba75d3a561165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b539858fe047704c65d4fcba7a5fca9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1cda39862051072fa985cb0968275167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c0b7895819c415a00d1a136274411168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb08bf35a2a2f7e6caca60893d2327169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea428678b2d25999dc64d0816591bfa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeda9dbdea2da464abe3be15148378e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f05afc450694c69ae1949cd0254e2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0c78246a96a076b34dcbf301ae3b6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77234a20c2b98e87cf9b007aabed5e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff2d2a05be67f07724ece24d3f7e52175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c208c0e3e94145850b72fec02410c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9551b89a6d52b4d81579b2742594840177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfa9de048cafe0fd075e6a5c7520d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80dfa55fd0cd82ba98ffa53462a94dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814ef77ca153a6564b1880767201207180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1f3a5477158e36bbee1be88453783181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700798f9e0f850e1f2cffdfde342c8a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06f711617951d12b5109445bb89a6b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821ee75e3119e6a9a618bee419449c5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80e1239a00c441c391f851a0c77b00185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4fbe86d97a766300d8a4b59160b5c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b794ecdf0e05b050f147c9f83c4cdb0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4066bdb8ccae856c17f5c799ad319e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40daf0abd24e9103beca19a12b2579b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4917d6d29eb79e5a68b22c6005ea9a6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91748b4ee7124d0c8714fe8fa2b272191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc851c7b752a9720ae2cca6ce13fbd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e4230e074eeca975ce4e97c55e37f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655f297c89fa8adeb396c1b4c444d92194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1415acd4b6b5f01d4ecb52d2381571195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d673170b73302f56a9c7766178e15ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909ac6fc5f6641aaba2dec5cbb5b661197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003d7de810d418a229b1489ffbc6f5e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7613359a31fa7457641dc75ed9374199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afd7f3d55777a5a169cfc69892aae5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638c784600cb2fff74dde962d759027201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b6136e80f077d1e70662a3486a338202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b7829aa8f530715883d8fe5c7811a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3768dfc2eef6c7e80a6ff1910cbb1af204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b7c9281e9af98742fbac5d0a76fdf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8d4bd3d321750eb573c1aa459ff0e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005f848ddc2dfd361f2ac4a6076b253207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e315b310b409a383807609f69ef6f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e4244aa1b0c2da860c4a25df9e339209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee29ec96aa9b678bd687e31211bcd32210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f13d2a17236e6142a1dea4fa48f016211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ee0f11b1749cfd9626760db979f0c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d96478db9524d6a454e91c6302de8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01355d3f0fe3966db3ca98c205def3ea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fd33a4d45e86fc3e08e1b9abb981b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f408bc6464bb5e566b745b041ae59216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f928801fa892272946a477d1f4e91217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4fd234a0e177f30114005b42226de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bba34928c87f017a96fd04267c522d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2b655e8da4fc2e73d8545ba6875f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc22f25b54d6291cf89f77db1bd4f0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b47cb290b14ae0cfc5f3dbcd5a3986222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45b6728ded4da46023f81a7ff2504d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22f2f05f94ea99a9047b220c1a9e12224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b39871ff0e52c1c0dce5c9eb152f6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390386d2e4324a8153b92d82ddd5d8f5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4de57e82aa841ae46b3ffbbeaa1af227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ddc6c24de27b4191e4428de3aa9f4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ba2d55e7e86e755ddc15887224555229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3a81305dab26e983c848991f866b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9cdebceaed5b4f01d79ed25e88bc06231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2462d1bbc7e6f6df6b2fc409e7aedc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543dce114f9f707fd0a32c627cc7355233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae214d796f31c83bae786b22637d54234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0c7844994d5da685641d8de4a66ea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df113a35b04832e307c31f1c6cddfb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326b68c55a6663deb145a3d71d6dab5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcb980fa7c706571145d682f2f5a2a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7b1a2391d275be24b6733801f1499239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a450e8fe61ac1ebe796921a5cdada59240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adc9d7d3cf677df8a0ccc2d7fc8ab4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770d988b103e495c6726ac4dcb085ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08ca48f9f90c929ecabe5779a40322243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe9efa459b1ab6067ab5edb1d93391244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538dfec1ce3d4d4c4ce7d19259489bdb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be74340ab5c67f2c0cc2205327db37246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5b573c3e52d7e02ebc80015377388247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ffc0d15676c2a03aaafbbac20efa2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb760fada2aaebdf3e938e49d2c56b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e04a6e8363310cd58039411ec1dc2e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b56daa8dd112f18831cde367b78d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122cf3948dbba60b6cfa39fa033724e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa91e84a29a2ee3cd352435dab5129d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58038c16a08e293fd1cdcfa6dcccc95254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391a8ab46f744a0cc427fa86d456998255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4499e35cef8d5cc6e121fce64fb003d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3bab7cbb2cfb3de9807c1a8b539d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb6c9fb57f5495532c8a8fb2ad909e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2240f5661785435e6aa3a3e8e69c417259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d05a71f89d70cc56dd164f40d14f19260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6c065c988d9374ecf4375b4b5db21261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29f2460558a4f36b2669789af36c96262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f4d693df46ec94efce2b75cc5a6ac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54356a512a8804958c074d8312704e68264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4aa461d74fce3279992e51131d49a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261decf42fb2f12deb6746bf853b3f2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8085c066c8e48903762e6bf6898008a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4b6dd44a1bbd5df2065c839e6fa60268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aaafe19115f5feace7ed1e1061b298269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e767dfc42311ef379c25c42047d293270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff68faebbbde355bdf698c1e31d835271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd25ad46ebe98a2827cd237ba823f76272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c400be9a45c1b0542bacdeff30aa319273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8667b79cf414f607cf15225018b2ba0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78c952e5faead1d76501b5c4576dc4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb58871a3203df3630da7922e635f82276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e16a68ba34c1efb83a850d986a458277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b331cd112f7670b17b860e1b8a893278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df40e0d0da8e419b79ddfd181d85ebd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69dfec732c7ebf12bff5b1073ee39c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894c2c22faf1bc8e6a1239cbd37ebc7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50aca2dc5f0bc5c4c0e20257e02b26282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4929d5437619721d73046898f9078283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f5edc6d8be7805f6bca6f53f13b2b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086c2f9d9dfbb2677088452f1b8e326285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8ad66e7a17025b36549c2ece37896286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa0480cb3efef8bd77ac051d1d66ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5768000ee038eb98ec8d94fc3bd6e3a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a9c1a9fc6590c4f0cade9d00741f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1c8aa72f6d3a366533c0a4cc6649e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680aed1dfd1319b4d6b5ad08854a412291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a844c4f2289bc12ff756341e9e5b4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147ceee74501609d147b96b62cf8592293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b415fcb03573cf9cff0dcf7ee29e81294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879a4eb5e7436fdd434c5655cbb5293295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5bc78094845529a19345ea1a72428296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2d7c5423c335c4e22c1ea3ebd28c9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766cac49fefb1e218e760c4155574cc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec2a2fff0d3efb6ab5e70fac2d94f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a737f71c131bfe60f7df107ee415f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652d2db169ca4475b577bba8ad660f5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a56969363a55d78568c830973c363302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84904afcf8a4837ff084e50fdde85d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2525e9d21d85f6e45f8cb7150f1639304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b15b75c4e37c5c852021d229c7dc1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ef43d6d7daa3750d05d58b2bb91f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd953dfc6b6824e1da00e90ff554d5b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a9c0b149ebc3caf5d34860fb47d75308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cfeb1a449df6f837edd17cfe09058309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa8c34832772889ef9434bd70701db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc719b5eb1919f44d210e4ee3424b93311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf6328e0e95b984129c5daebc2a9b9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45dec948f289128b7757b85dfa93f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7e98a9541a1ffad43a52248e45d22314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a299ccea3662399d3d1c5d1d40be48315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41091c64fc50bacb2d6bca6f2667e0d1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c3fd9a69aab7e2172517f3a841b63317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150e23e9802f7aa1e80e73d2530ea50318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35435ede04c26504bba616ce8ed917d5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36cf293a0a354dfe13bb09aae01d1b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825f4cfadc2fddf2dae43bcb3fb20ed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a40d30ae20b9c479d08e96690641e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd76cccc109e57c8fbad9b14778eeae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7ae3ee34c1c2eeddb965319269c18324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25926daa15a8824dd42657aa78b03779325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8ad26b27c5bc707d3d22d45c841df326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8ce369f5bf0087dcf6e5437d2eda3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd2a0f95761dc0e131000896723452328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3e750670e707c4a3702d1775dc01f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf167ffdbe156f3bb7103624de79d70330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a53fb68e463e650109e875b6ce5a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0122143902edcb29754a2456a1842332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47b83cd0c6b044d5cba3edf678324c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67738df527525be72d80783224cd41f1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32547cd1e0e3c43824f650d273b0426335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ec93f9508103650150e1943d1cbcb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29090dcfeed9e560ab3f7bc80e895726337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60776d60c46e063823fefcae0326808d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e38f6dbec23489bba621f5613a7e22339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7f931209d32df38d085fb96dfa105340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78168273b3c7bc97aa383e4bf2f8489a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68756a182087d384c28efb2831284d3a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca77a237eaff437e997adaaa0d6bc3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599feb5ee9a5a9c2e20cf082a4f6c7c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16712e6fc6d3781114ba10488a197264345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d63936e0efd9cad36bdeab0b6643b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58df3a6146895625bc8bf6c147c4e1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3777e96575116fae8545d19651449a0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fca19064ad9c03f80b19c72ddcc871349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480664d8df16d3332e964ad447b3a19350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b29a2e1f6da74025972f3c954f0cc0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536624d06152c8cb176f80a21a7a085e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6a54a75e4ca88413f90433e34b6af353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4860ae04c91d5993c73aef864264bfb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad861291e6bca15a64aadf11fed5326355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd66700b01af5e4d620de64ac4605e4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ccd7b85c41f9f5b8618896d7266e2f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31e6d4637d657d94c2adc5353c9146358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0a3d2616dca2302018cbd6fede551359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074831702721456c26573af9157aa15360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a682c130af47b0579c8825e016927361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cab851f94216657712b04206e5cff8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99197109661ab6e9f811a1fdd28c51ad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22aef88c6bc2d950ad2677b2c5ccf3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e318bd7c2ef9415ab7694b562b96c4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c9e9eeb3b5b863e0b177c5f4176b7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fcfa13e5e4387ef7f58293dcd8eb08367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557b5ff0a88b87d4596f0ad265b75e0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533c4bd71b0a5ae21fa6df9649d5cd3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8de4de6e01bbb3ef05dae9de5b418370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d182bb005f7ccb3e72bba15d8efe71371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01191063efa2276282a14a309a744b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0abbd4c97e9477a94495433624d07373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcb203e41c823a5f0119722b568638374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4949d3ce0e8c2b1a59d639c01ece4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfb48e3d96032ce415e4e47f7a14d2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5076df2e1f0975a5e7f44a7c10e3df377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f072b8e0cf17bdb3d17aaf31fd2b9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db39e68420832f5c955b4b274f20e1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809420fe2a32bab0ace03cbbee758dd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a389b5d1cc81826db0750d5497419c6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c5b431a16197c14b770b9cd62e7c7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb1c1b173b45ce7f314b738b7f9a0f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf56519c2574c923dad643b195f94e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03222008220badcc662f5d894cd89c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393f1d7caf44ef29d74e0d5a2d6f2c9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa06bc08b812ee1363540f1a92ad685387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee520d5f0d4f0511a09e75618ababb6b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0525dcb3d2d751ae7c44abe47d3ba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b63dec4fdca3ccf7bf3f123f1310ff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eba8f794da8f2128a10462f8b5c64d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fab32bb0e7eb1b13f8482b28adffa3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa20140e1fc64e4dee0d872628b9028393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87b27daefb3253ee1e3825b310b17f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00b049d1a825d07021068150a6b7a6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403389ea1d0c69a66643f7be9c4d36bf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e603dfbe81b69184530651f1d4085397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74055de68c5d2a66700b0bac6ebbf2bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c42683b077eca790884052b2804a8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7773e9cc7a67bba24285dc8e8d0c200400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6384dd38a1ef9be1add950f0f7d28401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa136a5e2f229fa5b70d583b7443cff2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6ca9858268c846bb1829f68ac013e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d751f3d7be9be8a083d5d0c97b169404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaddc27fdfc7a0148217fbda4a76312405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7ea65ba47f87e81139039120b23b0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacf8fdb4238cb30633b952c5f68323407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96245cf8db0a264d18f14502801fafd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96c6b197ff1f4b3a663434ae1cedd3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54233e09334ab076c0bd80f93f20442410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffc91f6b2b8621cdcd361672297c8d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba252d3e7b62c189128d37e6a4a886412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3d3b07db73b8d58c43c6bff91d108413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177c12fe9be33c6814fee725a8e09ae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e36c02d9570e2c6a725b008a1a6485415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe40c55eb0a61acfb9cefe77f4772e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98def884b398a85d8f303eff981e0e8d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade9079905afd14fbb10153b99e70fa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126eb8fba56cf507217fb4f137ee8d5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dccc55bce3558184266fc3bc5e76c6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8db889c7ea9233f49901e34ed2d3d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1f894d1da4b893947f935c1f96da4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1bb16cdccec29792ba07fd4982f1d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a679efe4ec5558cfb68d61fc795048424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202c361c7310c99dfc2e32388c7a154425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422aaac1bf04170791d5f148fcd332d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7603506a9e800bcd615536a57feb8e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ad97623c986aa0daf1c8b9b867cfc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bd48d6af9e44c8e1471cafc5fb8e9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e548411452fa9b54a490450ca4dff8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f94064127136c2366e0013f3b0fad0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb85ae51dcb380fe01c2e5ad0548e1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fbddcd76c14213a8129b9e1b10805433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ac6b9e90926974eb78de14c7c8df9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726dd7aeacd7a84e8462c2eee4e42da0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77746999ed6f678b3f95214cc49e91bb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c48a42da09ac01ffb38fd014930297437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f40f89442c6a9ab7d62a64ce88a23438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b75176e2ec636626c5426b943c690439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699634d4216cd395e6bc3008fa58ff3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61127a9960ee88aa03813474bc4417b6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d32ba9f7b588dfc58e715c20e3aea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054b94ffe7090e5b562a398280e19e2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263fa1a872ba5808738e47a73618d0f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8754732f3031450905d69541462d4e9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05439aecf74258875bc9adbb8d6555446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17618ae0ca49cb9f71d80d268740a1e9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85a51ad85d60e5ecf55c9f2e81c5f8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df3a691ec86d04e28abcbcb274d326449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9b15ffd0291580abb5bcb70ca65de450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb44970eb3b29f59c490b1cc70f3cd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880736d6c6492262df75f676eae7514452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60bd4b982caa7f9eab46e517f5cdf4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc180f7153e912f323a59f3efa8083454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149650b4810c722c7b0a011fbdf1637455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0391d2dddf619ee28d6adcb9cc58b36456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7aa466b8f09987e681ee284602c10457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340039bb19e761c1f8a93ede1304eb78458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb8a08636cdcbd26d6d79ba73d48d4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570441674b668e55a2f913a7ddf35419460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335c32e5a564cf43cb35e01e7cfa877461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8550f462d2097172e6a37a78b742b3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc4bfd12c7cd95ac487181ef42f75d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883a57508cfeb1802f3ae921d831015464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6cb86c986e007b4b6752cdc2f7f40465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7020c6a07c01481d35d166b40eeb1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb064cebf4b4e5aa514375776ba4e522467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66196a13ad7a3de79ff03c666c0dc3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da8cd952d3bcf63bb030398247a30e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acf3e7706ef390863cf5af895f5416470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8d4f5e3e9ba03812d5257012ce653471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7af2fae9b54d10f4b581931e1303f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee162bde9a9e661412bbbd8da8b4bd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02cd1d5196a3612c12ea8f2ce1982d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592a71d5603f0c0164f9060f8affc60475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e18c5cd7250b582321ee4fd6acaad5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9267be36b3cfa23dfba679d2e2c30e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fc2fc4ce5139d9b16f6d0d938c555478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3eb08e9595e17588b8acde265fd62b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ae6524036665641aef3aab4a67e9c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e01fdde18e995e879d6003eabd66a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f8786bb632ade1f885e11033a83cd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88b80bf3488ea0c048bd57b8bf70d5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe29980e29e0372b476a06b8ecf3e46484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e322d2570c5d2d9237a9096ac7847a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c045cbb9bf1068b0c0517229f8fc14486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44998cf40e4e3b39d3c45d601bb27a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70445a94612dce69b7735aefa58fbd4a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03501dbeb6ea12377dbb57f5e60ba57b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5341f4e75885caa482bdf8024b8b349490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a80d57f2dae575f1b679b3d1d8e426491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea4818727b69a72f769bebd978de68492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826e535f10bd89d4f73f0d397f2f7cf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4320d6e74937a0d0af7389d76109a3a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2d74da28a4a4a8d4e197a45e076d2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53294bf62f2f5146235310ea04f966496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c345753fe929a8e817dae77f8d076a6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7b4f09992e25c03e56df8a90350e3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fed6538f803961bf195322d155fc7c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b46ad7971103328ab9e838ffa1a8f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef22f4b3a836174ae152a54e0babbe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7d5e45c1ff2a19a5de8022345237c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7926d59b72055cda84f26f13599770503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e60c31e24018d28f2b0df84be8b147504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698a86e772574feceb3bc4c747a961a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070498655d1606c66a130e2f616cf35506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281623b4626bb272c9de0b2f6daf179507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc9db545a6dffe4ae375ac09d9c228508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d85fc05a8ed2426d79c1fd0718f42d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb39b2948e6647ab3abeb272e857bf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1538285aaed3aa2e8b994976be4c36511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245cb6d17778d367f874d3a39174357512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e34ba2241cb38cf2e17947159b72a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d42ea90569de7f30dff8c690c5991514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059134dab944bd1fd462027aaaa7e94515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabbc65e05fd8b715844c58f18d7576516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f0ccc44dbff94c94eb4173c64d473517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e8783489e9ddb50e904338d15a84b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b7ee797705f5768296212402d7875519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e409753bafa22e1e84164eb936816520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698b2729fe478b49d69cab36a587a92521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bada4f8f978a10d6e7d3c1604cf24522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf197730339720e4c963bf73dd171a16523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef93f3c209123b12c6fb5ef4f6f604524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb2e0ed1d1ae0e951a4423251f517c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c873af71e0e69384f5d2a963c2823e3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a091a3329961353b94fd4e54ddfaa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55b582258e1d9d746e1ae467af48c8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa058f44dbd7034367104aedb5bcbada529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897580cbe3d6d6fe3dabdbbd3d5a9ee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95273a3cb307ac934cfa495525fca6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329e175dce8ab03e54ff71b8eec73fe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbf99cb355f9669b66e101249fbb09533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7148ac0a0255af774910728db41c99534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0b7078fae2c90cbf4fb8aa40cc405535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead4709162ccc922db2bfef6584b664536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d6955abb0217ce8875e855789a4bb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3dc2c5a420d8273c9ba46f2bd5ffd4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f441eae014fa834137e02e470bd93539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e8ba5d0f08528756436dc2b395436540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624db2ce3fbae4e47912e7a764296f0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab228639a8fd7c33d6c214dd40b54a27542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2d7d9a1d59267f119a8eea52ab453543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083827185e3a363eda186857350d9042544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f64c5d8ed1c4b73cfe49d7339df177545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcce9a2a3fd6728654c12372f7f2bb8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40a8d25624e10fb585fedbd3ab484b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3097d8661a0774abf8f5728221b55d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd2ac0d4f7ae324dc80b162bd70e2c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ede1d5b51b846678168f2ee0029cb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a527284a71373af065efd2d2a68f2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f328ccb08748755b004c34c8cf3197552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4723eea88f4c5099eb5648a7552ec7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7dc2161b69f27ff5ec21a05e340bc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5aa2c2946c76f7bfa38c9b50cb220555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41f4c5f04b914a32f3c765776877f7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a863992bfbc5b860e85e2a026916b4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6481ea0308f9d41f92c5dce6e7edb84558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a62286edca3459a63870795c3163ab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ea8108494306848a569ef56b68c00560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389428c0a812ad8c0ae7fadb49c8769561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052b8e2736c853739d00b0fb13948e3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a60967a6aca7f5d28a8800a300b89563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831d1e8b2a9438a9696eb360509cbbc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b839204ef4baaf56fc57e0f3fa4c4d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e1aecbb2077c9fb1b70172710f114566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846288739b61393730412627b6baf99567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d37957ec4a0ad973d87b8a15d4adc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76deb32c50ff11bcb1052e9aa0a2a2ef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908299f75817377f82636b8493aafb2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d6c8874f1f5edc598c174720bfb8b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4a48cbfe936ca185effb6bf8159f0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69af64c1e4c9c96faabb1ed19f38faa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86e2753e34678ad112d87233319718574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284bebc343262f8ce61b428a32f8c36575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221095fdc03a3b6d26405e884461d9b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a350d51192eb9873f965dc1dd1f8a8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf171e5c8763f4a6bec394bfec42c25e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabbf65bc49f70a4c8cd7446f6133da579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3114d33def158a58021267b1ab1e784580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddb496f56607c125f6a7bb5045ef35581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3248f710ff3dda74a54b554da9af11582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31af981306dd9de2c86f36399c6c064583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ab3a893a8a030b9737b3bcbb8c9ee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61e31d91d76627a34dca5ea2cc784d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45761196a823d5369f45ec77c7eeae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ece95e7ef170d02bc372e36d449f5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e85699186c357a5366bc10e4860422588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6783892a44d7755508ecbc73e428c8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27c5931a858e725e4c78c101be6e26590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef40563fe94e56ecc3fb7022b11a40591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f0d2377cd5765d833b7d9a9a4bef7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a86579e20455f28a74e3d8629c955593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabf86873f1d6a8dfb450c3ee3eabda594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd13f57c53c9702a575ee0aef9ef2d8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d809098aeb228ae5ffac1c86404c6ad596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81befad2ffc11243ab77fa3410dc266a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9316032498035b6112f3e772b8bc45598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeff8894d20428ecb88cae4f3c9be48599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da55bef680d7efd380b4a313cb369ab600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875689fb12081ec2c4395deefdd5efe7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1b9ee860b50e1d263e570c66356ae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d8d54bd2f7940476dd781220341d2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d578d7cf1235f6d0ea9dec19c43cdd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bdb1e775e754639eb77a3e59a83da605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17157f622ed5144e49c3e7e06fd5fc93606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92386f32cacbbe7e8fe99593fbbb8a5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd322a5cc7e197831f5d74ac72b248b6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982552811022b4251034002e3a39fbfe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3491bff4215af4fd892477d28a825610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1c966ced7707f24fc416cccf426ca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07142d855bd5c573a7cd4523859f8521612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a6b8c34e90025f619a74c781ce00a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e4f5f6c56cde1e77c7b2a106cb3f4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889caa7e8f1903c8f101d7d4e980850615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befefe7c5c3008ec8a602b60ff9da632616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec4d9d718cbb1f92a19f899459c9e1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed99ec1d222c26f81b38ef768db2245618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e81d6b66139e0dc4313681f219d903619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f37510c8e1cb453bdf011dba0c91f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4437cff54bff9ec33ee1b81ceeec5d2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79120753e3f673a0158a5d17f15dd12b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e5d6f0af4f8129bf7096a43d1cced623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975aa7f5564f0ca45e2737c8265d572624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee871fbdd35e7f9f8743f6127abc14625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb7cbba298ba7bd398713f0099d543626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de075ebab9fe11aca32936ecc872009e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4977002b61d78e62f4a46b9a1ec56e4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06782b6a3712243f46e17f35b7ad7d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8d59a8ae2e16ae61d03e2f0f86f83630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83262a3b535132a2dd19149689fb1e07631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91e08c8411c0248e023bb26ad7e38f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4b5191834e61f9e3bc0c27f7d7de1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7095a4115183af8fe9f4c237d654c3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f89751d1aa0f573daf3618748e2bd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef789b4c2967e91d9f7ffa40bca6c199636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed956bb9ecfac50d2ef1d6d298fdeb6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3045d2bd915948d86bcd3629da754f9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e817a0eb290bc96b7ef950b13076d7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f382ca86b0f5d3960c4c70753e42381640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f035b09567e468aa8a37b20077428641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ea5f74cf0d39c08d5fe4074569302642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68787fe3083f392fc6e99e76d2bce69643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f6ff6cdf6d7616d9a670a61228de9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5046ddc4ad470455cbffb0ce9142bf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d964f335fd56d2c9480c85880bc4c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a263e8ed983535e24858165617c062647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89022d4dfd6f8fff3d9666f7cd9309648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c0f20911f3c21649c7ed5beb47226649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae1b74c4781e93e6773b0c0a121406650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80aa55f63b0385738da87d46d3dfad651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620f48496459db995c8158d0d2d8a67652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2046b676370c531934af59e13c5ae7b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a4b391b8988bbc40d49c93e81f07a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ec9cf411224c341286d224896bddd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c03ddad122a5fe75616a0a721ac53656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bc5330e7d7efd0bfa5fd253156dc4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902647cc0618402159bd24eeb9c610d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbeb6b92160047c0c416c4130311226659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80da839a7ca2d9b4ec6dc30edb9fcd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0e61a16e565024dec829682aae465661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e898357f746bc4e4204f613291c2198662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98c96bfa08fbd1eddcf19b10d639e7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3d6079ba38147c06792d051dd8c22664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ab90e3a67a6658fd269a251eec72c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2116a92e83c71ba08a3012b9e5cf395666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b30c5caeef6b68381fe5fe38aef0f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9a79ac8e420a6b87efe577327f41b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4e927690584a37c67c2e66190c160669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b54a52ef2fbd1a3b918e0d24f78231670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2c7e6f3bfcf5fce1dbfbc2a60d1a3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e52fc41230e96e8f7c5426515bc6e8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b3d164add6caa902d9deb9aeb41ba673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11fb52c22ec357d3d322967e310950674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcba8c82faf7b3d9e12e35859542c1d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42202a7c84327dfb849084c48d215b3d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18629ee63e06be7360a016870b44784677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cfe829781980a17d01f7089134882678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720122eb009167b56bb4a37740b82581679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3e6a431409db5bf511e1fa88031cb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb87f695d4b3479801b2a40da58910681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94361b5ce1047cba3ee9838461dd693c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d30d5da3d8919b6ece0e152bffed9b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223f05255b0d12bbef99504cf6faa2c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a32f4730cc68457657cf9832cf16c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe07f8808fb92b88a19462225d5d87686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f055bbf11b9767b00feb833c35fdd4b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3785fab5bb96143bc6ea40345d42d6b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a9e9459d22f37c7c0f90e3d3a7d5f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e104b8b02c12067363bca2628dc8b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c431effc37de017d100926d142b4ebb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2248f6e6013ddd3e38686971be3e1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84c4a21cda56564e029243d40ba792693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1b48d5c40bf23a8d71b58e3ec6fd4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2050ea17cc4bcbfd0d850d696b01fc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245fbdb0708c17cc24549c8b11f16b0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70291b362dae317be56cf7d85f9aee8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d215d81c636c697bffadd2ab33b971c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b558bebd0fb9e5de653732a004cb708699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aca72caaf5980e3a3945d662e9dcb8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f32db03a54d95c9feb075cedddb7d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303961e626f0d0398c7254a72a07e7e2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df449768567d2376e7f2d0bda87732f9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcbb3c13af55ae0a57fa8d28029765704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4cab5a730f5304c874b43013e3e42705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df0b939ce90cb99234f7226226875c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c0156501b9c7788dc49de763652f4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27971c8bf16a41b0e09f2af45bd4d334708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10951f07ea032ae9bc35f46c236b45de709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54527d91df103efaff1b99f558763f6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df596ca13f81aaa24d51ef7e796b627d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8aa440c21811821650001c3095e5c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2388cce18c0b0eb4dca8c0233f97c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959bdd795d7814c5ba86ea3eba3abb8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b0f81627e80d2c552837f8e519fc6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafbf7e58f120d53b43f4732bd0d4e2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ea5339ff633c2506020840b5cffa7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b353df618af05db4776bb1596baba36718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca24e88efc10545469bae7880b577c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b57d8359465e1748b86b12aa8837a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d4f11562e12198e6efe91de87b1cf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b932d859b0d73f2a1a7aa8484ea2c71722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851e0c43e6019805e12a5d24cc8b40b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd56010df90927097e2274e9f8ebf7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab843e0063e3846ac4b7e242f333d9c2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b75b75fb5d8c4732f82d48baddc69b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359248730d3b00e2aa1582bbe466602727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b23931752a722ff4a0cd23089c4f5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2579abbf75e554f6209ba93faaf69729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe53058e2185d0ba48e61a3ce1e31d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f8ebb0758b53e82fd50af4d50e78e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4b828968a48cd8f54fb12be858059732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5affeda53ddfddc5ca0d8a0a931b7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcdbc3fc3a83040d682aa7c0c9b522734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d3e0942288090f6407156b2ea050d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584af75bc8f731c6455c55096a40d9b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2eac94cef37c7d55590b0b752dd9e4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b826bc44fa7cdfedeeafe52767aea5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c5c0c6bb1a4d589a61351fc17b514739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d1106305a27f1f07dd5e7c666bb26740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cde6dbe7a1743a7b270806d1f6b7b8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68b306dca997bba06071782e24341a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed037ccdb2f5d87e6d08334e9473691743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27f809213c3b3977a4be70844e49cb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c637312298f7cb2cfa09663e21badf7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89589c76f80f9e3e1a9a77183ee43369746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410dd0065feac53366afd41d8268c514747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb74ec16105aaa32dc0df1ef682e712748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa957a5fbc8473878f2c6a3c795a5fb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763646fe459eab6600f47b6ecd16e352750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711625af858ac168d966408c15b2ad4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949fff1647e7d0c725bf5bc7a94db0f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7f4eea6c383eed0d7fffdedd6de4f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d258a700c0e51f80994beaf32b1e8cf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e29c123b7ca87a239eb37592c65be755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5579aa9a12dde782957e9e2b7882280756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22086aa8d469c1ddc70882564ce273d3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d9e3060502737e882333f62055ca5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6da82b2aa7fafff4976a2e0dcb624b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93adfb4efd6c4a48efe1aa335ff525a4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc05ec44f2f02988dc33db9dcb932d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f277057cee80740016acc001582e1c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16de60b70b8c8d9fc9f461a5d68465763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1259b30569e421ec2d66377291eea3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac2ed69ff4ee1532d08867382fe991765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55065f7e6ee1c6a9c8f853dd88a250766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4149d68e9b9125d030acb5f04f7ce767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697581cc82b5d425321edecaac3e836768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671e91ff744593aa242b971f09e9984769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27cbd74b11e718d0f33c583da376f5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42100c408b15f63571d3a5b43adf502a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9db5235b86b3db1318a4d2f12550be772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbf5af5fd8559d12a2a9b553beeece773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5469ff18cd351d36fdf257d67b26c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36049e334af3bf2df5a98591c0671cd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683447cac77fbce5ed22a5c43a371cd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e2b712734495579ebdc902dafa182777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac0d40b14ad4e74df3664bb4aec346778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a020546c97c8731a22ace82832bf8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98555995092229bf1708eb73fdeb7441780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45463a4e26d0d682638a230c287c5a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316343d244ed32741872a4e32d779f8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a38f0dd93b1f343f694bec78dd28f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b09f5f7900ab8110f8d8e0f4a78de3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87835c357946d8fada5c12e8670ecafb785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e15de4b22633faf105ab8e537e093786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4abf481f8a96d4182d035a5f69cba787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944baa72b6699880be752546c61f930788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868344b872ecda4facff9f897ecd1e24789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a8defb2bd9050241042f93f74d05b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2abb1d937cf82df30b2dec0b7baa1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05423185b06f2d02840b5fa1d279d524792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911704d67f06f28773d42ffd328a9be0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a038a3a0e7f6b941d67d1f604468b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3be2a2e86e3468f2e7d6d7b9d4ce8d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801444fc67572b38364efbc4ce108e02796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1f4e84636a736d3a735775d77c39e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653fa8c3f928adb0a8205f2af9b4c11798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b65b4e6552663f45abfeecfa2976e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cb4318a77da6d71f37feb462101ac800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5be0cb2de37a9428ebe9a2d7397c79801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8a71a3f4829cdda4a1849c5e5797e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c68f64d7f48549b5055d563cfbbfe803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410296a9e569bbec5415ada65c5e8bee804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f1b53f573aef0d12fe35fc1d05c5e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c008006ece61fe4a89e5dbe11358232806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ece8812cb0310cfc895cb5bf75b245807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac28089dff5888286a407d5a33a23f1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f105a659141fdc8936b9fa55dfd9b8e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f12006343426b2ec7594e534c57ada810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe0ca2d585150162ec7932dbd16453811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2696b47c16996dfa4ffaa3fb6bd6c5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e1903fb129bb02e12b19d8b06a13c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6246d009a94266c217103ed730b14814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0fdb659d69133d7b7b1191f54e00f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c35af973f9b874e0fa6904303ff778816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9290479ffdccead2c82d5b370f151817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08545b5b5cb006a3532edebf65aebfb01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed623df290de22df80ba26d00d0bfbe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0194442269762c75f620096c20e3db23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be37e2e1391c9018e58236fb8c9d874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c3bda4b8c6f698ad5821fa4017a1f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5c2eb1e023de97dd55d73853cfe356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e99c8cef4298544c2775312768dae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f558c68e7ed9efb85be2111d5f53f898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396d8c3648cbd19bd976439d5d439f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee6b7f2391bf0d83c390209c58572b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814a4cbf32614a055dd7330cdd7b35511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b8d4bf696e92b5b846848c3fb4e4a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c99a74542cb98360b19eac8b1b28df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2a16988e06fb2ae15aabc817bacfc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28db7225a521e4f53cd07dcdaf9be5f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3b02fbdbd275583032384922093e016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc8904e381691d7f6c4e010afc33fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afcf7bc0117709327591b579cface218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e5b35c7603b25cfc477fe881ebbbb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb25bf9a4910aeaea728e6a4c47bb820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7b0c098976c6ca6c11f5a347a03e021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e54f7f7e276cf069b11090a44a19622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36020d5e25a1d695dd02cb86c0b488923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93723b54590b63cf4ce0357de9f09e4824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cef30888fb18a40c07ca3e44cfba1225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde80d0ff9a6de5fba4b5ee89df4b59726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7e9fb89690b97388f4126923d63ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914059ec07ec2b554b03729d6e73f88128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e9d36215bef0a19b17bb1d3fefae829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8f9980ff42f2ef624228b674c63b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39455f71202c39e68d67732da0f641731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd79f67359e120aac829ad29b81ffe432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84548ebad2ea94e535f36fab3c95553833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857b0e7197b5657baad1a3e4a490f1934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca40b712d43ca9642d12f318973fd5335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ce67834341c1af90bd7a98618ec0f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271aa527b98d647bf4ea59178b6beb637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f06344665c63d099a2c70e2c277b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a82ffc1d1f985f827d7989cd2e289639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43415c5e3c315b86735f93f31a2b6f7c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f1d9d8028977a1c78e528acd23baa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5ede637289afaa86cd176b907192442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084037a38c3c532a592e16d658feb1cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b6211c04e06ecaef547267d0276e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d681342345898b04ad96c6bf0bfdf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0da49213e4951a4841728d6365a4a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb68c0c93ed24a0cfd190fbe4730e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae29ea04b47fbc3b5613d3eabdeb51448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc0ff10297793b4eb2cbdee000120749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf52214aa44ae9bf9bc0cfe6597e49c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efbce1f18b6fea8b341d519e7c968851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f654c23aeaf60c2899c752eab499f852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4b71af8ec1e90ac90b1c98e0aa95a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4053a04f7b0c1398f7f19a79d53af7954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265a02d7ec39a72d5fe0c98083f53ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999ee9ae77e9519ec5f7261981e815256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d6ea90c23f6949091e4e927b183e857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2452a94b40a2bbbc42496d581ae42058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66e28fa37b1f50dd46753d8fa149cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c069b7b2fd7e86a9c622789eee79bb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5440b8380f5ea366255067c2051f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fb4f3ce741181286aa2a836befbaf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7038957ddf654b74706394fe6f5513463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fc7c889eccbe72d2ab53c5ab897e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb836c386c083bccf3b5b2982adea6465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7e75b33579469a7353aa7ffd9bd4166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87e745fc56159959aa41f6c2065da067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a19dcccc743c020df27fd65e2e8d9268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be7e22d85c7bb802dfd280d0e57fd769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd75179acbc8d54b9f35136043c878870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e459c878d9c6b975150328b6fa334bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabc597c669efbc0e80ce6e195a015172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468524944143d7b6ceb2e0911f12c7173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03847a1ac08d98c60b50903e122f6474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020eae995bf19ed90b0e0a8b96cee54a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ce53b0ab6ac052885aaa31bfcafac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0756f138225650b8d73b27ed7658f977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63afc51cf0bbeeaacbe3386aa7ca4378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396637b80209a5c4b050f19e8ee3372379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321872e7fb47e51f5235e6d0c27bc4480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87417c9574b7e61b51451e1ff6e1a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3ebd5ea302ebcd4898cce098e159f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec82d93a9fb1df2d9a936495ff628083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf12b365fcf55e90074540ad06a64b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befedf67ea0feb8dd29117cb1da44f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b841f815118e58d03dde5efa3e6435f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8456fb998cb4a25ebdd8b0612a939ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74347297effce42fd384af02c1b81b5d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7446f2b77d1bc2d2b016278edc410d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74450647553c91f35a0fbe81d10a0c6f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822dcbbdab7204a178beada3728756291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97fed76770c5dd626e471b5e5890c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8290eebc2d0ab1c9f9d720958cb5c9a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e74f69d25501a41ed990aa018c47894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e4d828c0fb0e1ca9c7464039a54a295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7850d4846f1b071e7dc7b07109f7e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3b52231a6d9563713ac83156d4e3597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371768b00cc00443e443aff9ce210ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9eebeeca3507b61ea71a27e763b2599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115174970c25a18280eb196b421099bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f10548c6b30b626af3e9db356e224101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565b0390fde7e7e04032ee5f23d92d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0cb2c683dbba58d4aedc4947d9637103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de9582373cad60e6fe2ed894ee7a18104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307d2a0d6ca0745a2060b6b867debad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd937a0ccef8bd888fea855491a6d2b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2411f9c72485477901114de3f7a7e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b21a3bd155540694308c2db7fdfe0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf38f9f49324fa7eb0b714e9a5ce330109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79452f620fee365775b5d1bdb4cc8b30110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48a787fff652647322cd8d3c82214e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb74579a832105d3a8d49bade1f102f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f52f8ca0e35ecab23607d1c1ffb69113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3ce6368ef760bc4244a33613157dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3fb0944924d36ef03d92d922db662115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d39f773cf8f43f4e6396d0a2acec56116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549832622f33e06abcfe80a4d130efce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c82b855413a430cc7b61d6c87129b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eaa03ea8cb969a5c89c234a2fc27e1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb50889c56bf827326f23fd79d62ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fb6ed57f772edc88ea479798d1d9f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33b337e83f6748dedac6f2248fa93d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57219c8d056025f9199b15312a83beaf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7860d53ebca8d45b89472e4a4f27f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420639fbd5179b38fbe7727eee7598e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc513df44fd6540b784ad3a52eaaeda7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd9292e3643bac73bfc7ff9f0f0992127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240966ce6225c48984d70068435a721a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6379313c52bea0af49e5f29355a72129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c9ce0b62df0bf92e60de7ea535944130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560d3b4e50ba3081a760b8c25ccb88a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ada3b6b3efd9eca70e7230fad0171132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248be678d73dbe6885375f13a1fc49f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf30d81e207ab25b6af8b78d90c9827134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36c9230c06b21e114b0f6bdec5b0b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f914c357d08380bbd655ce5950498ef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e8af91d5f3f4bdeab4a2a7d7463ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d250f44ff250eeedbb9a5ffde38c28138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a4f575d3449048b5399e1f7d3cdf6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679a6963669bcc30185eb73818bcae1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef96f7bbdfc6433a7a55d46dd878999141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2d4dc4c181d663c9ba86fc3abc630142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ed472c00cfce703b68056f8e54710143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa0662be6c59e4e23577f3ae9396d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f92d4e39f478ef655dc04943cb0f8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775b4d114a4b32c0b93c62a8810cf33146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a2a27e03bcdcd714d6d840c56083f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f672707b331ce2cd092e1411b8d7e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc655601a9bfa1209ac271e521d6138149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47abe6237757ee48736f3a0961084e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809efcd7041d52dc10b0c8f3c083d5ba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a697058c197bb309ebfad62c3077d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771937f8bc06bc86b861a91e0a1c6b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a2ab483aaba443fbbc9d8e61154ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63f30e6088880df90faae590187ca0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44923ab6118be3b8b5c144105c773ea3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37d8136e27873135615e82bf65d975157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29428d8017d137d963052426e186fbd5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c941cd26fd730436892b5b77c43b08159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ac9542958a830b0bf441fed87f48e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f9f8ca254c3fc207135dd59bc7002161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ad1ff19111dbae5cc4ad29fb3de51162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee0138ff5cf008533f8a4b8f742b74163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec93d882c415d2ba6723f394affe60164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b65bd30b9611ec3815d00ad646f1e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecbb83edce59846c75c7ab3093e4ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f6ae81dca6aca809fc2b9fc0646fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2abe2944694f704aeb92204e8c86e2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4900caf1a62d4c0f851feee89d85f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd17e70daaf88fd3bd7342840db2b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094681cf0b81896cf29608eb04904def171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c95126276eda3208e7e0e3316da8bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623172a3d97bc0b2d711df2a9a21028173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97991bf778ae4471049bd307ab844e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238397217d4071285898199e972af599175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63378e89a24acc785ccfa866c6fdd7d5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eed4f0fed7e168ae4e7a938508d9ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86c1347e13338f83bac8421b086dd4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8015d9b9b52e30f88c5f70fa375f72f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a50c13edb436e2ded4f62b17466b55180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1d97a7a875653da2e42498482a1ab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafbe82489754ce43c54eb14b362d25182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5df0c65d7458416ca17c015bb3d8ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2663a2b0b23c68cb34eec0c7518e492184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca78583814e3af9a68ed7e077aaac7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60681def753a91932048afe51aa5ab6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2c6c5bc0b0403278cbf492e02359d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69149f4607bfa3e8835b5d5fe99aa4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d446285c94bf3c442af5d6fa26933189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9323ea5694b18d07b53a1c081a57506190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421604a4565046e7ca79499fa14dbe7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e875cb06dd28851f18408e5eb4fe4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b409f6771aadbd45e660ef1742d1d8f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8741cb214aa33253b19aa6a6eaab8d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7c916c5476fee2e34edc1cadf6a7e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbfcb4097abc96026a9a43af7de94f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a150c70d4228a9e9201b9b6879641d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429e7e7195b558455c56b087e337902198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ed2ff7242427cd0f055c4db564e0b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bac809515eb464f01f246a7237c42200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed83bda5e42690ca205ac41204ca600201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363def01ac88c88b0d1729a553db1b31202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509d5448e1de9b5b5e98194f40bf938203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac84e11b01882e17468e2f238df8e79204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2ff319080fd0a033598c2cd4cc634205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdec69fc4158f5e1e92c49af83a7e6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31032712604af4dbfd569bb37ef02a44207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7586f7844742e748c8cc7689526d3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581dc3512cee6940cdf351a02fc727ba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501df0deb51eef81265f9f34ccf1d0e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268f6ac7356070250460dd026359c70211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08cf7c1432a4d21bf1668cd205ee12212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae50c2983392a008f71d38209da7911213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844eec9b678c4691243c1417a1aa54d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475103a45554fd9cb0fdc1b02291e0f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717425f203f03844794a927f4fd24270216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e73f8238b0a6c8630b3c91d816d19217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ada7260dd2ff2c851d9f0d1f9fb04218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47435799f933ec630f92207e58d359f0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b5b792e617172e4fc35be51076adc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eee9f7490a156e496c8f810d058cb6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fdc110d7a16b5d3101dd955ea218e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aafe2f7313272e6846cf03da58a8d4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c39e58b1a20373fcb6ed19198b2545224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc41948f08fa443207a7f6d75e2b0d2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454cc9f788125891c9d5b3ea53f55c77226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf74deb7e77796edca7de5a0584559227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ccc96448eec73d5b7aec72771cef8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560eb592827dbc4e27a999fb208a4004229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c39a60c07f03b3a5b790bab03bbbce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53548cff642e5af2bb02192a567d47b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872823ff98aa23411767810da7e1d41232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5cf0e6b54ee1fe7a6504bb8e50806233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697da643206ee487a021ef4f32f2043234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbadbe238fa11d86677de5ed3066ba3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68742014c51956b5b0cc07b3b1c6ca97236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb7b0e652641fc718e7f3e33192040237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea59fffb3c3c7597c063bf9854085ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64604a5ed71c20c0e9b5d2f5250c1f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69ada2d3b31dc4ece9aba20d7122d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177a8e67d80b516a28721a5e59f73c4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a9468187c993ad3492845e8e366ed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe052d3de6c30a418cb4f340627062d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2157d24f79867019015743e2ada7f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c64decbb80174e97d2d507ba6297ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022447c698e0f16ec3199f5502829ea8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1ee0b0d721dce7525c2e80f29a88c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c793e22a0518daf49931c0349f535248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ac4bbcabcf9323ed419ad9ccc6028249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcb98f829574702f102085c812b639250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4bc5c10fdb5437c5fdf1811576d6b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6d1da6f29dad4621025fe9585826f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03828c853dd9b81bc11053e39ff0bc07253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76231b01531d7b6c476f5c4c26d964254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac46ace34351ebccea4a5077eb35ef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f25d6eaec4248e71ac5533940ccea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bc6229eb3470feb2c02b749446e3d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6b7f9dc1c91a5333dbdfbe383967e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558193b39941e1dac9eed1a7fdd1b2fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892ba07db0819d9c086f0f8df59e2ea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ad16cb4ef9d1a8c57eb7abadc7632261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce51b7855e6f1af48238a38aae62525262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc4a4b0f61a8a911b81d50a86dadc6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fdee12337363ec0c7c91c439e8d3f7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51853dbf43ed57acc0bace618c114642265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81ef3854b3c16a8800d1b34b14d8ce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076648ce25d39593f3e7a2b86a5dae1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d758d5b886aeef28403e276b50e74268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b141f94ca5a9b091e8248b1e51678269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40762030d4a4852b9d79d299236a01270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e619a1518a4d19f3ad6cf01267b54271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdaef20454eff846402f0a7d148462c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e1bca958b4d132955a7b12ab9a8dc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da9d2a4c39fb323827612340a464c4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102b8402552b4c1f75f51f70b039cde275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10059eaba6e4b2b66969736dabcc2b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a72e21e2601f9558a1b4718f4b65a7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbaab774e8d78cf7b99c5560c2c09d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d857ee4fe6b2eed95482c7582a9afcd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b286a6e97ea9d8beec671afe86e85280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e4437944fba3963ba9a4cbc294210281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317cdb8ae6a929106f72e9fc8bde7c1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce11ddf3ca27e41d6cad17ff451789d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fcb1a044d7bd1de62afa654f00b71284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad013aa998f815affc9498c2c742fa9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998713b74ab3dee06ae687af8fe3975286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b283949f9b325d5f68d86f0ff5baf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e99a792e81de7ee16efd2dc51fc8c6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b12344b225598cd19a8e66f994198289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83ec5c2ac2aa475346d187c82ea16b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513803e4506d99e9d85305be1e5d05e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c2959a3cd3826dd6aa8ca2adf9f1d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3d4d3955116014a2d755386fffd29293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c5cd784dafe2267d860b6157e8fc9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5563c76572891a0be14aac3eed215295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a52890d4b7950b01b5510e59d565f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453c2fe4b3ad2c87cbf4fb7e8da27c5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3a905ace2d57e6569f954577e3cc8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756c4fac74278cd15d47360a16afc18299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6363ebee35c441d09e1cc427b20ea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479abfb54db00ccc696aa19d08c48e39301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8733d577b0247302cb1f6e6710dec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6da21e121a3eeaf76112c1d5a2e9c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ff639bbb04dc8c0b925a26af7658e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf4369f120e0a5224664e52a617c73305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad13472b6f69ab7fb35d9b5afbe6220306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958c2f0aa2d593b32cfcb0ebb91c6ee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4d0587bda1fde9f684004759e28fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cd0be155e941c5cefd222b1476a68309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55279b021a13abd2909d72bac068fc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a830e07e95a9599bdbb2dfa097f44e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8b843ff02f2f2e504863e8a183d0e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f97127a9ce753a875dd7f276d400b7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a3cd1d29f0f5de70bdb41f4754e09314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2138f57965df9530d217f08d294b9cb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a9d0590ad83d14cc2e5a73bf894f2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b19f120c97125d9160057e7f48a104317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a650b78342258dfa71c4907b68f80a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703628651ffc4d4b29c0c32b4147a704319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29657db56d28cdd801d4b9109b66d1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d50c340fe8d06776e69d3cc326ec1e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78ef925cd3a9fe882e8f7a2d328afa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c037dfb228e096bbc5d3ffd2ef05a2b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf714aa8609de3c1cd36878673508c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a10a3a9ebcbdd8bdcb8f72548c983325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6d9ed4df32a18352cd49cdd1142f9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d66597b3153dc6d87890904b4ad39327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b9a478e01d5ef80adb8ba656e23f3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af7335d28af9169759a3c3cea4e2d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463824d3b926c4df4bc66073eeb3a8a5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be648e830edac25bbd1139600910214f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b4302e209e7e75eba99b659e8ad06332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b83e31cd1a555516d0564af9f92eb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8fe9ad8fefa0a45c1fe78024d8016334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7e40133623eb17498105b475a0a4b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ff883b6385deecb96865ac825371e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae2c505bc530d174ef2975a0e9e8ae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067177c4cb48a4f9b239ca0848b14e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bbc8bebbc345483912070e7049bf4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a58b89f6adc8b6fe076fe12b4ba503340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df6226c22c621b7f97a793396a7018341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ea19244e7ab524581856721375163342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09f035a1589c6455419eeddb4b3946343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cd7f6aff751ced1b5a24b830a2f6c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef441d4b5dd6f63db81631f095b5b577345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff2d131ea2e1101da97c62a764e388346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299d19b4cec43af5c6829621a18127d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c8d16897509edfda84d9f9154d0fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861b9fb12293a2cc10dc4fe590e7808349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301d0d03b241c747c1bd819672750ea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9f7f84d578d5c7bf2c97127441b94351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2542e8fc9ab08d60430b91379cb84352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2daf01c2ffec34206188dfbb32df86353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6561c40f1a1feac47b67ecd1ec8b11354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a70fd1b1c96c317b535757d6f5c77a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c24946a8d8270e57a81eba2cbf621356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd20df85d6508bf6f944ef24d084e0a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f426787ac2bb623c0b4dce51bfcc9a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64f0b42381afbd8e29c3731e014229359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e363446a91d85a6d319c70c24ba324360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1907beb7ce292bcffa1aca3b478453361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1d6c1342320d579383756beab3506362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f984d7f55c09d2149682a05aa10ea4d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2911db9d63df2143160d60faa44e89364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce87f4fc7dd8f4603ee98bcfd5768d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b05a077ab33db5dd8421fc397b56b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f11f441f327e30ac7589acbea27dc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace41b13d849119cef7988f8520e4eb8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6760f4d28a7c3f0c8cbaaafe25183c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e759dd4c4f78b09af98cc463d332d86370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef153de0df2a9a7d1ac50229a1c227d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892018d68e405ad1e181041e228b0a4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2941b7172d785c1b9b5e0d8c8275e1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e60d8366059520a03aaa2df22f4ef4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba722f654a20a06df41fd837a57bb9f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdcdde9456ba0a0a0dae7ddcd63201376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf2d3acbb7ab320576686d7a4d9121377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9d7a59d9e7ef011a249906770623d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67c941dcb500b8e834faad9c881f03379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e75b2e8680270ad3458d9ac2da9155380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22321400ff0c026d2a9f5f9b74e580ce381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205663ffb88e2b948285cf971359aa2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0a967d27e8be2108971f7b98ff786383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75778aac0a072b7b80b20e7aec3b3ed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abc7e6d636d463783b0695210a26ba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87890b9394436f8f25295b575010201c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f6393629224b1ebc38eb626e4dc5c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b96a913a469ee3b54626339bebb09388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b1e93084e6810133b740baa363901389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b884386ea5149bd87ffbe8b794cae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d434244aece912ad11d89c5669bb8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8164c9338e7e615890ffef797e2bfa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cb864c2496a792aee815f99f7977d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f0d41937d065d048e564378cfc526394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740ecaa6bc2f811ce4cc6bd1b4b3622395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335813a1b6057902fb0a807a2e7a7b0a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7c911b4074615db70983f7707b2be397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc04fc319fdc688d5f61fb0f9f394b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18434b5347f18d753dd3f1bd3a470d06399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb1448e5d3e565b636619a4a716410400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ed4c569c03c6581ef61e5f6388c6b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284e8bf5676933d4ba7d47ac3c09fdd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9fe2bc46723c49f826107e4f95460403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54b5e21228d4337ec181e35b705a25404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d20014f5730d39b63d835e49e21ae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c62975a2f655353a10e9bf9cc44f8b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c40279ac9cafe21d4bf2b7b953809407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8b0aa1b03e4fe89e4473a73b588d3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0418013361e0694312e7035db58e5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78987d23a9f6ecea002dacc0349d282b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a476593a4a7157f5a56e75a57746530411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613921bbd379a1498315db770503192412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d5c552d5c70811db8c7c865b0de75413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017ab42be45cb4dd2edf5e461913dc5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008fa77adb981b74855ef18c361c1a0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38814b4985ff35de7ad2fdbb8f5aa5f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565a056789beb7dd5c6b0e22f84b632417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71de1ba184f66ecc36c6640410c5082418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55099faaa8dfb390d2702c384f1373fa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ea0163414bd3f666f0fc15c4a5b05420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7c7d40dc00634b6914006ec18733d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3caff21d2100a156141dc59bff0deeb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a955dece8192d3395950be822ffd35d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa9603313a6d744c6ee795826903d8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9692812c3da21c329823988f38ff3b9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f1188a8f00cd0e738612fb4f44195426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d977ea3a7f1fe543ac62945095c55427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2731c8f5a9a3056025fdcbf2a04eed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d9da38d3f2c52846bc9c5f6cce6a7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f27627158643f23a5c271eff83b4f9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528417373a5bb008e1e736d99a51f27431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1c577d1403813d162f60d6294d091432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfb53a971aa961beff2b3dd878eb2b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bb5877c7a250bf197082aa2ad3ac7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f805452bb3161cf384c9f25d7df8e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1b97aec5d54ad91ee0f2f264d32da436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0703303a31ef370e2e603ea186ff183437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba51afffeddbdd4a48aee2911d88799438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee6bafd7aa2a358e5f0552ce1d5a58439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86996ace01ad3f592b5550dee79390a4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f4e8caffe9be39fb168651490cc28441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ec27cc58e98a799be7d130fa86f3b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc749748a48612e91d656762c9cecc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14badcb39294163a261e014ed8eb38444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5835100ad1c2e2a0ec3337e9b17dd0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f39cf6cc7314aabb2aa2006b4a82b9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44336a4618d290236645121e1a6b3c4a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e80f92cfe6a598731a0f317447e3d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912a01736862d175bf432dffcb1e673449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d968ca1b637a614b516c5cae6c80f0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5889fbec65239a6e89dde85073670dd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2cec156f714bd4283a7960b0b998d4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfdad96501ab88b2b3f859ab4e27db453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844838ddc51a3af5f696d0f570e37bc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cadeb4f9578aa73d043f4f7eb7a04455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bebb96e31bf64e3401cc441332fb97456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6013913e76f9a651ece3de8fc6f354457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253db5c86255f2b386ef4607a32fe7d1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78a452f6f3b3e5571862c5560cd312459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad38091c78620d6969dddfba2d93fc1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff21dae4de975a1c061e60fbdb990d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba35fec4a66f5239332608e1e6b217e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4722ab0c10521de261aa2b3415607c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756da62c010d370900e0b35503c1eeff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6c59becae0d254f4dcb5d631ad291465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09103255e1366b51e21dccbaa836449466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f9392d3e3d1d6148c409d4a09ffd1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbd02113d778202363deee73833545468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66baf03d3f58dbce2adb34ee9472cee9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e680f2480d1f74fff8c7273122aee8c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a92267cc05c8497924da7512f9479471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6a9866eca72154c1c6a0854a2df01472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8545708c2f47112cfe72c90b1b713e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df059f491baca7397635157b919fec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b6562acd3a05156f0b92b542d13d6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a394193b4830d8ba9777274c97a1f9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2efae39128193142e27baab66e0849477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798640b01eb02e79947b4ef558ff74a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c829f5a0b70674d2c136a5eed3737479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcde648e54ba324dcc8eb6e0a57d5ef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80695689664a7dededf74e62523b6d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3aaab4ac132a5526740878ec805e1e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274546d19aeda25f6067fedeb18be81c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6059af815b851e2a7f9c88316c8db6c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a424477c9d6a1b77066b142c430d65485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0775dd1e09184d47a396870b42ad73486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67241201f82eb32f611dd16cb44d702e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b7a1d82ff69030a93b705303bcd89488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62208a9e728821feeec7d7f807df95489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf78cda416107de87698bebe3f5a856490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102efa4050434cff395346bcfe5e6a7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfed753817ad9c1fef219791cd218a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f17728123f6ecfc1e681dfff6b102493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8416ccca2eebae7ed381810f4185a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ef3d9d69a6257b2fd83db90cc48d8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2693debdbbcf0512d0c8388ec04102496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a5d2094328c540cbcf092734f249c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c33e59f1c09b237a47bfbf165e9de1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d4f05930daeea1582080c4a0baa6a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee332baad2d81d9d728b72c6d6cf1ae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef540605a7206e91f9965ad77abb0f17501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b14eaf2bf9bb72a2b86a3cece6f76502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb280a337a96d39b4fdaa01d1daa84503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcf8ad60d03678b0f02d824b37949f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcad839a0c949eed55b1ee9cfd693b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab78820715078dcee87c4751813332506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bcd8f1213692f8de32e9bbde8b5972507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664e138363553f1e9b930fa988941aa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20d8faac51f756450de51be2c37fed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c8a3ebcaf744689790adeb021820e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90118673ed663341b555a8fdb7ddcf7e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d1fe1543af103291c8db1a0697dfa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675f57ace3435772b25040c50a6cf8b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce368068b1438a701b623260996ccad6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3006ef1a00d3f41a29f565a6d9d2bf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206798d55f4ade9666e80721a16f51c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d6b916c735659be57b693ccce8808517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8afc51e240bb00c3915b7bec4d0604518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbc5fb265b262c12c994a122356a7e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e175e020492fa4deb4b2f4275800c2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f68ad6002c49291ac267d8e848bbc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37848697bc083d408b7a253c76085f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182967327173ab011c8a6f9f7a4feac5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e7195d1e40d9c7900c82fa78ca85d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673ce49ed9cf977571aba2b66f14d97525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4cf7f1c7dbde4bc529f72c3008dee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a0b0c1b116f7a704a1e7c676a58f4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c8b481cc96414fdd0fdaf32acd525528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7a3236ff25c703425993998c24bea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710389c68f9cb0c670b6ca66f1be7c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ceb8ef78fdab09329af804332ad5b9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae27bc79797f3afa72653d9da077d5a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec049c597da65b38da94b41882d5e3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804e1f5a7785c32315a2213c75b0698534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9e8a59c8104b10dbd11ee22020c49535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584fac46c6689a5c3741fdb263b5a11536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a32f2f02ecf5b4e81e1d3451290646537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2903d9b0977dcef76fed10c66d918538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f95242a440df1460e6c5fa12fb7df539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429363193e78a99a5ae98fe8b24da1f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d9e3f1c96e200bb97ab46d37cb6b1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81995a51348313a8073ed6f72a9a693542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9118302b1339d71e51e47fef6a34a6b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041a0b01ce5b088e66d4d73eda448ad544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346090de27ff7239e983895234cb335d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a608ac88fb6e805abcaae8b169ce85546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15de8180a9e59e0cf97b1571e04eb37547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3ebc6805b09f4c8e445226a958d60548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c992e73df283a71416c6c5ed034a6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5c6133396fe17b8ee5cc1af57bad0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968b09a1e1be5ea28ed8e2e62e8db92551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f81fc0baeeb30d4380ca86acbd664b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27990a500a77d2fa31e92a1d55c93296553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc5d097088e6c0a8b86b4040ea42e2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26255db1a131762512dd1e46ea4ba8c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f5acdc178600f682c771d01bd6a51556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3968983c94d213895ca540655ea16557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fb806c1b8281c76815a8ac1c7b5c4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22598689e030e05270769ff2b26eb048559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22942e05ee77eec8a7144eb9bd6842b3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333243b21d60bd58f9c6552df85f39f0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758dc86ea70c521c6503dd65f5d181b0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8298aa67afea36bcecda192411e322d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c5f6475f6bd1a244c5e9e25033882564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35706b1007c3017db570d309123917a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfec15337f109208bec9a8ad865baf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11d7b45a7fa2bb656cba44c05a88e8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b562f81d1625ed6b30c4cb99feb658568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61ad196878fad00d88000ef01f5991569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56bc11762c4d44b8c6b79f83ea7886570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cb0b1635e78595540595ae0ad7be9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69731daad77f448d8f04e24d40fb7678572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076663f2a8256cc76a55403bdf6b54ea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be567fd8dc9f538478a57c2e950eb7b5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cd70121fe2e48d3d14e0a678090e1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a24fc977d43ed1913b885f978dd19576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad93253d4f7cac7173f02bdd56f571577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c222e793944a0457b470cd4d7534e4a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eddeffe9655f0080e9a09a769f564b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefb1cb2ba547c6425ac4ccb1b5958f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aceb0dabd553c06bb71a960306cbad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cdc0745b8edb409d3a312fdf4c8a3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0200c33a227524528500acc5d2ae23583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda84fe718274559ea000b5a9a9494b1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623fb5bf16eaf5dc64e4226849b85a2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afdd569cb847a67415b14d8c72895c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c5a80b9448e3b61ec5bbbb92016be587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02e807e5b07e9cdc7211312849755b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b5766f4bb66fdb385766b31133e75589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7beb852e3c181f4822318f0cb7cb059590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6209715293931ff87d2d6e95b47dd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95ebe7a7e4c5a0774c48de34ff5262592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018373a2d32c031fc3bfda2432092c3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1453572b0b2fe082fc3379b4351f4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f56b0a34e8065c2c64ef52d9a19f31595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123e3f841f872a5ff2e571985b041cd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d179ef9a812c8a371ae5e4d0288bc0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047393c1b3c0595d074c3f8f3085f0f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899199f4481f68226d881304596e1d3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6f240548832da5ec0ac39d324827d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479066fb79cb8388ad77d70b851fc431601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf85c3110d29cc5e4cbc1b40a8b967e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d865537bb7f9f616895e2d5e88017603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e1d581141df7057ccba724e2a2760604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8d181ede266d7119811847aa65b0a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124230a287df85bbfc446b19c68677d6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a56fd33026ed4e83c9c82012de650607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393f000b59453273962e116b4d1a2b5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ee6eac0a7e8ed93282d9ae4e0bfd3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492ae9b6e09d503fa85b4210fd69b3a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46bfc8dbab6c8d1a63d3be9391e470611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e02609ed8fee05fac059c465fbeeb6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82de0c77b2d7d4190e2852b7db5e82613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6209f9f2679a7165f074c022cce2ae8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a539cb052fef2b268cdd1d1b652bdd9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b268a45226718fdb0ce4b3707d6d0a3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e447229fc221875c29e267ffb1e06f8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ba49c52ed0168aa1cbc1ee0836341618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a54d5ac6402d7baecc0355c2283582619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db6465831692f9e2b378b5efbca408620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb6e416abee03232105873d4849bf9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890e7f3583a42d993ab619880a52206622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859f5903627de7dcae204306d71d74d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ae00b9abb3d33ca21fb7368850113624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df4d3d2805bb67cd680e2ef86dea72625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cecdd5484f8cc632a177f5557c0fe8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7985498940f395858b15a8254cf5a9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9225aa1187ae02dd245fbff8c127a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8b4f41fa38880f6482771a3431b99629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18e33abc3f30adc987e635817969e6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169e64b4f009069f072661de02577a6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43caa6d7ede25d100b79a19e89547689632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111591e532de1012406ce1f443638ba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c72b8b740f9f7e3f90726f6583ccdc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d353979c3ff1a3a78db1c21531fbb5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156fb990c42fcf0d3d95827004607e3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fb912bac79b0c42241998a081b901637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fe8175718b1c25e8faa5f728a4c18638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76d2c1e49bacc53a1b9924bd5b0594639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33dfe90cf18e726d33375a64aba3d9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab84cf7df98409db8e31f8aa2b8b35641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8e550dc624b04fb13d7ddd971f57b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b0a5f7224502b0f1981292db9f58c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61df70569af137a40c33ad2eb813127644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7be4ba34e6a3c206d401e71f78caf5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc7a723a405b547f0013c009b66084646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd95587b45060d4ef0f6317a78b078647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f434c3b70921c2d81f87ae80db376648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4944eac97b043044f42faab7211dff4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43eec33f3021ae1a0ff67b71a5060d1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290cec7b030d6d2ccc50e5521573cae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2708083a86ae898bcd8e9a93088001652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df040ac9b1f58aceff3dd10fb8bfa2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6094dd49ddfbb108bb928479d58d8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3190090e96333904cd0d49f01057799655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda0714681959f5f3315b8090afda2f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1439bcc697015f8fc6cc8b836893c8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d05178f191cdbcaa0d160d1a715802658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239587657cf2e3af2b9ce542ddffa0b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323cdbb3c8d63fa70024285e7b32fa8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a2302e024d4dda2fb90b419f90d1d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5260a168bb638ed8d24fc78c3cace7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cb13ccfa502a062925285a4951807663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c50a228f3eee0eb1e1254b699457a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8b2bb08a3324badd6cf2fe88425c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77227f0af6cf20a5383615a03c19ba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf269c464a34d189e7d872a6d3c819d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb96e6f1d54b868eef30171cff3ebf3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800f5af8136f50f52875cf69ede4cc3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200e0b8259088878467e2338b1ca9d6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8075f0beb6d5e05c035f1439aacfb59671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615e6e37c9ebaa429e3efb90f2beb7a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e1f4a77eff205db760b498bb96177673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e73f50226a426fc77c5ede2e798d5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144b7c5cb0aaa39eb8dacc63201f303675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de3c1582011e8ce5aa391f0bd91176676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff72aec736cd7a3f8fc52fc28f63738677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4284b2080c9835c4d36bbd89c00db3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524695fe2f43ec838c7fb588d9186dbc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d13a8cf78528b9b1882292e69e212680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3f56e6e2c9751ba300e616218b38c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f910618eaac1158aacd43505eadecc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503a256ef1ec6002a34f843e6fd46f4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed56ef54e53130ca171c0416d589df1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd8aedadba1c7c8069ed971056c0f3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b052751e38e6269e5b04d905e1be3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e532989b0f3f575072d622ad34206687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe10ad5eb46f36abd85c547e0ede2fb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091f41fd9f573dc70bee70b8cbf21ce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee866919aeebbe3d85834f8dcc2b97690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56e1c679a7ada70226ea540f3fcee0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3b7ae98011d82b587d766a48cfc27692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c82d97fe3870f3451c754c80d6548b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b626bb6191342e5d2fe113b8202b469694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea1165e9d0bef9edea39ba4b2d1f77695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d63c603f861fa45bc57ce368f22f58696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e138a89f6a3d0fdbba9638c9324bdf8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d73b542b478a977eec92e1d443065698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64323ed0a27244d144e9154eacee3a2c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5470bfc49bc94834900167717f34f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a172596dbb662f9fcb5fb3c2e10905701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49c385b1380e63c373c46b43cdbca1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d4716799360e46fbe72c5292d6262703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a592363780ea9a7b816f2bc6145aac704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba149684deb8d4a2a43de9838731a812705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1da7bb60d912e3304b04a6e8f5b8a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d20e503681e10de0811b62e7202d0d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739160e132a97e2d3fd77748e76d286e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9d7094262d0a109adac98ef46c9d1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aac696bebba93a0b484b76eedb780a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73661e6e7fbd05f768fc2323855323a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4c7b190b190a093f61f753fdc5db7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9a7acb97663359b38157f85960cfa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d7767b26dab27aa519885956146a7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411e43abb1f7571af3ffe22d4b705ab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ae2d78bc77f9b5ebebf2a170445d9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84220ec201e417fce284ad8eca6a64bb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444b4b490eaadf1231921573770b3d9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00d2a679451aaef696484d52e4385f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fa178c2c5dc3df69e1451b947c0cb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31515db99a9250469ce061b2a183e9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ceb15a7714b9e892cd90c8d17434f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abc39034b330fdfcb81d74913a6fb8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f555ca71f6b04104c919d591a9bdc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad75ac73eaa69704b218d16164406f8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e890034c566e123c4367db846e2bd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda7e8e72047c9c49fbfd10e0634333727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c90a306980b38f8482ff2f3fc625bc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507700ff23cb70d396dc96251e46412729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e020d9bd943bebb2aa6a535d783872730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42809d2a0fdad9e77102f3e2e56e420c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299e34db5702cd9cbdfd5acc12eb1ee732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79356a3d78982b0ac48adbd2873b2e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b63de8f89c37b2ffb57e04525c2243734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645168c79d46c21fd7dfda0e26640b6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a942d0066ba78d055b393b4c3e261736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37935b8a7edee9445721eb9ea7ad8f6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c45bb3f5a9c8a7f89c53dd2e5db1f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58a8be7dabd13c7db973e1c5bd23f3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787414e8386893118292a5162a80104740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fba3d6f6d231a8020384352852c9b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15020fce3a6c4e1338f45da3615e7a6c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b04d808f49528268086a2ca368a9be743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4485049e482f4267460d5680fa96c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97147fdf543a1a05da9f94c434661147745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abe0bc91fd70fcccea457bf56847d1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71001abe59c945101da433aefdb77e51747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8886a2ad9e487c230f1d8fd7ced204748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9557428cb3d4289362071d518bbc39b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc676b6eb99db2ef275e89f8b5fcf28750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89136eb5ea4a94ca19cfebed008d4f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d639ae1aaa4fd7aad109ca2d0839d04752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cff6208968d5b7fb5e3e416669d742753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c716812881729118141f38087ced5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d59268fcbf17d9e52f8d83ee16bceb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf6a5ffc49de9b339266ab2d3a8791756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576323f671f77d8468461b9d6170567757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478bb70a2c88a4c9e9a8f98dea93e01758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e65c972aa1975cf9c2f4c8e5a60b1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cab9505a78d403253cf828814be25760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ec08e1355eea27348c7af43992e72761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf31b1e9723f6e1aa8999434a2fc5e9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374d0938e23e1d37b05b63f16993733763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312268801c865d3987358e165a619fbc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39951134403241d748137a0467b9875765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b14bb9aab9b5f840ddc97789ac9881766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b705022095a7b46913645f6cb812f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca46f6447bbb567503746c207a4156768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d01e37dc61685e547b8298d6ed382769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d58ff3eeece14b35ac92588d904e5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838fbc3e8328da8aaa24fbb8304c5fb771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11cd08298030b0f4532663d192aa0c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f48d65e0a57bbcfa9895388adcc11773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588b56b78cbdc1911df04a47058efc7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a4f8c36ca4f3d319edf13c747aca7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bf105035ff4b227c7d5b0b810796a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d75c1d725c7296e1ed7b3909a716dc777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b56052d95638c4a497f900ac595b9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955fe09b076f13da6000be7ecbf2034779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd34e5785d25b4be98a89f22286b31780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d458f6040c4e4fd2bb7e9bd6f404df781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3ac7a32f50a72a0fb28d1540054fd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f51acab019adcf589aeb386be8524783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6abc91b0645f895a52a1afa990411c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696465e967fc15d0119fa71c2896956785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086d539d70bc35eef07fe467ccde2a9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140d9bf2a790fda55b0be4828bbeec7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d3f22cec735700bc2ab50242bb96a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89592e825a7d92b6d8b38213e6598cf789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a1d49cd9326dda71de0900e366db9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d64140e854c80129dad5985a8afa0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317ea8210e348627eb5cbc448772639792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b6eebf36f2625f1245b9279e20527793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741264fa9f855e7b68a7eeda6f759ca794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be65a6acb011d1ad112817491b52258795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074298fdbb5dc526d186479785d711a2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070f8bda49f35474f7aa90eadd6e512797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb490435cd3cc17ba3106d7705b43d56798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835520319391c54fc6a33b8061680286799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47a251fe158f10bf58bbc1171b92c7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc37b54c7deb3f4e327d1a645d6420801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1926f8fbefb58c34ed5018a49fd68802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08175a7e4168363e14fea5b287898a55803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dca84a6cd39b116cfcdb9fff25c402804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16a5debd78c77dadeeca2f96c7a86f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af86863e6e91e56c433c0bd4734a571806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce778dee502c72a9263164d5cbe7fe0a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02416a5b252888d8a1c9ad5fbd8c36c4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e2cd77f27b606846f7a3659948272809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81639c0eba70250bc90df67893b1945810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f52106813a876db970c1eb8ec3e41e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7de357c7bb50ce3e54d6a1fe5df1c9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c65d709422ffa63e470a14b02ebc01813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5296f1dec2ab8ee647d8445b3fccf814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9aaf62b0f98575c41f036b8e78784c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85957e9a2ece51bdf587ac2a2bf16ebd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ee79f8da516311fc05b8f235c743b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90101e40c6f115901955a6ca2257331818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efe9150e3f7a767e28e668086ff859819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28aa8018e5c1d39528ecf191f660e3f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53636daea130f07769db9dddf8326a53821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661b09de6daf938161e81e1fade04e7822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d8fa342de9f38fa35bfc362fba98f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171c37f61b15f377d509f8d188c8380824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124e7a3adbddb6aa654f47be126efb2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728250289345baebc7c60dfdf6418fc826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a023ef2bdb7409d0df91981bb407f3827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f057a71dba2cf1bff00f5e6122212e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d216b395b40fd3649e2087c15ee6fa6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc269096428cde4962893caa9b800001830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d9bd0e5f8a61cc8468b24ea3d41f5831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6800ec2e98a548d225286b96adfeda4832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c465fbeacc3741405d5758951d0a85833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19420633ce5879a97557d83b4c3479834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece8bb758e7260d674bd18e9aed0fe2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fb8e28263fe1e67ee12225a3dbb74836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c801c5b954b9b614764666ab778a01837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce52e18d5e1d72c169f3d591797e014838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff9c7833cdbbdbfd64918d5a68e3bc839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be79ef3517bd282dd6ab77ad8541f23840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecabcc72c1a34ee13f0399bb3605e9841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65763db059cfc4a001f139425971d5dc842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92e6736f4ed634f6b4e84436709233843.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12734,538 +12851,538 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
-[...35 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
-[...171 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>160</xdr:row>
@@ -25814,628 +25931,628 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
@@ -28259,50 +28376,830 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>410</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +29466,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J424"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30745,8156 +31642,8481 @@
         <v>24083</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
         <v>5.08</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24127</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>233</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>2.81</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24131</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>4.71</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24169</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>233</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.83</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24171</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>233</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>3.8</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24172</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>233</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>4.74</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24173</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>233</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>4.1</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24174</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>233</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>4.68</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24175</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>2.31</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24176</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>2.8</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24177</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>2.9</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24180</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>6.36</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24181</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>6.77</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24193</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>1.99</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24195</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>3.32</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24196</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>3.7</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24197</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>3.23</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24198</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.66</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24204</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>5.3</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24205</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>10.15</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24206</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>10.65</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24210</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>220</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>4.19</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24212</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>7.99</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24213</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>12.43</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24216</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>10.74</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24306</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>22</v>
+        <v>220</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>246</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>3.42</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24308</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>220</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>246</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.47</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24309</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>8.59</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24310</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.49</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24311</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>3.56</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24328</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>233</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24329</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>233</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>1.74</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24340</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>22</v>
+        <v>233</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>1.63</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24341</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>233</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>2.12</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24342</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>246</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>2.11</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24343</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>22</v>
+        <v>233</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>246</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>1.81</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24348</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.91</v>
+        <v>1.86</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24347</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>5.13</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24353</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>246</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>1.91</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24355</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>246</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>2.14</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24356</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>246</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>2.25</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24357</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>246</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>2.73</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24358</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>246</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>3.13</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24359</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>12</v>
+        <v>246</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>3.42</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24352</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>246</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>2.35</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24405</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>1.91</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24406</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>2.91</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24407</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.15</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24408</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>6.41</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24451</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>3.94</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24452</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>5.78</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24453</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>6.54</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24454</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>4.88</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24462</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>200</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>18.55</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24521</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>20.41</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24532</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>24548</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>5</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>24549</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>3.32</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>24550</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>438</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>439</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>3.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>24552</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>441</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>4.25</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>24553</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>444</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>445</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>6.13</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>24559</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>447</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>448</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>200</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>8.91</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>24562</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>450</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>451</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>7.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>24563</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>453</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>454</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>24570</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>456</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>457</v>
       </c>
       <c r="F150" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>7.57</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>458</v>
-      </c>
-[...7 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13246</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>3.47</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13248</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E152" s="0" t="s">
+      <c r="F152" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I152" s="0">
+        <v>9.050000000000001</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>466</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13258</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E153" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="F153" s="0" t="s">
         <v>467</v>
       </c>
-      <c r="E153" s="0" t="s">
+      <c r="G153" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I153" s="0">
+        <v>2.7</v>
+      </c>
+      <c r="J153" s="0" t="s">
         <v>468</v>
-      </c>
-[...10 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
-      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13297</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>470</v>
-      </c>
-[...1 lines deleted...]
-        <v>471</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>19.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13314</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>473</v>
       </c>
-      <c r="E155" s="0" t="s">
+      <c r="F155" s="0" t="s">
         <v>474</v>
-      </c>
-[...1 lines deleted...]
-        <v>475</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>7.58</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
-      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13325</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>477</v>
-      </c>
-[...1 lines deleted...]
-        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>3.66</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13571</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>479</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>480</v>
-      </c>
-[...1 lines deleted...]
-        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>1.51</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13582</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>483</v>
       </c>
-      <c r="E158" s="0" t="s">
+      <c r="F158" s="0" t="s">
         <v>484</v>
       </c>
-      <c r="F158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G158" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>4.79</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13598</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>2.41</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13602</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>18.77</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13622</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>4.33</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13643</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>2.25</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13644</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>2.25</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13661</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>10</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13670</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>22</v>
+        <v>474</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>3.32</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13672</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>10.22</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13675</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>6.25</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13682</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.86</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13686</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>10.09</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13689</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>3.61</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13692</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.58</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13708</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.75</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13715</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.43</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13718</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>3.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13721</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>11.42</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13739</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>11.26</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13740</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>17.83</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13755</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>5.6</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13756</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>3.22</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13767</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>12</v>
+        <v>246</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>3.14</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13768</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>246</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>2.94</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13779</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.45</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13786</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>3.17</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13793</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>246</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>4.04</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13796</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>10.33</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13810</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.46</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13813</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>2.49</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13816</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>8.34</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13818</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>2.07</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13820</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>4.01</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13825</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>582</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>583</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>6.33</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13827</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>585</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13833</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>588</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>246</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13838</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>591</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>592</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>17.24</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13845</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>594</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>5.03</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13848</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>597</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>133</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13853</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>3.32</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13865</v>
       </c>
       <c r="D198" s="0" t="s">
+        <v>603</v>
+      </c>
+      <c r="E198" s="0" t="s">
         <v>604</v>
-      </c>
-[...1 lines deleted...]
-        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>4.37</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13866</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>606</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>607</v>
-      </c>
-[...1 lines deleted...]
-        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>4.45</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13878</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>609</v>
+      </c>
+      <c r="E200" s="0" t="s">
         <v>610</v>
-      </c>
-[...1 lines deleted...]
-        <v>611</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>4.7</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13877</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>612</v>
+      </c>
+      <c r="E201" s="0" t="s">
         <v>613</v>
       </c>
-      <c r="E201" s="0" t="s">
+      <c r="F201" s="0" t="s">
         <v>614</v>
       </c>
-      <c r="F201" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>3.19</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13885</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>8.18</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13895</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>246</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>2.7</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13896</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>246</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>3.26</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13902</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13906</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>7.61</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13908</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>13.18</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13909</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I208" s="0">
+        <v>4.02</v>
+      </c>
+      <c r="J208" s="0" t="s">
         <v>636</v>
-      </c>
-[...4 lines deleted...]
-        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13910</v>
       </c>
       <c r="D209" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E209" s="0" t="s">
         <v>638</v>
-      </c>
-[...1 lines deleted...]
-        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>640</v>
+        <v>639</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13903</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>640</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>641</v>
-      </c>
-[...1 lines deleted...]
-        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>12.61</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13923</v>
       </c>
       <c r="D211" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E211" s="0" t="s">
         <v>644</v>
       </c>
-      <c r="E211" s="0" t="s">
+      <c r="F211" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G211" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I211" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J211" s="0" t="s">
         <v>645</v>
-      </c>
-[...10 lines deleted...]
-        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13927</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>646</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>647</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="G212" s="0" t="s">
         <v>648</v>
       </c>
-      <c r="F212" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>11.12</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13930</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13933</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>2.55</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13934</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>22</v>
+        <v>220</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>648</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13936</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>3.32</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>13937</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>2.16</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>13941</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>12.41</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>13942</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>246</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>1.93</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>13950</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>246</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>3.84</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>13954</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>10.88</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>13962</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>17.44</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>13963</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>1.49</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>13972</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>8.41</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>13978</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>12</v>
+        <v>246</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>6.24</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>13980</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>22</v>
+        <v>484</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>11.76</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>13985</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>2.81</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>13989</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>4.47</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>13990</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>3.44</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>13992</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>7.17</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>13993</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>9.34</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>13996</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>8.09</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>13997</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>13998</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>10.48</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>13999</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>10.59</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22003</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>3.89</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22005</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.65</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22006</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>3.56</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22007</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>3.11</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22012</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>648</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>10.4</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22020</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>8.32</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22021</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>29.61</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22031</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>12.82</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22033</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>1.25</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22034</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>2.99</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22035</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>3.22</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22038</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>3.45</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>22</v>
+        <v>484</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22043</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>4.45</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22044</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>3.64</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22045</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>4.57</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22046</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>4.57</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22048</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>2.12</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22049</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>2.76</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22050</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>2.78</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22051</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>2.9</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22053</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>474</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>5.81</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22054</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>3.01</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22055</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>5.6</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22056</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>8.09</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22060</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>1.62</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22061</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.51</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22062</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>2.45</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22063</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>2.9</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22064</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.6</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22065</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>2.9</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22066</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>6.23</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22067</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>7.06</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22068</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>6.03</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22071</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>20.89</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22072</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22073</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F272" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G272" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I272" s="0">
+        <v>13.12</v>
+      </c>
+      <c r="J272" s="0" t="s">
         <v>829</v>
-      </c>
-[...7 lines deleted...]
-        <v>830</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22070</v>
       </c>
       <c r="D273" s="0" t="s">
+        <v>830</v>
+      </c>
+      <c r="E273" s="0" t="s">
         <v>831</v>
       </c>
-      <c r="E273" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>5.56</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22075</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>834</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>14.32</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>835</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22074</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>836</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>15.45</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22079</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>840</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>5.69</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>841</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22082</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>842</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>843</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>844</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>6.75</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>845</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22082</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>846</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>6.75</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>845</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22082</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>847</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>6.75</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22083</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E280" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F280" s="0" t="s">
         <v>844</v>
-      </c>
-[...4 lines deleted...]
-        <v>829</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>6.82</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>850</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22083</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>851</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>849</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>6.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>850</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22083</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>852</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>6.82</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22084</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>847</v>
+        <v>854</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>11.86</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>848</v>
+        <v>855</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22086</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>850</v>
+        <v>856</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>857</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
         <v>3.45</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>858</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22086</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>851</v>
+        <v>859</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>852</v>
+        <v>857</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>54</v>
+        <v>844</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>3.45</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>853</v>
+        <v>858</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22086</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>854</v>
+        <v>860</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>3.45</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22087</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>3.45</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22087</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>22</v>
+        <v>844</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.45</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22087</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>864</v>
+        <v>862</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>3.45</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22088</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>2.59</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22089</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>3.45</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22090</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>2</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22091</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>7.28</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22094</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>9.25</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22098</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>3.94</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22099</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22100</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>22</v>
+        <v>474</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22095</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22097</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.71</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22101</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>4.67</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22110</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>6.7</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>22119</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>4.45</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>22121</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>5.21</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>22124</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>7.22</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>22122</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>3.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>22123</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>4.61</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>22129</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>200</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>14.83</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>22130</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>200</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>15.08</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>22131</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>200</v>
       </c>
       <c r="I309" s="0">
         <v>11.82</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>22132</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>200</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>8.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>22133</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>200</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>7.3</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>22134</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>40</v>
+        <v>200</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>22136</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>200</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>7.35</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>22137</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>200</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>11.36</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>22138</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>200</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>11.82</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>22144</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>3.94</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>22145</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>7.06</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>22146</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>952</v>
+        <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.6</v>
+        <v>3.33</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>22152</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
-      <c r="E319" s="0" t="s">
+      <c r="F319" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G319" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I319" s="0">
+        <v>25.67</v>
+      </c>
+      <c r="J319" s="0" t="s">
         <v>955</v>
-      </c>
-[...10 lines deleted...]
-        <v>956</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>22153</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
-      </c>
-[...1 lines deleted...]
-        <v>958</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>19.98</v>
+        <v>9.51</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>959</v>
+        <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>22155</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>9.75</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>22156</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>12.12</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>22158</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>5.81</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>22165</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>5.23</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>22166</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="F325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G325" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>6.34</v>
+        <v>5.6</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>22167</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>40</v>
+        <v>200</v>
       </c>
       <c r="I326" s="0">
-        <v>17.23</v>
+        <v>19.26</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>22168</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>200</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>19.98</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>22169</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>7.4</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>12896</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>133</v>
       </c>
       <c r="I329" s="0">
-        <v>65.88</v>
+        <v>3.75</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>12906</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I330" s="0">
-        <v>15.2</v>
+        <v>1.75</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>12945</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>2.31</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>12970</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I332" s="0">
-        <v>5.89</v>
+        <v>4.95</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17049</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>133</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>6.34</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>18018</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>185</v>
+        <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I334" s="0">
-        <v>11.29</v>
+        <v>17.23</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>25713</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.17</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>18167</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>7.84</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18161</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>40</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>65.88</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>18221</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>40</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>15.2</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>18226</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>3.87</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>17100</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>246</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>5.89</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>17109</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>6.75</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>17247</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>185</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>11.29</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>17533</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>4.05</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>17590</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>17605</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>648</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>40.47</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17606</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>648</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>40.47</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17629</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>2.96</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>18250</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>200</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>19.48</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18251</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>200</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>38.72</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18255</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>15.13</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18270</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>45.75</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18305</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>14.02</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18395</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>2.78</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>12930</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1060</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>23.92</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18245</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>38.56</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>17136</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>40.29</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17291</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>39.52</v>
+        <v>25.06</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17335</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>56.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17377</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>20.82</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1076</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17378</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1077</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>29.17</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1079</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>17381</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1080</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>58.62</v>
+        <v>22.05</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>17382</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1083</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>22</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>24.64</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17490</v>
       </c>
       <c r="D363" s="0" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E363" s="0" t="s">
         <v>1087</v>
       </c>
-      <c r="E363" s="0" t="s">
+      <c r="F363" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G363" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I363" s="0">
+        <v>22.56</v>
+      </c>
+      <c r="J363" s="0" t="s">
         <v>1088</v>
-      </c>
-[...10 lines deleted...]
-        <v>1089</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17491</v>
       </c>
       <c r="D364" s="0" t="s">
+        <v>1089</v>
+      </c>
+      <c r="E364" s="0" t="s">
         <v>1090</v>
       </c>
-      <c r="E364" s="0" t="s">
+      <c r="F364" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G364" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I364" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J364" s="0" t="s">
         <v>1091</v>
-      </c>
-[...8 lines deleted...]
-        <v>1092</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>17526</v>
       </c>
       <c r="D365" s="0" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E365" s="0" t="s">
         <v>1093</v>
-      </c>
-[...1 lines deleted...]
-        <v>1094</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>26.6</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17505</v>
       </c>
       <c r="D366" s="0" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E366" s="0" t="s">
         <v>1096</v>
-      </c>
-[...1 lines deleted...]
-        <v>1097</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>33.16</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17506</v>
       </c>
       <c r="D367" s="0" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E367" s="0" t="s">
         <v>1099</v>
       </c>
-      <c r="E367" s="0" t="s">
+      <c r="F367" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I367" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1100</v>
-      </c>
-[...10 lines deleted...]
-        <v>1101</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>17565</v>
       </c>
       <c r="D368" s="0" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E368" s="0" t="s">
         <v>1102</v>
       </c>
-      <c r="E368" s="0" t="s">
+      <c r="F368" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G368" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I368" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J368" s="0" t="s">
         <v>1103</v>
-      </c>
-[...10 lines deleted...]
-        <v>1104</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>17627</v>
       </c>
       <c r="D369" s="0" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E369" s="0" t="s">
         <v>1105</v>
       </c>
-      <c r="E369" s="0" t="s">
+      <c r="F369" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G369" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I369" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J369" s="0" t="s">
         <v>1106</v>
-      </c>
-[...10 lines deleted...]
-        <v>1107</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>17628</v>
       </c>
       <c r="D370" s="0" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E370" s="0" t="s">
         <v>1108</v>
       </c>
-      <c r="E370" s="0" t="s">
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G370" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I370" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J370" s="0" t="s">
         <v>1109</v>
-      </c>
-[...8 lines deleted...]
-        <v>1110</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18326</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1111</v>
-      </c>
-[...1 lines deleted...]
-        <v>1112</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>200</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>58.62</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12384</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1114</v>
       </c>
-      <c r="E372" s="0" t="s">
+      <c r="F372" s="0" t="s">
         <v>1115</v>
       </c>
-      <c r="F372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>26.28</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12500</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>18.46</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1119</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>12553</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1120</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1121</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>3.73</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1122</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>12621</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1123</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1124</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>133</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>23.92</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>1125</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>12705</v>
       </c>
       <c r="D376" s="0" t="s">
         <v>1126</v>
       </c>
       <c r="E376" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>5.22</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1128</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>12826</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1129</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>3.66</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1131</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>12831</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1132</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1133</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>4.16</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>12832</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>3.92</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
-      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17007</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
-[...3 lines deleted...]
-      </c>
+        <v>1139</v>
+      </c>
+      <c r="F380" s="0"/>
       <c r="G380" s="0" t="s">
-        <v>12</v>
+        <v>133</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>1.98</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17011</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>4.69</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>17988</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>40</v>
+        <v>133</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>5.36</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18014</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>19.83</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18017</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
-[...3 lines deleted...]
-      </c>
+        <v>1151</v>
+      </c>
+      <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>4.49</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>18057</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>19.98</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>18061</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>4.77</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>12914</v>
+        <v>18102</v>
       </c>
       <c r="D387" s="0" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
       <c r="E387" s="0" t="s">
-        <v>1155</v>
+        <v>1160</v>
       </c>
       <c r="F387" s="0" t="s">
-        <v>1158</v>
+        <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I387" s="0">
-        <v>7.28</v>
+        <v>29.59</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>1156</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>17012</v>
+        <v>18102</v>
       </c>
       <c r="D388" s="0" t="s">
-        <v>1159</v>
+        <v>1162</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="F388" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G388" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I388" s="0">
-        <v>3.66</v>
+        <v>29.59</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1161</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>17012</v>
+        <v>18164</v>
       </c>
       <c r="D389" s="0" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="E389" s="0" t="s">
-        <v>1160</v>
+        <v>1164</v>
       </c>
       <c r="F389" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G389" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I389" s="0">
-        <v>3.66</v>
+        <v>33.8</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>1161</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>18011</v>
+        <v>18194</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>1163</v>
+        <v>1166</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>1164</v>
-[...1 lines deleted...]
-      <c r="F390" s="0"/>
+        <v>1167</v>
+      </c>
+      <c r="F390" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G390" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I390" s="0">
-        <v>3.39</v>
+        <v>11.26</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>1165</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>17637</v>
+        <v>17250</v>
       </c>
       <c r="D391" s="0" t="s">
-        <v>1166</v>
+        <v>1169</v>
       </c>
       <c r="E391" s="0" t="s">
-        <v>1167</v>
+        <v>1170</v>
       </c>
       <c r="F391" s="0" t="s">
-        <v>22</v>
+        <v>108</v>
       </c>
       <c r="G391" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I391" s="0">
-        <v>2.37</v>
+        <v>17.65</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>1168</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>17638</v>
+        <v>17251</v>
       </c>
       <c r="D392" s="0" t="s">
-        <v>1169</v>
+        <v>1172</v>
       </c>
       <c r="E392" s="0" t="s">
-        <v>1170</v>
+        <v>1173</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G392" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I392" s="0">
-        <v>2.96</v>
+        <v>47.29</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>1171</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
-        <v>18172</v>
+        <v>17252</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>1172</v>
+        <v>1175</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>1173</v>
+        <v>1176</v>
       </c>
       <c r="F393" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G393" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I393" s="0">
-        <v>16.72</v>
+        <v>2.56</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>1174</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>18241</v>
+        <v>17507</v>
       </c>
       <c r="D394" s="0" t="s">
-        <v>1175</v>
+        <v>1178</v>
       </c>
       <c r="E394" s="0" t="s">
-        <v>1176</v>
+        <v>1179</v>
       </c>
       <c r="F394" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G394" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I394" s="0">
-        <v>23.73</v>
+        <v>18.24</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>1177</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
       <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>18271</v>
+        <v>17635</v>
       </c>
       <c r="D395" s="0" t="s">
-        <v>1178</v>
+        <v>1181</v>
       </c>
       <c r="E395" s="0" t="s">
-        <v>1179</v>
+        <v>1182</v>
       </c>
       <c r="F395" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G395" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I395" s="0">
-        <v>30.66</v>
+        <v>17.32</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>1180</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
       <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>18289</v>
+        <v>12914</v>
       </c>
       <c r="D396" s="0" t="s">
-        <v>1181</v>
+        <v>1184</v>
       </c>
       <c r="E396" s="0" t="s">
-        <v>1182</v>
+        <v>1185</v>
       </c>
       <c r="F396" s="0" t="s">
-        <v>22</v>
+        <v>108</v>
       </c>
       <c r="G396" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I396" s="0">
-        <v>21.18</v>
+        <v>7.28</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>1183</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>18359</v>
+        <v>12914</v>
       </c>
       <c r="D397" s="0" t="s">
-        <v>1184</v>
+        <v>1187</v>
       </c>
       <c r="E397" s="0" t="s">
         <v>1185</v>
       </c>
       <c r="F397" s="0" t="s">
-        <v>22</v>
+        <v>1188</v>
       </c>
       <c r="G397" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I397" s="0">
-        <v>41.96</v>
+        <v>7.28</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>1186</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>12409</v>
+        <v>17012</v>
       </c>
       <c r="D398" s="0" t="s">
-        <v>1187</v>
+        <v>1189</v>
       </c>
       <c r="E398" s="0" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
       <c r="F398" s="0" t="s">
-        <v>1189</v>
+        <v>22</v>
       </c>
       <c r="G398" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I398" s="0">
-        <v>2.9</v>
+        <v>3.66</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>12828</v>
+        <v>17012</v>
       </c>
       <c r="D399" s="0" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="E399" s="0" t="s">
-        <v>1192</v>
+        <v>1190</v>
       </c>
       <c r="F399" s="0" t="s">
-        <v>1189</v>
+        <v>44</v>
       </c>
       <c r="G399" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I399" s="0">
-        <v>3.61</v>
+        <v>3.66</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>1193</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>17083</v>
+        <v>18011</v>
       </c>
       <c r="D400" s="0" t="s">
+        <v>1193</v>
+      </c>
+      <c r="E400" s="0" t="s">
         <v>1194</v>
       </c>
-      <c r="E400" s="0" t="s">
+      <c r="F400" s="0"/>
+      <c r="G400" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I400" s="0">
+        <v>3.39</v>
+      </c>
+      <c r="J400" s="0" t="s">
         <v>1195</v>
-      </c>
-[...10 lines deleted...]
-        <v>1196</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>18012</v>
+        <v>17637</v>
       </c>
       <c r="D401" s="0" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E401" s="0" t="s">
         <v>1197</v>
-      </c>
-[...1 lines deleted...]
-        <v>1198</v>
       </c>
       <c r="F401" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G401" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I401" s="0">
-        <v>46.33</v>
+        <v>2.37</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>1199</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>17115</v>
+        <v>17638</v>
       </c>
       <c r="D402" s="0" t="s">
+        <v>1199</v>
+      </c>
+      <c r="E402" s="0" t="s">
         <v>1200</v>
-      </c>
-[...1 lines deleted...]
-        <v>1201</v>
       </c>
       <c r="F402" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G402" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I402" s="0">
-        <v>38.74</v>
+        <v>2.96</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>1202</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>17119</v>
+        <v>18392</v>
       </c>
       <c r="D403" s="0" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E403" s="0" t="s">
         <v>1203</v>
-      </c>
-[...1 lines deleted...]
-        <v>1204</v>
       </c>
       <c r="F403" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G403" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I403" s="0">
-        <v>79.61</v>
+        <v>6.23</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>1205</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>17122</v>
+        <v>18393</v>
       </c>
       <c r="D404" s="0" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E404" s="0" t="s">
         <v>1206</v>
       </c>
-      <c r="E404" s="0" t="s">
+      <c r="F404" s="0" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G404" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I404" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J404" s="0" t="s">
         <v>1207</v>
-      </c>
-[...10 lines deleted...]
-        <v>1208</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>17245</v>
+        <v>18172</v>
       </c>
       <c r="D405" s="0" t="s">
+        <v>1208</v>
+      </c>
+      <c r="E405" s="0" t="s">
         <v>1209</v>
       </c>
-      <c r="E405" s="0" t="s">
+      <c r="F405" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G405" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I405" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J405" s="0" t="s">
         <v>1210</v>
-      </c>
-[...10 lines deleted...]
-        <v>1211</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>17460</v>
+        <v>18241</v>
       </c>
       <c r="D406" s="0" t="s">
+        <v>1211</v>
+      </c>
+      <c r="E406" s="0" t="s">
         <v>1212</v>
-      </c>
-[...1 lines deleted...]
-        <v>1213</v>
       </c>
       <c r="F406" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G406" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I406" s="0">
-        <v>1.54</v>
+        <v>23.73</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>18273</v>
+        <v>18271</v>
       </c>
       <c r="D407" s="0" t="s">
+        <v>1214</v>
+      </c>
+      <c r="E407" s="0" t="s">
         <v>1215</v>
-      </c>
-[...1 lines deleted...]
-        <v>1216</v>
       </c>
       <c r="F407" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G407" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I407" s="0">
-        <v>84.84</v>
+        <v>30.66</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>18039</v>
+        <v>18289</v>
       </c>
       <c r="D408" s="0" t="s">
+        <v>1217</v>
+      </c>
+      <c r="E408" s="0" t="s">
         <v>1218</v>
-      </c>
-[...1 lines deleted...]
-        <v>1219</v>
       </c>
       <c r="F408" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G408" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I408" s="0">
-        <v>82.97</v>
+        <v>21.18</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>1220</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>18040</v>
+        <v>18359</v>
       </c>
       <c r="D409" s="0" t="s">
+        <v>1220</v>
+      </c>
+      <c r="E409" s="0" t="s">
         <v>1221</v>
-      </c>
-[...1 lines deleted...]
-        <v>1222</v>
       </c>
       <c r="F409" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G409" s="0" t="s">
-        <v>636</v>
+        <v>40</v>
       </c>
       <c r="I409" s="0">
-        <v>89.36</v>
+        <v>41.96</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>1223</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>17393</v>
+        <v>12409</v>
       </c>
       <c r="D410" s="0" t="s">
+        <v>1223</v>
+      </c>
+      <c r="E410" s="0" t="s">
         <v>1224</v>
       </c>
-      <c r="E410" s="0" t="s">
+      <c r="F410" s="0" t="s">
         <v>1225</v>
       </c>
-      <c r="F410" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G410" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I410" s="0">
-        <v>24.07</v>
+        <v>2.9</v>
       </c>
       <c r="J410" s="0" t="s">
         <v>1226</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>17394</v>
+        <v>12828</v>
       </c>
       <c r="D411" s="0" t="s">
         <v>1227</v>
       </c>
       <c r="E411" s="0" t="s">
         <v>1228</v>
       </c>
       <c r="F411" s="0" t="s">
-        <v>22</v>
+        <v>1225</v>
       </c>
       <c r="G411" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I411" s="0">
-        <v>39.84</v>
+        <v>3.61</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>1229</v>
+      </c>
+    </row>
+    <row r="412" spans="1:10" customHeight="1" ht="80">
+      <c r="A412" s="0"/>
+      <c r="B412" s="0"/>
+      <c r="C412" s="0">
+        <v>17083</v>
+      </c>
+      <c r="D412" s="0" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E412" s="0" t="s">
+        <v>1231</v>
+      </c>
+      <c r="F412" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G412" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I412" s="0">
+        <v>50.69</v>
+      </c>
+      <c r="J412" s="0" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="413" spans="1:10" customHeight="1" ht="80">
+      <c r="A413" s="0"/>
+      <c r="B413" s="0"/>
+      <c r="C413" s="0">
+        <v>18012</v>
+      </c>
+      <c r="D413" s="0" t="s">
+        <v>1233</v>
+      </c>
+      <c r="E413" s="0" t="s">
+        <v>1234</v>
+      </c>
+      <c r="F413" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G413" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I413" s="0">
+        <v>46.33</v>
+      </c>
+      <c r="J413" s="0" t="s">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="414" spans="1:10" customHeight="1" ht="80">
+      <c r="A414" s="0"/>
+      <c r="B414" s="0"/>
+      <c r="C414" s="0">
+        <v>17115</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>1236</v>
+      </c>
+      <c r="E414" s="0" t="s">
+        <v>1237</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G414" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I414" s="0">
+        <v>38.74</v>
+      </c>
+      <c r="J414" s="0" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="415" spans="1:10" customHeight="1" ht="80">
+      <c r="A415" s="0"/>
+      <c r="B415" s="0"/>
+      <c r="C415" s="0">
+        <v>17119</v>
+      </c>
+      <c r="D415" s="0" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E415" s="0" t="s">
+        <v>1240</v>
+      </c>
+      <c r="F415" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G415" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I415" s="0">
+        <v>79.61</v>
+      </c>
+      <c r="J415" s="0" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="416" spans="1:10" customHeight="1" ht="80">
+      <c r="A416" s="0"/>
+      <c r="B416" s="0"/>
+      <c r="C416" s="0">
+        <v>17122</v>
+      </c>
+      <c r="D416" s="0" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E416" s="0" t="s">
+        <v>1243</v>
+      </c>
+      <c r="F416" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G416" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I416" s="0">
+        <v>64.62</v>
+      </c>
+      <c r="J416" s="0" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="417" spans="1:10" customHeight="1" ht="80">
+      <c r="A417" s="0"/>
+      <c r="B417" s="0"/>
+      <c r="C417" s="0">
+        <v>17245</v>
+      </c>
+      <c r="D417" s="0" t="s">
+        <v>1245</v>
+      </c>
+      <c r="E417" s="0" t="s">
+        <v>1246</v>
+      </c>
+      <c r="F417" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G417" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I417" s="0">
+        <v>116</v>
+      </c>
+      <c r="J417" s="0" t="s">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="418" spans="1:10" customHeight="1" ht="80">
+      <c r="A418" s="0"/>
+      <c r="B418" s="0"/>
+      <c r="C418" s="0">
+        <v>17632</v>
+      </c>
+      <c r="D418" s="0" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E418" s="0" t="s">
+        <v>1249</v>
+      </c>
+      <c r="F418" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G418" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I418" s="0">
+        <v>57.39</v>
+      </c>
+      <c r="J418" s="0" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="419" spans="1:10" customHeight="1" ht="80">
+      <c r="A419" s="0"/>
+      <c r="B419" s="0"/>
+      <c r="C419" s="0">
+        <v>17460</v>
+      </c>
+      <c r="D419" s="0" t="s">
+        <v>1251</v>
+      </c>
+      <c r="E419" s="0" t="s">
+        <v>1252</v>
+      </c>
+      <c r="F419" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G419" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I419" s="0">
+        <v>1.54</v>
+      </c>
+      <c r="J419" s="0" t="s">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="420" spans="1:10" customHeight="1" ht="80">
+      <c r="A420" s="0"/>
+      <c r="B420" s="0"/>
+      <c r="C420" s="0">
+        <v>18273</v>
+      </c>
+      <c r="D420" s="0" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E420" s="0" t="s">
+        <v>1255</v>
+      </c>
+      <c r="F420" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G420" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I420" s="0">
+        <v>84.84</v>
+      </c>
+      <c r="J420" s="0" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="421" spans="1:10" customHeight="1" ht="80">
+      <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
+      <c r="C421" s="0">
+        <v>18039</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>1257</v>
+      </c>
+      <c r="E421" s="0" t="s">
+        <v>1258</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G421" s="0" t="s">
+        <v>648</v>
+      </c>
+      <c r="I421" s="0">
+        <v>82.97</v>
+      </c>
+      <c r="J421" s="0" t="s">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="422" spans="1:10" customHeight="1" ht="80">
+      <c r="A422" s="0"/>
+      <c r="B422" s="0"/>
+      <c r="C422" s="0">
+        <v>18040</v>
+      </c>
+      <c r="D422" s="0" t="s">
+        <v>1260</v>
+      </c>
+      <c r="E422" s="0" t="s">
+        <v>1261</v>
+      </c>
+      <c r="F422" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G422" s="0" t="s">
+        <v>648</v>
+      </c>
+      <c r="I422" s="0">
+        <v>89.36</v>
+      </c>
+      <c r="J422" s="0" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="423" spans="1:10" customHeight="1" ht="80">
+      <c r="A423" s="0"/>
+      <c r="B423" s="0"/>
+      <c r="C423" s="0">
+        <v>17393</v>
+      </c>
+      <c r="D423" s="0" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E423" s="0" t="s">
+        <v>1264</v>
+      </c>
+      <c r="F423" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G423" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I423" s="0">
+        <v>24.07</v>
+      </c>
+      <c r="J423" s="0" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="424" spans="1:10" customHeight="1" ht="80">
+      <c r="A424" s="0"/>
+      <c r="B424" s="0"/>
+      <c r="C424" s="0">
+        <v>17394</v>
+      </c>
+      <c r="D424" s="0" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E424" s="0" t="s">
+        <v>1267</v>
+      </c>
+      <c r="F424" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G424" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I424" s="0">
+        <v>39.84</v>
+      </c>
+      <c r="J424" s="0" t="s">
+        <v>1268</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>