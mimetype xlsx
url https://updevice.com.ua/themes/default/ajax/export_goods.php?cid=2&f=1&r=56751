--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502b5b554ac29eb29a1b582d9a5f3851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7c518e1a2ce01b3f1570c3368c4522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f4bd05e6d6af060dd72b33514c72e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bb731c32bc1ff411e7de34c9473c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd45b6057e40267260e208aeab60db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b053ccbf653b78754fa715852a58d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49845467148edec442bb229644965cd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a99484ea58abe04130279e80f22be28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906101e899922675dcdf55c20205f5379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0bf7082925652ccab443170d78eeba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165535f3ad5b6b3f76b4aefda4b1c1a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeeae2fe5620be8737b2529f382d85f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577236658a05a99dbca85070a4c4e5713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296aef1a6fec5a7ee8cab132738c5f7814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270e7d0cdedb8ae856e59a11172559215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cd4e7edfbf2cf67751429a3bf3fab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319b0515f8b11624b2656e29f734bd117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaafad944acf908889a2a064d82cc4b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6175a30cb73c3a9b90a954acbd60b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77fc14f6f57ce66900cdd990a5ef8a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4265c38d5fac45dc273692050854121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f3ac57c9f0c38a9fa76027b68da7222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeef59f75037a89f78c5d061e88936023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452a6154bbd510efa44f9bf7617941b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09a1394cc23d7266339d353dab564925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916186ee555032da67673bafa09e56526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b10846f851c5dfcb5a52f78d907f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34902c9c07164fb5b04c4268e7eabd7828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31289154918e15d6905375b5e00d3329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb7bece423a822f7079c18646148cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a30ce2b10b49325161368e51185a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5788bc3362046ec1b7d43b22716379332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5480670902cf78cd40e78b81f42637933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1afcb9abf9d0f218282c93b9766a2b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749e920343d5ebeeba59e5ee002134435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b000843fb7337cf815a90b309c96d9b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8308f4ff56a9437bf6134ba31d34237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae86be8c7d52dca62f41358a3cd6a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2441baa9b354651ab7b06967d670f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6eeb816838fb9cf115c0634f25d3c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06944a7dbab64013dd654137c0cb7f341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50055de8e296a02d391f16b777160a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57326ac1e9b02f1b2bf832f035cedf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6471464a1ae2f09e6a4e726d5a7c54944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab44f72d059109aa963aa444505db845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1148bcef351d47161dc17dfc5f08046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105ae671d4fe4687aa986c64ad2a70c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6ad4763f75d285de76cb5f625655e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c46f697c361b51f37c113ef425ff2849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a72f97cd98e17fb8609bf35d76ff0550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d1e7376f66c818a202ebb7a3ae2ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871ae28fe8c9c49ad6d75c3ff03be7d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf9541ba8b3d851b31b2e797451b7053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bf32e73e5c98b88d6392502442ea854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b9f3850e42df275c825971344b5b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b6fafa29413174dfe1004f91a9ff256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99c9745750d0ccc18514135d4cea4857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1286a3032322d774c445455526c12e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f147c378cb46f4d2c7e378c0c12a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d033fb70c8046429f1323308094ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5737cfcc3b50537fa7bad27a0f9bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794829a9380065afda1851d7f04451b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116b58dcd92f7813faa26751e24d49163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d04a3bf710fb4a6a08fb243d57ae4464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b2f6c76bad2e85b15f8d4b99a5ebe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698643424221d32df11ae99866432b6566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4f75bc2f37bdf6bf4c3b507751e5367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0353f15e1328305f5660734bc5e489968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da9a8d55da60159823c28b807eb38b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2304a53b5a077b61335193dd39d03fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c4d887bc3badc7c5bac58a57c49c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc808b421834b6deb48e65bee973ecbf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a45f6a12eb7d960a97a180bc6884e973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612765013355de583791b5b773c84c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894bfb4bcdbd4a52c7fb218c3f6aa2f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5de460efdc0457010e838fc0158e9076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549a3382412e49e116a9e2ae2671ff577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead62d99f775455080180e3a4dd4b7b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b19fb8f21202018aa9a12aa236321179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c45e59226adcd35b0a2792998eaa380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7e8fb2602f40f1f6cdc34e409020181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07125e6d6c2db1ad605992307b8d716182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162e80a2204bc7277a5f750a19fbf0883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99682eda9b8d13e2b08f3b1966e2ba5084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982ae59b260a3438c6255b82da679ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8be5fef2cd23886699332ddbe559f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28bb53f527aa537fa544856903f57a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8b507e95836272c174132daaf6b2d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5327be3b2e0ef11312f58a1cfa86789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d80a22d4ea10f1d065209b3ebaf8e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e93fe55f15d8e0f5ca90d2e96fc0691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed23a2c7b19c2d46fe38e996cc319292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112a9905f003013c7ebba0900eeb3ed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597a121fd50aad3a972c149f3cc06f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2677d3808bf0b9cd67e584196b4e9f795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67113215e0ee01662f6fdb9c31dcfe8596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763f4dca140e554ed27cd3eb4086c2a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b250221039ec6c6244d6f9a306e1398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448045608158efd807ff6c4ce35df1099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae33b12a5fe70dfee82a17c75ea316b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d37a2c0a109225f8abd1995e2cfdc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095ec148fc7a9a84cbecaa364620ef4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12184ca11e59ad2aa60f86dfe7794469103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca450d3dcd758369a9b7af455bf2c6c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac340599bc1829efb7a27d22e60f03105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447befe61a96f9b20bcadb2daa9f52c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20d9c248d3988d9b219dcd9d33eae4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e1d5bc4d32d0827491b3726430d07108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3c4b41d8ec24f84558250b9eb8772109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb15970f0db5f138bd72808b79da5b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c5b34817786db91ba3f0d7f25bb6d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d4e7607a77cc8b5477da3b558b960112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6aa9f06b521a7530c8fa710f57577a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16e7807829959e9ebe2c4fd079901b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae433bb613bb43a836067604b47f64115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47de902687cb4443af0a0109cdb34a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfa84a43360ccdabaad90b6fdd2158117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08bc5361271ddc644a1fefc2563e05118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8ba00e0a693b20ca0ca388fead5e1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485407211f808ada0c313797b89bcfe7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c599940832484a8c6d9eaf3946643121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e73217d33695d79dc9cbbeee1a9475122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d3faec6ea0be519bf646318fcdf55123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f952291d71aca90f1471526a1a28c1d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11693596927613318dc55fdfe70701125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6891795af3128922718160b96427ba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c33c821aa139cf0900cb36ccbbfac8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1082d58c03142f9f4b8c00d707479e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d38dd28a4ba04044ffbd0928e7de0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc66754a7ae60d7082fdab5d206daf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0bc59d310373aaf3908b405fefd5c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4128beea85644256abc3248ba95667132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb920b00f5795594c3cbe172810a7af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc226649b6a070e93c42456903988b9e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277166d8230df188619211fa77f1dcac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390316668f398ea34feb7aa4e8806b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf032e3e7baee19f56cca4881d7769c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a86f357f55c510d3fc9323a040a6a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a02bc0d25c294ad62d3264700b8af139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e49970af7f127c646ac32d3c0b35ac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927600604922ec2aad27b74027b52a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969caae7f5aae42dbed1a5f7587ad71142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489472202fbfcc9bb99e2b8f8edd213143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f999e3ba0c399b12b74f8b26d1b72144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da7b413558658e07df4b27bf62fb10145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e49766c7feae6d0e079a6f8bedd820146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb423a49325eef72a8a4d3a43a8e73147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4b4770b189d4452b049b5ed936d7e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec2767bf9822741cef7385e58e93bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fc92cefa04dbc4ac406bd21a26b11150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ca36f0e9bc757fd9d300c28228b3e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c13efb5ec6cc51d74b61114231d34152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee9a62bf758c0a66c6bd741a2b918f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acca290b21711c98384c3b36065cba1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641e9dc9ef9c07ab09cd804bae2005b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf599235c3ef9b27442a7e5a4946d1e3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9ae6866ee56ab2b879899f0575cc7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd332940936e7fbbf37c8af1cf44aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78844352e0e464b942fc21e03d6bf148159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d7e243adf5a5ab768bc079235b8c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba83b2904826038624876efa9d11c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb52d314b5f9a0267eefbdbcc12206f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5465d440cb3341bf3a28e6b8b9637163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60143cf011338b33410e564352b020b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060ab48807fe01f54aaa9ccd17b38d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007a2d6ccd97c52516caf87d41b47f5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94957cdfaa03040c04359a8d4830c3fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2004d6bc700c49c759911f752612e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89323459582404849a6da6d6203523169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388f990cb9b59c0ba482f99cd595383170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9eb2838144a2412958bb0aba01877a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64712cb669a66316a41dd89b5e2a12d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeffb5e06b8d102bd1d8732cc00e63b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be312da9edfed39ab06cf4936c93767c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4fafe25761f95ccf916866330d1ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58f8576e0d7d3865f49d4a86f74d07176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086a613834ef43409d1a5813fbdc5ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2350173ffc1291534c5a567e1f63535178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47eab6af56f2a82a61bc0934d7cea5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279605347488157996bfa2f869be979180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77079313f41122997c095de47c573ce2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b27329ef0bfef10ace18240e6f3bfd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b47b423b362811ff61117e4e00e4b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b793e469d4313f78e3b9bc51dca2af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51c2701caaa3b8f4054d9f4ef72379185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237d7cfe07c49d369dd0b5e53f69ea4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50782e9109e1072e12d8f1a20568959f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbed5db38bf9f93cc3fff1917a03aca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13241d09acd810e4eb50ac717c0735189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d01e18bf0aefe62eefdb34a478f80190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92761c9daae03baef7983e8b545390191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207f49e9fd11e87c19d3ac30eea9bb1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74abe741c20b3eea8e4f9230d50d4e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36774e8af025a60da7250c7399cd22d1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8736b5df8d233898c81b637ef4b03b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c576f4fbd83c7facb9c545f4a0db02196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396f0f54d23c916f15bbab9cb715a63197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec77c1fbe9b7db00ead4b1a77a54812198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ae9b84f6eed3868387f38a3bff821199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82730c2c9b391ceb63b904f8fbffa6b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7a605745966c621c5d2a37c82dad6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0319c2a7c0ea1b72a84b567b453eea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9452a564244e06b05c1e9b2fb0a4f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1aaa9e5a438f49fde8c8452ff682ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54d998b0e9d8fe254b7ef13a72a8f6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf45f63f3c283bdf425456f9f965c16206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2672ebe29e2c3bf660084d0921b1be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989036f0d11fb438f4795d3569bd8af208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b3651a47aaa7129b5d951433fc2f2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd1585bb27c9575f9165789f0b0ade210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2086d384043028008915af564692985211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8a12103de0f3e662aaee7ec8cc7ea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f39a3c26953dbc09b5a5cc3e1c3f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86d1748cb98c11c6959e598191951f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ecc9ce856c2997d289fe1ca6a90e2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ed2172dbbbf8d030597f83d6217ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb0060cffc2995e702a42db5abeebd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5d41db5cbf8d9a7fe54a060c26dfa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f17ba61f23a544d6d89aa7a745015219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ca717bdfc31d4471a36b0029630e9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b056863f94a0f168730aaff76462be221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea833d19d4db652272949dfe0bb000222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0254bdfb8a92d110368ff6226e805223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6e6f69fb1e47ff58ccbcc0efd8906224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f485f9f14e16e556a3ee3477ebba80225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c55fafc468f3e9a94b8d632c2aa10b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4832c7b924cb3499fae00a395fbd8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6a208c75fa5546d213df1922a6b04228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e293ab248d6bfc2e8075144f4579ba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706ffe924636d0ca8c6d1454bbd6a9f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f0a712e1c2366769cbac1b97e1aeb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274a671a41b11648cfc032509b4c24c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b091f0d19851413eafde1c4f0260eb0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde4a6576bf4841483fbe522faa28ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677cf9b8769dfac7ee41831c6b7c1bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba97c86cd41ad1571fc98aa37c22ea0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2bcf97039656b428aa07e3fd9b339237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b1be3da23cbab0cc240b2197a56b0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd6699b63e084b771c55afeddcf67b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71996e5951fd8ecd24d09c422c0474cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b5ca7d4d377f998fde79ef5f9b60a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9bc46d4d70b3f8dd0a2283b04e5bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0b9d33c64b0906794fd60b37491a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba55024855cc40cc9bd89a153c0d44244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04284cd56a8634666e240aed5683d33a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ef365731dce165b4640c4e83f3c17246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24df2b8014354561ea1787cf8a39ad8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae571f3d52936e34b8e82c6e95e4d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1294ac52285d479611ce754e756ce0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d9717e8434c95d4c9b93d30e7e3f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9dd028dfe35326c16612ded460839e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00de8e9899138dcfcbc7482d31edbe7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded164becc42bff09cbe944f70926bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d57c19bb224b1b008cf573c5fce20254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f26c74608bd584c8ba33f5fab8634255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74aef25bb80cd5e3cc8d1c325e6523d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120f62e54ed65f64fc586faa57131b4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebf8defc637352c7ddb47a755ad892258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd738a150605a8aad09e31882001a45259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782ea57b95ce013b45eab46d099ccf9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c509de5d40f973d18f6fe941fc52c4d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de88f49a4b34260de214e6aaca07240262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be801021537e522e351820f9ba1d4f85263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52eef9aead3f676c3e16c638165db93264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfd60aee764ae26fe21be015707a54265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e3155bd69620bc7f676cdcc68f4a7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1165e1d8f5674ec8a690143114cbd1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad34f3439ea278f5b46ab1cb27bd0ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546deeeb9ee8f184db386f353022e81269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43abcdfb97d6d40864e57f7cf6203c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5961aa795223f1638ef16e1d5249f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a55b95f7509a417ff6920005edaf68272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b7647ec7ca193f96770251c02db62273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319a58066c9afc488f9c2ebad10a7ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ead0c03800879ae8d39164c2660a8e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70410c91d4e4e7bc2d479c8b731726276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313d4ceab5cd80814f8ca79796e6b27277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f4ebe0332dd866f3d03564411a5cf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8254e1d6aa948c0737ad60f6cd56260279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc744902a63cd364258bc650a81167280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27631700bd2ec17b79077c80d5a8568281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3eff7934419cb85287328a5d69cb92282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5396ea6966500d3404ea93d894cfd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa5bf008793d6176e2df40d3f9f5db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57984b134aebbd2f4f6ea20ae95b395c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf344775c88098befafd45d1aada30286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46120d6e396e334e24f3aa80e31fb626287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f75765a9a0e04f1a4119e25201c8e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917a99ec1cd481ee7709950de778de3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df000fe4ded1dc1471ce6147824806f2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e1dcff97932b437f78a62d916c069291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafadf58138f9d9bed43a012ec1ace90292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b92fe7252d133b9138690218c473f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7f5e3409049d7a485cce0cb13bb4a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091d0c32f8b359f21253d14583e6e83295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90220614427fe85ac91daeaf0800d6e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda906f2dff5fd3a0125af533d8497e2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfa8789ac30caaa8c94424c570ec32298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7aed209937ec1c6e335df6292fbaf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68eaa62f98314beabf035d31f1271af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e0e431770514d394cb4fed0f7b55c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd64b6b1da79537710a5e8b7937eec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c3dda8c65604b9e6e59d8a7b5b7d8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe966f45730303da82e0df033203d2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a862471c9681f19c9f6e7d914df15e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc7a98475acd12e16b1a8f4c89c4cd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d8f89c6881f32f00c464228a6a487307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a9509b4e8da07d55b6afc3323a360308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce758d3a60b68a9d42cfe207ef6a447d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60207a1e13117b270af99c67fb58b00c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53eb840b5a1e2686e4360dfed0625ed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277f6a37e350bb859da19cdc8c91ad8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56664a2f2d2e27032c667bd3e6843d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c7b35f8732cf33de64c8c14994103314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42daf411933e6c5aff932175c26038315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b1b9d29df0618b5098e272e9f8fa8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c3476fe9a09ab1589d89326ec1ef0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839b474ba5633fe90cd714ea7bba98e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68128dae8c42bbd9f4eeb848e89b19a2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9d6ada272e8d0e918693d593b32fc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01db2eae8cdfbb2e756f2a70652615321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92b5d23a5266e80d8b0936c4209b65322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f37b6d6a134e5a19a17e8c663f80b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13315010d1f283386409bc5c895445b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac58a2005f68e8d8c47e603cd0e0686325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4059e99807b614830ae772ccb87cb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae9a82004da27c1493812029fdb449327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c083342506938f805cd7eac0cda95c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fe60f9b26330102eac45a975d0c50329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5826a72381e11dfe797e72dcc0b233330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe308fa7356413e3ce0cc85fab66be71331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3accad6aa50f66075318346f1a697b4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a979739569ce21b7023e2070dde5ee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8b11e64bae7c38fa1e8e343b7109d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c609fbf1af5c3ebe614baa731b5bcbe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b02d3b77d8296549beb1c42f2e33b2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ab678d30c7811a2d81c04bf1d3c3d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e94af62e1b74bf4fe84dd86d5aea68338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e85ccee6134713ffd84de4334500e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137bd9fb9293f86b63bc157f76484f4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f80728296e39d4cf2602afdf5da65341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f98471ec43a6d6c0331edc32b34df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536fd7a90e2561f677f8a4638fcfd18343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191971a8caaf05e79918c88c7a57f3fa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1083f2728fea785f584f5783ca4219c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807025b890f8419c3d4922012b7e5449346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a54551e455991912ba521c4159a04c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102e2560efd3b32a9ccf647eec05b2f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45749a58609f4cc97963534b8ddbba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2275ae52d601e33e2817204ee052e1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3a450d7b826e1e5348941c8f7d05e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a52ac0ace3b92cf8f3f67eddd27ea7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e86f8e30e29eade4ae5dd87194eadd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f81eb569e080c6cc4459a5691d1693354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68ee3339072d9b8059b35d030c2b84355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f7cb6ab651d464825d3b1e9f519e8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374bfc3426ca91f59ee3ff6e679b729357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfaaa2aeeafafbc4c5c3bed1cbb554358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1cc59b098af661adcc336949a6486359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0222dc16628fb80ce419f0fcba4bf1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892094a26178591fe8f7e14ee973f5a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6e0298f2a964b60454f5aabfaece2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b02cb6d5ad0ddb61b0179f344eb93f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413819596af44d4d866ee6a7e33d8927364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2ce2f5bda3e6b05e6e68c66a0e186365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fe940683f398b78f13b145cf64953366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3555a96a5f036dfe8517bf568258e4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf5cb138068c67655f14b845d7a2a3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9653bb59766c41e8e26dac84b87beab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e64aa642aedd366c79dec54ffb7f8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a05ae44574393e1c01b68afee48915371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2029b616a9aec89f28653b6a85fb5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758dfbab4aab3d6bba9248bb9be235b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b23f5b340341572eaea8cce99e7a1d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fb11d8b0f7f6672f52bccc0ee21f7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640da879bafcc597efc7c8d0754c0cc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d18fd29f00657e060868bad40ac610377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eba8435ec5b37c3ac2150a68dfd0d4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbf82d52a4920018640dd523217ae0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4c3deae77356559a75a2748fa262e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238032abee044e15bf3a99363a6381b9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187b180976d67815b9e279b4be70544382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e7598517790ecc3dc99daf803cfc1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba5e79a65f0e937fda2a25319e4ad6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471046d3570c2e7273d17eb8bd1ed09385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9f1cfde78f39bfc1d3ae303f29d83386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bba1f0741c80194b6be922bd2fec2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746bfd76d4af976ec1c7c164b4e4755388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501af4e771830e9574b7c817ab4256e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba085377dea37985eae2bad0bd479983390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c778ab6b868e2c506028b544c6749af391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97409caccca3095bf0c5f27db29310d5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c082321d3debf4bae696a836af6f63393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffecab001bb0ae2cb9fcb0ac2d9b9eb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e06cfb62b8a7e01b6bb3f6c87fd627395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4bb25db128b6ce2f39b34f96fb2e6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0623e8fe163ef6390c3a7b1c8e061397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6aea2c9525ba073bc33aaf698ee10c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59ccacacb6fbdadc1e2ca45fc771c7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7f9e23893c997d2f753a4c72d13a3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e83b42c6ebb555943cdf8693d4b6f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129050451838b21b48eec69fe719c7c2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a90b53238f74be57f5e475458ae36403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f352a5280bc943253fa39c4004f6b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b159caed62afe9880a605f9805aeb57405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e5ae8b6245df56fdd8e2473ad3516406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed809444e0537cb56e15d2bdf64a4f21407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4be2edd70329fca5fea8aa6a8d198408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e113ca9e0f44c476ee0d23857c74a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3004f20ce48db78483603989f786a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e652c305b31860ba2089e92a51b7dc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad892d6ce6b5ab083e044ce79abb27412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb072ef7a74d7d4f1867a220dfb9bc1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb0f816cecb8e1f7274fc96c129725414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654d9d8e29c24391692bfd131c19f91415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa90d4db35c3596efabd7a63fbe654416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c1ffd73f527ce6231d3a28848c646417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53483ed0a24f0dd7339e0aaeaf907294418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd05b1071c54c598bf402f652f7f1a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1296c12388aa5f09195ca80940b01420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb82f49d2874cd63216c307b58e266421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acd2a12d6a382eb459a74bc06826e9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad06c4b2d9f0a4f874b35c0eb76ffe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8e147110b986cf347f69196ce3266424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a812bd9e7b52d85415b39507d551c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2f5491dabe4971d4aea19b6ae18ec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02509196fcc56f2195f1ff95411de4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b6e1cdf2f233d905d6c1c43bbb8ac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915de7372d08864e9a3aee191053c6d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c04109e30e804d89ad751485445ef9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5db63759e2fb58b539fd2a761531c2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5c038708528b06fcb631fe470ff7e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6cb1e159acf0c5a7ec091275b1c711433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62201b81537ce66bcd9ffb16a6fae681434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190d6f900f86942c56bbab700729f35435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca34f821828dbe7861bdfeddb59b6a9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf61ecf0fae885de4afb2f72a56f2b0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455453ac6655d51898195f199f44e6bd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24c64b335580589f2b624315970654439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8678d5e554373a161ca1162c4b2e37440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df4fef720e17d8a99d698fb57b5ab7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0a94b7e2fe6b5d2f40d80dfb8f9a5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f5d1f066f1ab2aed508242b3662d9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223accc175f48f459f5d945077661e2c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5305b33538ba7a897775d3d0757831445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f119c4a09f5b51a4140794fa0eeabd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6af96006d01f06e8a53a21403265c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4173b85ef992971b9ed07250ff443448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33415b212c13a32ed196284fca51bb19449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca10971156fb9a4bb640168451f62bd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809503f2819eada412bae0b4586abbf9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c11da265a0e3490aef2209100fba5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4ebac99e622dfe60d5b9b4b43b0a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71277382af97b16bc27d73033450e859454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b23945983ff08a9bc2dedaa90fafc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c55c25f89101fc371271ff00f23bd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaad113cb4923ae6fc6fbff91178db4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50eebe962bb0be92d65ed4414ca61b1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae02e5cce2683b45a0fc11653bfe45459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21f486ca2fafa958dd926eeda1e018460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e195e8fb661d6709563c272bac2ee7f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af0725c84bad49ff3afd5cad7b0409462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651fde2855f8ee608ddfaab89f8cd2a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fe298d33704d022d1cb0727bd7eea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619d4af0be2b8258c920a5500b65211465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c122a2f18d2188098368da085784d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8092d12a15d69d9edbd362d70a3b5b0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a039d2cfb8356651208ee8db3f2b5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eeff9e0a94516c12ee5435aba767aa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a804d2e56e5d762cf0d253b5de02869470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be0c2360ebbda289570c2feb0e838f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47ac002a97de915aaef8336c091ffc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b41647171bb3f8444dcad15635a661473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4824410caac6dbfb24306330922f5de474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0b782af0342878113774b90bd4333475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4ac3ef255893006a1f5f926b3f91f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe09627b04f03e56e100458cb02bbd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837ed77f10299b749ca06d6eb13c0e5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577591f1f08caa90c0fa1f5e33b0adc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491381439b2c929a0b173eea95b03823480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86648d37bd108153d4f2bc2c61b38d16481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee62e244a323cc184a888de8bb4d071482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f4cb99c5c471b56c34a19c86c5a05483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb95c9dfbf40c04744e6fc4c8d556b5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693298d27e5b20ad640dc27022f1c741485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dd9113caf5db051e7076b8fb7f050486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5bf2b4159c04d9d30c77f40e58f25487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ca576ceee5e99dda4007050c1c420488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fb8c14c72f88b399ebe9022ff3117489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5498f4c47ac9149cf66c8c2d6c656490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151a4d4830d10564a1df15752f9cc39491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e31d843e1c46e6d58a056f5f538f2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb01493341b4f9a8236279102251ce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53914d9eaebddd7180ad4ef91b583ad494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897613aac2078b32cd19e014838de269495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2419e2422cc2980f062d3327d4e3046496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b20082a4331a8e11b9ec54137ca69497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ebd424ec6210af790c90af4963a28498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb26408d05cc6a8cc1cb52cf6f53813499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e2fab2f76ab7a4c8c640d84b7a45a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704ed4ef4925e7aeaa680b863cbfcfc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2f872e7a336c92311b7661118f211502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d290a7100457bc8236a69fe70bea21503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77de09f64d5792903b8cb74184a4089504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21ae694d83e707c2b8cfb3ba2a7bf4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672370f0e2e2ba5b003b80e8116abcbc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cff13f5f6f5af69d8a44d9bf87d13a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8edfd406e37b039046cb3786da3ea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33283378b9d5250d53a7a232037752509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a57a7bf5cb91ea44113da0b3eb0b1c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e03b3afa3b102e21fb8f6951da2a7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f0432005857860d69493c928135b5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56811bae993a5704ed5d4b6c9a959181513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91563cfde72fc55b015efd27709e8c78514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1736e6668874aadfe69879d16068b37515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6e9772b933c190234ac302a3e1f7f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c93e2548678091072ce2d5469b40b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbe81e92d7e46a468a434e1b4bf229518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561031599f61c8846311dee1028cddf9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366ee2fc49dea4180069ee6c567e58d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064455d3e506089c1ec044f1893f23cc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87e8cea47fe8cfafdd41cdd42b0081522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93cb9764a60f309112812c2c98824d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d750e6895a909be54fd22c5c6e46083524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a0987d59d1960c4065dc113bc431b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87630652726d81b0c926455abe3d95b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d6d623f1f034e8f16de5d877aa9ef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf331a9f2f48a94665e798341d5fcb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2dce33d4719e0d8f7dc15cd4e24a4d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed039e22e04e995e906c3ba9292f13530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45543968e976742fef731ad14cd611f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd1c9208d69250563c536de46a543c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d63402273d0dc90257ffeb65cd9c3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0383b1e953869e40a46b568485de27534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd6e75319528e7519ef006371beb5a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59226f08b9c7451e54bbddc9b1f4c092536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166ca20150dec35eba36460373c07cd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69468072309d91181658de426fb2107b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd190b3cdfe217db8ea604deee5b95539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab57b9653afcd708380cde28f24af23540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115e689d93e7d9d24e44a01e0c64a38541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490d6110c038152f99f370b3dc24e23542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548d997090b0c4ce723f954543e9564543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117214fcc7a97b0cbb3389362fce01b5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124d1659b810b9720de101006189cd6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902e1c547850ec98595a6b99ecb221a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5cf0611166fcfba4b89eff8a6b516547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27822ecf65715fa15bd3db720cdb44a5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3abc64da655de43b8b9075e2124c1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430990640f8e66fd07811ec26e9ca8c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93407a4878348f34030ad38a5e16a5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0608dfdd23f453985d6c7365ab424f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec5cc7db0ec5c8f8a595bea2e10ab6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95767a06160f778318faae0c4208862d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8f3394815835fe55e7447aafe82f6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6cdedba75b6bd6c05e4f04e410d3e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb31e0427cffd656818bfecfea9c0d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e294f689e8b4ba9d8d29df8b587d6f7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a80d33fa4d12c82b9b04e6ffeb0a3c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb1c466b283dbc5ca2ce521635eb29560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017a0eb5af0cb689bb5ee4f507d23c4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32f467c9dafaa501f118b5244c5594562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0213a97585469ea5acd98bfe829467563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2652a93a34d78964b8e12361e0579564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d36a85fbe639e1153e45df53d94c0e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986eac6425e149b6cf8ccf45361dda6b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b799b4f324a0aaacf2d50f89d1aa60567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff3b76de1e5f8b4dac42d5d1355114568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1359d5e51c8a60f2ab5b4c10cd6387569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966ae9913c6fc72d33b919aca3b8272570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5823219eb23c75fe5e42b884379996571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd435e9c15245a12725e4aed59aa2b9b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2ebc61d9ee91e4bdcbcb7599e5cec573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff6790fb4ce78db75d630fb0f55bc9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bdbb50b5f0c2b371f89f262dfd13e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c3a8f74389d960933088979b8391e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a090d61e0260073d9094943d190937577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5f696f0fba81f137eab7362665f64578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a50a8ad4a054a5c30e77e444e907cd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaeccaf8f9ee4297c92587d3faf6929580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e94af926f76fde5efd0da60b834c36581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7de24e547460c69627afef72303af582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72398fdf4eaefaadcd8167452c98883583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148e7ab60cd9b2f9c358a59c8e7fecc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360fbfe80d9a7faa53f2dfceb9f4beb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362eb9832df74e21d097600f1998238586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa08cea1b764dba9fa465b9cbfdddaf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b56b33ae9b656fffa13722e7ddd5a3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd05d66d84017992ec1ef9213b5756589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80678fe4c1592d4918c0ddf6351effe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9afc5aab9eab3e20857549d14bcd4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcf595867d12ef70eb9379157135c0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5905c42df52fbfff5f254a7cab932f1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944a93992faa67cf7ca990e0c7a8bdc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f856c11229230ac411a721aa45a75a5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ece1b276f4607fd5dce161eb454b4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97f0020c071b8f3be15475f01b58f4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af2f92d4c080f5e7ae3140d30619c2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011380f9d65dc228bf1de0e4ce57f2b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4c0ba05548b6ca8eeb27ca95aa119600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcca4ccea3f3ae83c66b21a0a73222601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb632a2d4287b103aff748f3390c4f7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807487e81f46b8b55278cd8bfe884307603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd66668a1843afb5921bde92f313330604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f618d6c64344db65810f4bb12c435c3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925d738d882037f655a42280d232094606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bc377a95487a6061dfaa6f9304b6c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdbbf12f543b9260a34a4011e11ab0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aeb54746b87adcc6a76a735c98be11609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcba0eddaa47ef72eb1e6eca3a250ea610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c2fd88616894ae238db1c7ae8884e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012bc8c395b0ecf604b42cb9dc70331612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59444c1f2266acbb2cbbe3ffc402af613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306389fc1e96b1367e1365d6a8debd0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e08120f0433ea8550f7e1399b3ede615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78014028f047377541689db2bab345616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a29cee441d9cedaca48637c0ff4c03617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a3161fc7baad51b93ef43af8669ae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7e523ca49ddec5997cfecf437ce80619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1fb6311deb8fd2a9305ff7d9737a1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd80e2487db1266cabfd1544d60129621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae61c507f6447f9497e4253724aa8b3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254297ca5fd1df768aa9a8dd09c7bed623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e8614915044d0a4db0a58415c09ad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135b0fbd913021f7e97c68f58b851e7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fba9955de09e37a475dc4127d3dad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1bc57d1faeb1aaae0c174d2e4f39c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56a64dd139886bd0b8371ecd3a8a71628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb9bbab5a367d4fc18e8f2a14cbcb5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edef7cc6a48dae319bbdf3c87511f0a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec970e51253956b0a1dbdde852d343d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22935104766351aea86b4dba6209747632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0dfb9f1b4d7d98144d39be0c4b893633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df76de03e8368495f3769a6b3609d6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408f63e0bc45a0cf16483a3dbbb9bb5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82c34cf3d0fbe4d9db07d3870c9d4a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6004a25b09502c4d12197000dd7d8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a835afb1eadab2d3c7df2b0c565da638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f48f254a4e2b63ca6a01bc3f36424639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4818fbde53be444c476e8de980151c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116cf886cf61de5dcc0cde735c62cec641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d6ab6b48bc6da3e8f0686f22cf463642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e164b081129776339ec7221c896e4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0a790b3bb4b4d5d421426a5ef0093644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45b657a0fc63c82ec0138d9dfbaead645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487481571927223de3949973fcb09b98646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a0b5f7639376f2a4e07198008a598647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c9686bfa7ebe78bd736c1c8095e9b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adebeb0c507792e8f28b6e107187695649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8991761da8b337b1066567549f1d3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83db3c242e1a106b033f26e4a229164651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d637cb0ce8db3f782399d527f376c3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310318cca2d82b47715e22251bd5d27653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca98e236aa6bf57adfb61c8f596d075654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04a7a8d77c75c3ec0b45587646b465655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7d2b08f87d5960bc9a746b8c1efc9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce9d9c343a45046608488a1f483a14657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eeb9ce2f43c1a6449bcbe0c5bce8b7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d4393cacc4176bdaac899b159fdfe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7b5b7eeaa50c09c22db70f0d99e2a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7d9989938f1e7fe25fd757eb46426661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f98c801a3948133cab1e5d2aa988af662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67225fef1fb3e9cbe0fcd7d55c869c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15bcb41f828e26de9f3b88924eca01664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf3318aa7f68060ce0d31db9625d81665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6fb036fd8aefefa9d62e1a9d31df1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b5731fd415d0efd5e958a389b8100667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1edd5d91f95cf29512afc5334dec00e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80164e603dc7e2c66a1f01de1a238950669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d91cf7ff1fce2c31555c2db8504fea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83fd8f2a442552b1590cc95fe91666671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13b4dc004d7a52d666e14643903700672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f647d15d631897e69af9601f752410c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36a33d192069edba5b3cd3ce3dd6e5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88721bedf9f77d47bd9c991c3bfc7b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa39329d7baebc3a230b3fd65f99887676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e79cd8dca4f778314b330a7703b502677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb73edeec4cfd54737055ff2f5c545678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea16f4274c532433f7ee495bd50eff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf059a02a1bf754356aa08bd0d55e35680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31625785ec8fe2c63fdbe244b4473cd2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc4d42bfa3cf3fa97d69c31658f0bb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80654d9d3b1d4badf8c1e1240d0a4be5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0642d126f702528c37c70a3f6fdfb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342094a6c30eefcd1abd2380952e2478685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43298d4078af00ad5067f817990cb7c6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a5ef8b44f69ffb128da9d895ca83d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a89d5974559147f8b9d0043a9fc45688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8f20a55fc03fb8e6db4393440989e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8a8e8e22de9cc2257e8bbd531cc16690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde1966b628c6efa1d62db98297b5c7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae129282a1888631737814cf22664c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5910d27c4ca7eefeb1f04d443ca7db693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2519b77a067216ccde39e587d8ac807694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc383e6adefadf74948771fd8c4ec507695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1f78b50174bea17abaca2eff31d7c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b71fed74fae26a82a64dc52a83b3e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7d5bbf9348920cd1d992df7bf465d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87451a5307e8be27d4a61d6abac7fc48699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abb8007fd15f15aaff5023736e4061700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755f6058f58b8a476f9e61938325ad4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd398a85e2706f7fb39b2f0713d5e8c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9406a802b52b28850cc71b2f0e79ae4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f88f3baaeabd4e3b6266e6cb132d50704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8812e288eacb13abcc5767c7ccbbf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559c6e0322b99d62c0664feddd0f4a0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eaf66afbd302573083061d320230f7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc30b7de92cc49adb87c6e11e0cd460708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381c57670b6a6ab0804ac7f96a2df4a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e272915f4d170540ae36ed326e02c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b2d17a55aa566a705a90b267d8a02711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18445e08a8d31f1de1e08c143e90b47c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd402bc459aa0522c1fd074997c4ce6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aef265bacb4cb55402efdf608c78f6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091085ae09bcdcd1ccdbf4f88743a594715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451c67af8dbed34d3e74f8faa48831a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a4fe2d6362569bd821a2c544bf77c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fc6958efe9d761ea916ce5fe1baf4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f7aabae396833122779a4bb7715b3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c037f4a8571f568b20193950607ada720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721c7959d19e26f0f960f61be9a1346721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd593461d41a8d3da8c59434bda2d2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b160a7a05cb336280201c56e8285d3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5984e75ff659844905e4917955625724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe412d6f47d569f638d786e5cc8e7d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7fce0600368dd30fdd71e229c0da8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095384d28249960fbc8911b708124bae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca03da247aa4f7156f61d77bf998d6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e89586b340b2d55ae371b653b0ebc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd22ce07733266f935491642edeb5f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583faa9e2be80da5daa33513c8c5ddd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ace5ae057c7f448824ada7b19e765732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6b40b3f051fc71d5d19bbbd158779733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6ebf67c8acd811934348b01bfc229734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ae4f01adbb71fd4122ddc8251e892735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa678bcb9264ce12456413dd718277736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94bb326905c298696c2c82c6210010737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d299897340c02b394d23cf7b03c3a1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aad088e70dee677c873107d73718a1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dded7806afbd899e431b4baa1af61e2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81534bb87bfe80b6e9c1c0d0c3b2ddf0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd56c956fe285344070c14025069274742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d50353afc582baabad895cfb2b266d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688b7d3bf443530ff3f90f2b1f31a28744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2429a8c52c257c6624fa8332cee8bd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742ff202b3a1ade80dcd312a4a129a7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c115693b0350302ff59bcacdd456742747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733ed4ae7151544a669a11b9aab57c3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331955d7b26506570d118109543f56b6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac962e2cf6e18e1ccd0899b91413c7d2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf71c9f28b2255adfed7ae88b0f749a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e36f1697d967dec89fc0ede8765010752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb5ea9706b4a10b0abf03e7d3b8eae753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd0d5de8b136a8867d3dcf95f59e4c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b8509030274aa1df69c9019df23bf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f0305e0dbd9f8f87387942a223491756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ba5ce320e8ea38b7360333d947f93757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690dc0d8f0db035d8203c03166a3fe9a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee435a1b441d73d76e5fb6d144637b1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d30d53a43ec4898dbd305c3839837760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86d67abd1137df749dc7f39134036a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567822105314382bb747ea8410f82329762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318e7e6b0e70de03794861ea65b935b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f16c167b94b68aa929c76114322220764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3209f48804527c6418e99090f9608d0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361a8e6c13bfc6569f8871b705c9452766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d37094ad9b22d1503cc3bfb707ea24767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3175894b834a019375a6bca5cbed6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1a102ccba56030ba22d3a0cf7476a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47bcc8a0678458be072018e9b58bdd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd64158803a15f75150ce6f267e5b04771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ef73c0618059cab610cc4c1f33068772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a31f92e7b635291783f9b29e87a0d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93972882a01d955bc0986160884df7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700ff8b660734b437bca31ec6b01e7b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5667d565448e1208e93f9d6ac3e85776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9b28628757b396f2703a3c2c64f4e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6b357f9a5887dbb48410656e5a112778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022af46eb57f28682bfe52c13c417d6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d0982d39a19f1383713a094e4ebbe780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03ed6d28d04814190ff7c90e066513781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8b82ce0a20af5528c6d3fa6223bbf782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca92dd77c5d8535be2be1ede01bf56783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5371c4c8602f493ebe64429e10b1157784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb4956093dab574f993753f8321144785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cd8f6c08ff666956267ec4b412e79786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03daa3a55e24a7f12d62ad60fc60fba1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143a0d4e75ef8652e35de18ef89bd49788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7613be92a47b70913a7d302ab25af789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbe45e0c98023d11c1adab69bcd117790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92698ad4c5675ca136290587c893c9d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5dc29246bbe1142d61219f3d22856792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076498dfb7246b00b33ef9c29563c36e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98af1a85b662dc13b62dbc5915bc7ed794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebc34065557423761f6b2ea9c843f4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff49f4fc0910627934ca3ce143cc95796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d7f951a08a49aaf1b42da665a2622797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4acfd6fafb343e0cc035f7f1426b4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba4a67969a4effd6754eccb2573cf5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393d4de47447b848410e2d384789d80800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788344ee8e590b840acd9b378974194801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949206d89b518c2ee3d54eac8c5b0612802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d00a81c9962f603c4ef92601b4a6df803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63b50ca074d66ed7ba017c71cc7757804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fc787fe0d1eb4ecec7f63fb6f1ce8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d5e0893fd626454b952552300d6ed806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc51e6d6cd62c972ecd55d16d40950f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf137940a8bc8eda6af98403db7c7da808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb170e2585c8083081869bbab4a510f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4244f8bc293d6e99cd2e8095e9b80810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a16485ef2107081be796778e288f3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03079db8cf50a510b1c02de8faba5b84812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966579e2f867fb8c8d1e697ede1a832d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dd6bf38c85ea3062f526ab8d681df814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e873ae77fda4dda3eaba0808f2338815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72695587875c2208ac2d68164b6f165a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11ebd3949286931424e72a5ba219c6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7ff57b5d638d1524265b73fd6cc38818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd27885b920abc9a8d56cb263a836b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9d27b81feaafe4e9dfea1aab3e271820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2fd12ff8ad58d19716b54a34a2f30821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee19511a8dbdab11e4c6fa347581d181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418e77c40211e8753cd023662a8b8392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862dbf806776fcff8e109fa33e1e44a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d06134cf61da47b0238399852ac2f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647e3cdebbe9229ee563df7d53c53875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cb3281e43a502d081f2a6be60804c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d524861e11b967eafc419eb0963a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3bebb8e142ae5af840f0fd367a5b78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194d5b2ff6fba717fc44c2a8b7b217b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58e72951f3f06114a9902dc933c35d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eee64446a31cb62e5123e835759a5f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a53ff7abab56b7f9fa407a415c39912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d47195db81f1fbfc749eada86230a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f103f9c397f873bd95ec65e52d8098d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b74bc6e8c220550892215134ceb0c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44493f4b5b931920d268f511ebe898e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a058d691ab7182bb7aa6209274e74517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be994eaad8c5eb721630be068b0cda1518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964f70512f7f57e4df70beb5f4bdf5d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4dc943dc1aa1bb64c3b35340f83c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99538b14b363ae662252f87c3198aef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020c007a3cdfd567ba2ff67e92e39ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47554021812d6f7a843a82943c8d1123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92d3113a74d55f12591833c3c18c0b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1973a95e242d1c0828b83dd67881a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c2f8b59c257faf2e1d3100d9c17d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc894eb189a9c5bd115f8606969adcd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f4e7c9ab2afe5f32742a2a6a8d21a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe70872f76b171df4ad8a79601e73a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2a387490345a423751dd1e69d982930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b3234560241a90d9e887691e528fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e135da8a93b5e0078f1ef927bf2f9b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09773590e8aae75d168426c6465236133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fae5cd3c05be5ea06274ee584dd9b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529b61c7c66bca9e72e3db2c6adf23435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36332d46de977b6e117c871912ec935036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cd7726117d7f8087992f2139c80eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183139fb4872c901584f73c094c1b0338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba103460d0fb51b1c77f499a43bd6639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff7ab87d701753053d801b18ba333540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc6a30abed8e8360b5a395a3b6668341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4777991fcd1789e2a2f832ba94649c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7a17204d31c15b724f5968ab8188743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b733d4973ddfdaf6856b249c0f0462144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd3a430acaeb74a75faa3c0b389fcc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffbcc9d05659921d231a4d3093fb9e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b7bb0142e209528a144b587ce538547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e0896bd8f9054a1131600b74b0dad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509c41cc039bc2dc08df22c987a294749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97356e2502ae9c9a1f444dd6ea7bd00250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1bdcbb76f01dcac6e39046f64f3ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144410576174c49ea28119113ca1e9f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894c9da2341e4e7e4938bb3f2fcd64a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8dc3e2ef06dfd1e575d47cd8f7a0bd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390abe470faefde81e73f135c95e4a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852ad1e6aaf795cdf43663d2e802f5056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde84765e8a433fcf4c900cbfffb7bc957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3856f609da8ee75d4ba4a520ff0a6f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0c30d6cd0504c58dcc754893e1bf759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ac63310f2317ff1429e3eaa0e77c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392311db2e73e8b882a285c3f90f472261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab4a56352c5291ac919c807f15ea8d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19609ba560feae4360533e275bfb2fbe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf97626a74fd1b23facab36d94d104b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bbff8ce32758546baf223aef1728765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc075c2ed54dd43724d717f3bf67d566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4b58cfbcefa278abb8ab314faf53d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd849c7969ef531ce5dfbf1418b7921f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c1ae43d7bbb4054c325a5e6caeaca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f689f4e573ef05cdbfe272413530ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c42edc925d5ba49a97fcb9035c1c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb841b6bdcc40989f6fcfe0858f178b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2423e574e759199b4d77e60442a17873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78832231333b4d8797f19d59ca75aa8b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db6f05f19bd9ecf2ad3dcfc04f183075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59773af0bab493f23c42c51a1c52b16a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510300e9c244ecce3a08fe10ea4a8ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0af598e4d6fe6d1417c9ea66de712778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90390f83c21d2cebc01e96811040d779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d088835277f6852f4687454558e4280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c87de32264c0a506e0796ca6cd48f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa207f19a4aff2f3d19e6b2ac2ffb8882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99665876334edaa165bd7cdaa8e8d7083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d03507791d2bb6b036e41bd52287884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50d8ef89941dec15a39d5d02c2b2a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02363336d91c9c076b98451bfa5e6b8786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca8ca1b0b7155eb0d625a836e852c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67be9cfce783cf0e7feec0989be3c7f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc29fc39afc9556e2b481fa5a5425e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8809540143e5d4537a52f08cc94e1c290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9201db66931dcd908bef9111fa98191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777296e0b9e91b01f771c7c4b4bc4cf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8afae348faaf05eefc37bde5e959993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1deda5b349724fddac09c11156fead94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac0da48c5110b1b0633c4deb867d0895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1ba2c5473700a0eead9e09ea2a55796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb1af433e42402a25d63021359d18f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9d14e59123dbc6a7327d84a68c6f198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb391f82e86bbde1aace8568dfc83699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcd95df8be5e76c4e43a9baed8243b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b17f94bd11be886c3b7bad5821f411101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d32e4fb3f1152216d17b9035e03a62102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff567447bee910bf331679130d09cc2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615c3290ced8a79ab9b2904d02e2630104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6f6dad39610aff526c2fb7ea5bca4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5473759b9d3ab3a3a95847c4c7b2bf9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2008e7afcd1d1f161787f56e37ae3d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96770f993d610d506f836ca9ae7a8483108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b2bb0582eb740f7b3413802696809109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a24ef748d6aa28b234351080c85b4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab9477e59117a97153ea00dd10b8d1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1855b896a2bf7c7b9cb4b136d56b7ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44bcce4ea73df685f5494c542f35d3d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f40f218651370a5f90e6e67ceb020c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b880439b102a755adecacf06a4295115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e40e1c0bd37a19202dc1426f06ac0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940eebd35a2b6781de207af888749def117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4dd9cd157fffbb2688238ae9160176118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8c69be8b95592fc296262d959dc38119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085fa4d30541cbf755d4e21a15f6ff7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a74673eaeddb38cdd6b10859ca0ae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ef138b283c6bea252a68a15108955122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b99f114fa8f32a4b8bf5dbb940d3b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78129ea3e7ec0f494f32ddac66234295124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52ee0df5786da36308797e2bc1f17e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971b4d7da476d61aee5443130d2d161126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8931d2c6d7f8abbe52e9101fd57a8b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a2a83bc52a3efd714cd632ddee3bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628aff3135ec5c5eccb527a29b65665129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bda7a6f7bc8cab436135cdb8949b3a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55c1fec67be08e7804c21947be1210131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c948f09599c3741c101173c2f5c6669132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8d69da1215a58672d6f6350a56ae6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0646edbfd20a05d5757aa9730d64c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb5098ea33757137896278af0cf016135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539cc5737b6145774cb995930b94333136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36bbac4bc32ca21d99779ce1098510137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648dc5962fd71bed50c53069ac79d009138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f14cdafa321d11fdc57c22b4d563e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76ee981720a6c93c5bd2754b641a1a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e3e95b1b632362d1f3182f1aa77d3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efe89b2c6f9ed7e2add468c3843665142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ba83bc03e817f1beb5a78553b1b92143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9cfb5720847e13284dac83b34d366144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d310227a0d21d2435c049187791d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f865c63dcbbb560aeb09071a4ddf48d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf33c9158724391dfba72560371cd56147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15355e44949947ee5f5387272a2fb10148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc8b539d25e0a120d63027111b3936149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fbfe407f79dd4789b600bbf7f18e3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7566efea630d3785e18837533f5dbd6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a419718d685f024cc16aca19ccb0e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02b51d9ef080f17f53027a4157e1e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d972460814ed72078ea5cad3c38457f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133ff159cd44e130a45a08130b8ccb2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604328cc1ffc3f980ed2f2c506e2b68156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b139194fda8cca7b0992bb3340a684e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a3a39df617068f737683d30cee1c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed4ba6f87cf1aff6b680a98ac974c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966aa3977e878bc5233cdc8ee44c248160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0625775713d25a754b557a621af2319161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976d79fffb68aeef6c4f07f82a56a17162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80a0a5f34d9ceedabfeee37039485f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8468f0f27a4b7385ed68d79834bc64c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c16568beae4c43534cb7443cbaa2c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da635d11b0098b11550aab6c6a42799166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958cb6c023de0401adc6054bd11742a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b326a49853ff3fab072e3b6ec6cc761168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dac5acca6fca24cba28154758a5d02169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea9950746507e6e03d9406a701dab3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bdc18be7c2c44bd7508aac21baa313171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6caf3a644da3f66e16028d34cf446b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce606d1777a980bbff8b6246fc6f02173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdec5dd59882527c56c5c2314b41c05174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa6594efb99ff0e78df564dee6f073175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecd78090748e2c64505a01868f852f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910e0c5ce2159c2691ca25866fe8d81177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5046b483e8e37255477cfc39e19560b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e4553e4a8ac28852a6cfbe5e3f864179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361c08dc467534700bf40ee9c3320aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81b9e707f690b2860a920d1e4c7a5c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff42845524b07cf97518dea29c95291182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c424a1dccd7da59b1e3462393e4356183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d6efc84d5feb4c4f84271e7381ef7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ed030e37c988054af2b1baf036c8a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e73dfbc276ba4cf9db532f6d9853f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e87bf951d8d7db5e8d92d7881a53b5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39984045cd43f19c2fc1f9a5bf36d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74565ecd2da383816ef79dc77724058e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92bfcf221c079ed4616775d7f00343190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d498d57cbfea5e7d694565c9439719191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91f1e5e87c58e4749d07414044e253192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2df1ea24f7bf18e44016418e25909193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b60f44ec6b87b2f859e7bafad4b4d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c63d5b89088e0dbe7b5beaca5be8fb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548ad7bfd5534196e8269c133763a7b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f94246ebe2c2c61555b6d9501a190197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c0e0188eaf2e312aa913d2b47937e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5ee49b69a91e2b186787dd4dbefac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fae41029450dd61e38792383364870200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538186e8edb1096bffc69f4529e2691201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8fbbc8d5d0be1da276493327fde37202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e6b07505220849aaac9056e09d78b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd3851312c8cf19cd7dce01ecce7b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0cb1b5eaf0e60f9f4b58f69968ea8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb3decfb78b443a65e39468ccbb97f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c6fc3c533b419444701c21f0a73d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6fe5f8f15fb103572f0debde12931208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826eff55430273e2323df5f4904ad89209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d62503bd421878c521d3d0aba04ff5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5375b85eab441712ed9761d4148c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b080eba8c3ff9cd586678eb64722abf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826a463a0283cec5ff96d78a53cd151213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d5ffb6d0b7309fbe29b0953ecb536214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0a870ede38ec5ab7894a55ed7064f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fbef10bff788b965dab6d3dde923a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfe6546d7b81005b1f7d3dfbb858d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591384209e038ba794109b0332774fd5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e8d3613c296b9244a683ffa8b39c7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05548e3b2278615b379208a6760ed6a0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880cd2ea7c6eb78c3849885f4bdf6209221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f235c37441639f8c391ee41b5ed34cc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be9ea78b17690396fe78b8cb1417f8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb082c417917e47a436fe63c170b0256224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f7cd184fed6ee8f2e6f14ae8adf0e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d061ce4944d8a5ed3ab4684b674eb5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a2a785c8910370850b384f0bd9bd3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4bc0a362b238769f6ca57c0973059228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d62e16cc99b172feb7110c033e128229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad3b8c52ad3073b8e6d0b935ca6edd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35e70409ba07f2d5fba92b415ac9c0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2feed161b63a1bddd9092f018e852232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ecad163c8d35f5a72e34698ce6515233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557f10d0243eb386bfe5649a7ebfba2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22489fcceae0f842da043edfe323b6f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8b1bdf8b79a4d95a34837690d94e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1ffdf218ac6b2aab59a3abfb8d1d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378e85524b9058a55502430de341efd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686377f91095004e5d48f245a0221d6b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd60de085ab053ad92578a032583dcb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240f79df248e4b247e39c0604ceda30241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5f1c2d78efe2b5fde6c5cecda0e03242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a89b40bf0c6d736a5d69b7b3ecb93243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf98573e1ece484f1ae41a587638b19244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920225d2f6b9ac48b96a5846a627f7a7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213b106fe9281b21698992d36480170246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990768d149b5c6f122fdbfa2afe266e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73f6b98959b639a136cc6e53576196248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11680a61f54fcbdc4e785c6633c525f5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772501633c3ae2313bc11ce17599f550250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50376c2a5014ec2a7625d9f087078a71251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02132c663016db20651eaf97b3e8d57c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeea565f145312efad51da54814b24b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17bb61dba3a0fd5efec522c9020ed69254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7ba49eafdd12ee2196afab3ae3fee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a01fdebc139a0f1d05c94335926d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6703e042fee8e42dced3027cc9d4ce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73832bdde4876424ff7dbe21245e7e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c65b1d6d3c3074f82c4d5b3ca706f1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505a9f08f98d2f2c57f3372dc564d38260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36c9c81aaa3b450e2bdf8a07b97bb0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648fc959cce4cdaf6f71555bedef8eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b0573de905ea7c0086c3737042dc4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879349f2d5865e8ee93f55d8c59dddcd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f930a17cc68b9e67d05bc65bfae9d72265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7e45410c5531fbbb0ef958a2bc88e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6f3f3e03b3a047a0758ec725971be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f4cd226b5886738ef8f499f1146a9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64e38d096defb914bb89c3144d56ee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce15710c0ad1fe4a49b31918348171270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7103b85a5ecc971cf00fd1e658060271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeeb6abbb5e08d23a5d860aec40d8fe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f9323d79be6f3206b6f97cdf76669273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422325856cfe3bd449647b2da00aabc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f346b6b92a9825d37af47aca7a1b1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee57fc68a003eaca636f9035b2d82c5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37644e61cf1d95fa6c22064f2c38119b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e83e06370dbe9170bf804c81ccfa9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac1657b58bbdfb7dfa7db560a31bde279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddd4bd175aa5e308e1e2b6b9b42e90280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e47f601f458c655a5758bf2761f36281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b551a6bddb29d2d847ac1a42317deca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddba59609efec837bb2bd8eee1ce816283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a6fbd1c69a64a89c7e501a6c2b489284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949fb121b9e1cebfef73cc3c78898c2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d82bf602cac79a92eadb9c4a06232286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf20748b8fbceb1acf75d76e10701f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1f1d549678869c6e5fc75a35b187e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc729e79c0503a58016c799637c9430a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686eb89d3b63200547a4781a752bc00290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c8546934af5265c30c260031c094e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f643c5bec3c4d8894ba3a472dd360bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8b72fd2b75f6630fdb23c194ecc2d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa5c5bcbccef923901b5df27a95cb0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3463ff96bf932a16792c8c0bc9ee60295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787172f215ebd1cff7e3770a843d762296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9cdd984d15971a1f7f82f0db4b4ec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604d24c08a76e8fbfb1f97769385fa0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d20c877bbfd62570ba0751b6b16d7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862271eaec62562c0c1ce7caf833d5c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a668fe0fea43d26ebd80a560f01eb9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0f35338a2d293764535460b410903302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b0d7a23363d9dcc6074f22264deea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdd01a0b92dfc2688916cd48a95b36304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcbfd8fc69eb32a719cc9b77598d40305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95f9e5b61a1483856da457b8dab668306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f53ca1828eb7e4c8372a43881793ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4c1b561baee942abff4a02af2f647308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937339141cbd2674424948959ef7e04309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261cef3bf80e7bf39eb88b81f2f968d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec5d70ba5057dea4614b33be27c0b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa3dcfb1ae5c258d6a4d88d9cd759b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd4849bed5b52189aa3ccbe5e1566b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b379a5384821e0d89049225b2ad0c4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b47a046a0ffd23c2a341b768dde442315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9319af2aac1ced2f77dd26ca1cdbf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43395d8f0971dd7c6be91a69c3b4a7c5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96193453ff6f7ddad4ffeb01532d0795318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67e7fb7c76bc3a122d0332dc3fc1ac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90579f0aa50e8820a8bedb5fbb1c8d10320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf37d9df1ca16956f6e596e0ab660cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07abe0acd973dd39cf9f7097d8d33f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f48047de892713fe498b421f25ff18323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03361af72e4c6acbc422dac87e8c3017324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfddccf05329cf446aec2b0d607c9d72325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e141766495f076cc52b12276ba5f4d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46493162c2db539e77aaaf13d662489327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4b9471af200845eb1dae53a5b43ea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe281a95cb152c46f2eb71ab5af7749329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02ded5835a39f0949a470f56569114330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878b7a9a91119cd9c39305f8e9c8059331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea4945eedbf5904fcec027aa80c015332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45539d9ed67546de1c0c950d3c34405f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563e22de01bedcd42c1b611529a1a5d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23371f4ac4e031b5d4690eefa0de8fb8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f70d32b36b013738ab6a4d39ada37336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68fe74e9eb27796e517f948c62508e7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3e1166d62c0a077d362d92ef33090338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0388e6d1827c1f9913fc060d04bc4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45fbdb2695f0d67c9d79e1cd5bcad1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472753201d3ab25a9a84b07072daf7f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a61ac9f903f6e84200e11cb6d183e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d478d31c3b2a0c109dc27928e698f6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1095a8d5a5c67e8d197752c34e2dff5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f5fd8d1400383a050abb70bd5706f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7fc1ef41f4e9e222a4a052ed8b725346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda80433157e099e7f2ae00dcb4cc22347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5107ffbb61c8b87a5073d49f76c5d6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc383c6b9b4aac5952e1e6bbcffd0e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c50fcf342c33d2f7e1b0ee131ecb3a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a707bb39b8f5fbe9480ef26d380eb5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c539649e375f2dd16f80a6f25e8bf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0509b1efd4bdd0dd83f1ef0b08e6d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019f5adb6a8828e4d142d400137936e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf673dd7c9494387d6b252e3927465355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36157e3ee4270fe699cffe1a064876c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc6a69d0f8527aa3ba64a238fa537c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1661c2b002b6f27c33281fa33d6676358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7503e431f8bc5b7bba91010f4b523b5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92056a99c54196264961fe9f62bc5be0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7bf89e5b6cd6d0617779a37a46a19361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021cb7bf29aa9d2b8140ac68d33b6f2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8552e2c4e2265da6d5eaa7017c34f4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c1ff840e329224b70dd85615815c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2258dd3ccba87584e5f5a4d2622dd0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84fb15a5bc60e4b08e9ec05183a618366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992407820e4d5b55281d740d5aaf3e1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100acb9a43ea9f9d4a8015a13b8da898368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d78bc95be3ff4c1fc6f65989d119d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5ee6027bc75118e943bc96faa8041370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5d36680f1028afa93e8b95cfb74f7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174eaab5fca93311dcfacf13251249b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed64baf43fb7542795d6b67e1b59af1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54800ba0a9654f2467f5f2a0d16d22f7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a323364b0ce69e143fffed1b5cf99c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a763a4b6e3b07d845d6bc2b7eebaee1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570e50c032cf675e4abecc3548fc6a6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c97794459762ded51718ed14ca844378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775368ec4b5225c95e27fc2fac79eb5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930cb81c690d5c3d248a1c0fe7df390380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbc32f810a0659878da81b7a059c28381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be05734aa23255258143a35da20a87382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a733c17979d9bc20d000a5df2d7642d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228278f2c2c55ba8c879f70b25d4476384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c7967a513dedc3b66004fa0aea697385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6fd45f1dfb3f227c89662a084167b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9b94a9275fc21d3232b086cd746ca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878048de8606c8b2185115582e94dba3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b40717494401742ddb579f039cdcd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d0c542fb45a46d807208ed9ff9fd6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096aa349c799fa1c89083da42025d69c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be97bf173a9e434c220899ffc7fbf5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b6149d9b0d185c1204ec167cc66bb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e96a30d859bf44657d43329af42d7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b5c85715a54b70e52f730cc59f7af395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad0bb4884f445efd5497af2f446748396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296142ab84076106ebedac88a1a0d8a1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1493f0a8d954c773cbc0d45f466bbb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5ba7a6288ede464c90ee274a9d317399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b929ebcc0c092c8f010e80cb05360400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7d65f981033f06c87e9271e4f69fa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d77872cfe7fd5e4e66bbc33ab3c135402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a123af1ac880a6ab3a6fb7fb7f847c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9408ea9ca8a29aa7ef8a3e1b44615404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f17794d121ad9a76e4190702bf5fb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be3810024a3312f574a77006df0505406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326f096abfdd22df10326d912903140407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fcd96dec6f71ac9fab6a7c4b44585408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed408691bd3ec1cc365d225ea8c438409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b963df8d61cfaaaf04ee45c3e74632d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f9ffd3dfffd1a71b1ee55e54df5c2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574664cecd851b6e1c14971b3cfb729412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ab6706b47c9e78263d397024782eb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd3d2d04913afd45a518ccb77b2848414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b8a9e004dcbfd2f83304ca7fa9edc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3839ca73efff6d61f94f39fa671de416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2db431aa73341cdca98a1a88ba08f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf7354ee2f418790fd8136fafaa660418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28583bf477b359fa22cbddb61cb345ef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b677ceaf245da1d4077327ddcfdd368420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a29c817e13af58d95281a1c590d48421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8462d9893ddd60eb6e1ff99e0b3624422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a14b276e0edb69987212490e394ffc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e315417293ed778947d71222e050a3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1d03dba4b02d4636df7bbe61fbdaa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0b2c7485d2c0d24f41b1becc5027e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfcd62dee4279e5775c1cc6423d04a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31f14c109b03673c45d2c1cf8dd3f2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f273d8bc8ee543541d36905d871b4ab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4155ee191c1e3e1de7a80261f2cc23f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db37240e8cf9cc6d0621be6e2a29dc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1804ca8773dd2ff2a78d540bc4353c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3acbf1948f303a24c368db9ff3155433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7b08791eb0c7a75f785966a4df53e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee901fcc532fe5767a318eb58933a754435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd03eaf0ff3e5a2aba2bd17e7b6282436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae883dcb95ab127ee7a03747a706f5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d577f290ce44a3562bb2413b9917ba1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d960be051082656ed1fc3332070ff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adeb68ce8ee91343944bbaafa2d5f69440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683e613ec0ddcf8b951cd6065fbca75441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a490e9290084121f8fcc9e60bc5cdc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd6705ad16861ca3ef8c367efc87fa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e036b276c484e6ce994e80322a74d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2143968ad314a2f7e8689eb3eb90c33445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938de81f893c96d180322f2fc040ad5e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc684ee0ae7c1e54731cab6458735bf4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12db0d4ad645c841d76b11da225e62448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73311b24aa9e7dc2bb0afa5f07fcd0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df641eb164adc06aa7741345be4b7d9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e4d3a6e58e79a34a43940a7a7d0c7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b314518b56e06322ce5c5cb2131f4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5c92a25bd619f3ac1fc212546279d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffaa988fcadbb592ce766aae7cc2f53454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff31b87cacbeebea664c6be6b66595455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdb5dd3a66ac871273f57f6df06277456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc9acb8d05a2bb9ee438cf81286d55457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9932ad5fa027a222e7a6318948e08458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb90c8ae14bc612f7984b545c12f01459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706e1c503516359a398abdce8bed9b4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d1c0cdf5ec0bc31227fd288b093c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89cadcaeea00cb71aebaf288b5dc69462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4623f1e376b19256c692925fb13981463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72cf173df3558328ca3609526f6866464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe950e76321278251cd8f6944c15da77465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b256fe066726aba95e32aa913933dfe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88604c0486f09bd1d7dba050e5080b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f76480c0331794a4cc99b66e547ec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a852ae0674fedd889b06029449f3d0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bbf5f2fc7ce9105e85263f36718d5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddba6e027625f5616b0aef5ad02b4a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec866b5efeff00c918560cddb822255472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bcb1ca41793391085fb4c786d3213473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8b6c7839119a851c0f0513f70d539474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e09b0a2d9f44a8d83344d1e6eb45f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51653a7f6e6586984dfbb48e1fa71ab6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e539790cdd2cb782a9c609283b8c1c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7084f42860d6997ddf8736c898284478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e653004623c20bd25326fbe3d53308479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea9f3fc3164d5e3f2fc0d73b9bb2ae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f950413d9999c5da6fa38d7b2e4a44481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f22d8cdd498e82338dadc09531509482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057cb6412029b26bdfb1468fc79b26f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570987bbb42616ed04a395068708f5f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab462221847ddcb5ff21eff41edd2d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abb3edf58c1fa907bd868a9dcf74e5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2aa01c78363fdbf105ff1770a3b1b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4cd49bcac354edab21a8e196021b5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe719559e4838840b4a627c8efa0397489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718178dd90b608c2d4baff8c4b25271490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb71e8c32e5a806e2d8837d3b3ee328491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7c97a8b80d55851c0305bcd04f5a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75844ee801f0c6db1dc88714b60030493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac70054375df4b894209b7f19c523c5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda15df67b6071a79366dd8288165f8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef70e0df15d2639aceaff7dbfb5e2f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf57f8ec20b2298165c761c02e737f6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5dba822a7e48e1b27886ba7711196498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6afb3842c058dba9994a40384b1312499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e4adf53dc1e7fac21bf88b0d9dc6a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac1adc54303a10b0cbbe60e8ca87ed501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80085804fa46cbf67e7815c72e89f51502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ed1095a8aeb4b2e8ec51419d644b3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72987ef26113a1826a7b713a50dc47504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cfbb79a6aef31d2d5349914719607505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418d5f2c698564b82407f4650770456506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4bed57f56b10b8eb7b872aba393cc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2519e87595034e6c6bf541a7b82ed1b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4e9f61ab192dda3b1ff35aadf69dd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2380b7e12bb14090e33dbbc74ff96d3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460289aaec3d7a64bcc2aac7cad0dcc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe2dcc9851b5c8d85825cf892ac851512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db0a883b16be3692a729acd279a0de513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c85966d365f0eaa156d34617e680c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f33ce90591f2e15c4370234a294ef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6399fb4d70e73b0c3f03a25006818516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d10325686154df6e68877675c4833517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d024c5aea703d89e6268131f68bd13518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bb8d471fb6ee0f976fb8f8c713ed8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356b73d18d78dd94f0df29ec585f2d4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162384d458be092b7624b48e55cf6b1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2cc209575eabf10b2bc8942f642d3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09840c65a9872eca041e4baf0c02bb28523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dda18c9494a2218cfad86bc6cf971e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69de4d6f25848e51e3fc6b799cd001525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea5ec466af47c09326875966414305526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80ec35745816bbe40b654d98b91c6f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b10c1badfc56a90eb35cc7f04f0a9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ffe35dab72495ce334f1eceefdf7d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2f3fb4524d1613a4330bf235fbd21530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d317ad376c24669de5fae7ab2b3a6e8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64951333bffa077be42f037ab8090f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc5be38316c5a8fdd1b13677251c85533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0c3c23ecaffd1ba16b55d96e8853c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25c239c0e4c8c052fb28ec573ca770535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97795005bf112fc16f8c09b8c6b3d3cc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df69e38b4ad3760d4133773c8b52aa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a17fe592ee327758f34f89e3607f5a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8a7b04df9fe843fe65f8ddbb13478539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566758d0d5ab75e50a97730778de344d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf78dabbaef247d895e1937fc0f569b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb79cefcef33fb7dbcd5336e69fb74e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008a4a5656c67b614c77cc012188a8d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da52aedd6f636ea37f7e790c689bc53544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d22213d733dffaf4e49bd6f19ec492545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83865a9dfbdb9442426c5c082fe879546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078143993e8ab44b7767542afc2a7a6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f1d33c0a2cdc852d23363e0874529548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defcbd772a4ce6493238149321a3136549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a47585f10fee3eeef3578d4b19b972550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd7eccb47ae7377ffa5d16284b590a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f87247a2040ae737fed42871bca203552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63969bfb4bde7156c9f15806ebb8ef5b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466149d9dcd7201a28cd2927fcea70bf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9f401b0805fe35306def2779ffa1d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a58d91214ceb52e1b2e539a914d361556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3f321ff9d71d95a938718b710be96557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261131e84562e0803421526c3d3a5d21558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cf531701d2cb70bd450084aa91d9a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158eceba767839334c41e6bb07b017f7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbdf4a60f803a11e9c4be95a55f932561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebbe54aabe77f8b1ad6a0dd4d9a0c3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3208213ee44ab8fd1b0dad18b66a1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2a42604b3bc96b0178c1bafed7dfa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15275ce48e64115e5b27af66c0862012565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0052425ce037a6b61e6b90b2ee7b7a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12791d9acf2589050f57317ed1ed2b39567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea31615d2cb09195c07e2d030b3313568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9b66be8ed1fa6931f9adfc2107771569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18daa88938d7fd11b3187d79083389c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1360c1569fcf5facdb01693e882754c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b827186a2c8573ecab92452532dfade572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551421bdc480ece5834fe332d8c6c6bc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f0cef6039e191d74e33419ff71237574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857e935f85692f9630174f81f66bb0b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b74f90d9c9526c959d6a2cda875fb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc7a8869776f82a9e3d8dfcd2270e9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ce96efb4763ab190ed8f48a2e9f87578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185341c1b55c6f36d2246fbee12c3abc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462356234796914a09220eb13a1829b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c14b801d75000884d635269f3f512581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2f6eb81cfd2d07fd9c59590d6bc5e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6979c766b81f0fc97959c9d4116200583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d767fda3c5f63d7827c0844051e09b9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc85a11525e351a2ae1e37edf4f3c6b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553582394bab3eac4ebd2c53307268eb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0f0077dbfaa47ae9d829204d37be7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c579e50c87361171e493356283eaf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc307bdc7a3e30c354aad44c4c253bea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5ea1923c8311e36472bbb8c519eb0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab66ff5ce40c04afc65a8d93e406d7e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90df090d81f533921041f69eb7c31ab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca31549864943d568191583e25fffb9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7187a9ab9d0dd3213052ceb67ed19f7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77868452ae748305b8261abc4a8b51595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32a5cfed17efa9ed79f1edc2355357596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56a156648c1fa5452d82de061d5fab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a7c0d0a5da02e899ee75d9cd02e78598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad031e443b3f08b56eefa56b5e0df5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac42240b51923c47436dea9c9a9ad0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f64b7e205d33b9612bf92adbbf35b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4f4901ec85661000c41cd31ecde10602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68195322a7d69dc49929119bdb5b73603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e104cef994cc01f9d7c02f629d1ff73604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307106ed9e86c68cf4ecfb078efac18605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194ecb72cf3b26f6bed31b6437a938a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a8d9bbce3270259a820353a3c1e15607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed117e6f1623e0f84c8fb8a24adcbce5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33997f51098d456aa6bd27155a411e6d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e276c90b0790d73be90e52c8ba4c1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73e9e9bf51242c311f7ec8eefed867611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c24ef29a8f717593f7b29a539fafcb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e143f3d25413ec32c4a118816017d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f03eab1b9ec05f640394d7217e4888614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b45e333984656d2461d1fc00dffa2c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857159d776de7e39e681ceb350a0aae616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeda27f51e089ddec3e6adde6482d68617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb8ff9bf59f77d0d32389bd61792bd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25982694791c3ad0e2a52cb594720d66619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5e509aa2226f4bffbd29fb273203f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29c1f65751810627f9bc722bfb3b6e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f3acb108a0d373fc788180228e514622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a7a0085dda4c85224bdf521cfb040623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe765de66f5143b48420c9c47fed7f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f1ecb095ac73735157116ed65d382625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c13b6169d809f195df4748500c2e5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c51e68b4d0b3b4fe60b16566cc9c48627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54204647ba9d040d1e6def2e07f9e2df628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07716ba4c51eabe9c896aad0716a62f4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fcb65b546cd6fcc6e77b8bc706ee6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ac19224a54c266f1a0f1e2629f4db631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1e4c34c80d33facc85145e077da21632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad40df3d8f51410c8291f4adf81d2e3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd4c5dea8b6c538d75fa7489a8f246634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202a26f94d51ea3b4c77973cf13f67b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d6f6cefe18c82bb7c3951a2f6bac0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d776da2e5fd75eee73aa266969e13637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d7e64f6585bb15ecfa67bb39c7d76638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455dd76df20adb018f1a2798767ade9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd2e673734e8d190e704121c32c95b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794696110bfba8e73830aeb5e44f5142641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ee0a002a1f53d26878e19aa7a784f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33f62563189621b7b0e07d42e7f6b1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6945130ac55602bc17f005e7505b2a6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151134e3ac7cd9a0c12b66e14c978450645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76acab117119dc245bd3f244cc3bcf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542b05ba92387d20bda92dc846062c5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adf91dd28b4411f66b3a5121b80176648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aeeb4b1aee0086bfb28f3dbe333a16649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee696f2aca0cfc2a98f627b8fbeb4f28650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd77fd221635aac31a37499d2f759e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5c878ce3b0e061b4ed9f84e10e5b1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837764a83e2f69429d0e5026e616b02653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd0cee61810e494b22ae8f66b38757654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b385603c9197838dd1745e865f159655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38146e82545b47f99988152ad26ae714656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda67df70c4a9f755ae04643d0216b95657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2f85aef436afd44380c368cfc11d6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4619432c48dcb8b9aee69cd2424b1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869a9779b0eb0b7c28ae3fb8de9af3d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df480c2399ece1034840c87e1cd538661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbb71cf7f727ad0b0c9c5d46799198662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5c3edca698d609e9946ab815daaac663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06323752c7181deb0eb7b6f2ff6e41e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daede810223bfeb92783794d75840f50665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcf527cc6cc8175c1a8d5a38dc18d2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0d9077e9538daedcd38a5573d6d51667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7deacedc0d1b4ac7fde675ebd2aea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243367a2d49b6f21e154cb65533eb7ec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc786f9c378be945b8d3055c94e8e52670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bf399ecd8a684d7b4f799cbbe5c55671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e57db3c709d2f06599e573562b71bb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de14679e30882526abf41dcf321164673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb645b6637339c158ed219cdcb33d01674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ea5b2b76dbfef3e8981d673f329ae675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc6069d053ccee99a7167e9d5900c4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5754c65b6d205d43911821c7f6421677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efcaa4d1eed1e9c95de01530b196fcd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5643b5e14f43cb0dd8658b471d31a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cf5e27306a675bdfcee8970fcc561680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e303522979a4fab50a3baa1791ea45681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19610290ec346568c8e1fa2dde472ccd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e67fc2212623a86df715a7db0d795683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3f050c4473f629a424340196b9f85684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12e3b9b8a51a8561bb4db441978ff7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cebb10cbcf27360b2fd13fc1e3d202686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b765a18c7658616d760caec143c1b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4c8cdb3d82a5e0242da5f9da727f2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fce2496650a7f0396d84cf8b9b4e7d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ac6046e6b05b7cb5f2e31fd8412c0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a49d15d765c1878061da32c88c609691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef203f06d46d29190d3e08e3ba7c68692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b354d35684f0accf513bcd80a715338693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08866fe4228c0cb45e6be8d83ffa8372694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c93db84c350835919bffffc755bfa7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b149d28eb8d79eb29e0ffd8debaaa6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90719af55f497afce0952cfdab154720697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffaac2bc86e7f9e57efdeb3087ee642698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8dc25427c766b5fa8fbbf5f048d9e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5935b7ea2823e4bf57a027eab485ccd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e0040c496fcc7f8ed462476b6612f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf8b0f510edc8fcbdfe89a29acb9b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f39783fcaad1d6151db0c71c2ad70f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765cf55cceae5633fc3f32b5399d6301704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc92521da8f3724dd29e93fded0851705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451c92e3ef67ca2741993ccb83397a6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb90285fdb5de5257a9536f1227d0a2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db630163ec47bcf30885bdfed5653c7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dceee1111a44d220289acdbd70bd532709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1c4f1f11f952ff35b3d0a4e614919710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99a85f2213d8c5ee6731b3d0a66a03711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb63b1cd23fb4178111d7893b2a14cb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e3c6d20c47dc66510f7633f9abb63713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e173d2657e2be6f217552987785ac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a89302d7ff7ef38302e9e89458f92715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6225d87b095d8604f58342f4f99700716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654010a64d4880f25013403a8367b6e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff43babc273a3317ce0362fa6780d8b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b440c1d7ddc446f158b5b8e8b20413b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b186dfb6e17b431fe16922c06498ce720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eae6820d3373c4eed539da74e7cad2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420b38602f62c8f70c8b0ceb96f816c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729d21bd25501fd0540ac9d463f39cc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e2d32d9f9cd8540e3cf60d69d61a1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89719b6c9fb56c31927505b2091d12725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de3da518290db7dda861497eaddc48726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55459d3dfe828e3c5ddbacb0fc452de7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12902e5e8bb93fb8a51726a90d398d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df8eedd7152f339cb9d4f42be0fd41729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b0bca35827671c97f91c37b9c20b4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfbe976e39383a2d92caa4f4a6dc3f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b1e5e7265086831e2e0f5a3b52302732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc27c626dc6b5eeceaae326ddef8c6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ffaab6c84f04709b59a383525fb38734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23590f180c00c0ea0bd222752fb172d1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa9405a7e863ca82eab0b753bc8e68736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7880b15533d184eb29574dec1eef1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbfc55b8fe9458a4e0a28729f26993738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d526db531c29dae90c8a7c8d6ba2c8e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7676871e2f75f063c2eb8f3162608e8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84186388b2bb128ee4fb7c87886c3fe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632ddda833d3f086679af6b8f86648c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd16b2f157e3e3aab1f5df146c3bfb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023fc12ec38833213c6c45af3a4ff20744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6595f05f1a20ff9c52539e5aaea0e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f200b33684a05ff8fa8b6dc7f2e03da746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b43e751a9b2fa8810566421f878cc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c29815b288d4307f49fd8f7e3a837b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced341334d90a736e89f953bef287e3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fb0fa687037fe7b5ea4f7514a34a7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03a654ec27ae1e7adfccd9ef6794bc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf828fd34e7c3b9499d423ff42ff46bf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c2b8f505c75a5b2653b26a5afafae753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40db1c718b77704e83e6f5e6400aa16754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74bcac740348986c8748e9efd55744755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d49ca359a94594c57f2cbc4e99b76756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcb49f08fd456dd4750dce7dea57cf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447476a02537b133391412d87121cfb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9ea2a0a668092e5097a351ccbc759759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fa500dd7e259f1f94743d6a9cdb1a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97ed0fc7bc7cc59a7758644b197665761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b72f20bcab74af715264ae6823e386762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039db5571cf5fd5b5232fd910e21c32763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccea09b2abdc52f32806026c18c19a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f282acad06d7926b02bdd16f9c86ae765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5565638d51064be8e402b5d77dd506c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5674cbe4bddf72a45ad0bc858be0a96767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>