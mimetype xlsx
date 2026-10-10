--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70fd055e4e41918f307b1ada287f181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059e3167b28021dd8a05f356fc2b63e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20090270f7a18f228393860daeecbef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4beb75942da3b8eac4e87999f9b9904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00befb93bf4b56c2f2acba404ede09b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7600d1f93b26718fb996f65c7a3fe56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1939451e8ed0979eb64ebe72927b627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3259245f27688d6d74570f49baccc68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019daf057e52ce42b2d68a791c7e8c9a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e12707d377cacfd2107a7e4cb20ab610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0301ddfc2d1ecf2a367707cbac066611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece1187787d0407016272b182ef1a0f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a61b5a7f363b6a4169b327067cb3a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb972634acbae65f76fcafc1129d2714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5f4207972624d60c872cb2fc9b0ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2ce6787f6f02dbc3584c4d09dcc8216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629873e26aea1f48489b31ce9d31b32217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4fe4684a8b2ac9698461156c0b7b918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff9ed9d59f13fd00213d17ba1a952019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c62ee2fc146a0d23eb13d5589503d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5ed691dad2a3b6d6a0c6d152f1f6d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce3f0eff024cb1c1d174886cdccb5c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0fb4cc524520e480e9399e8c1307023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826d1a74fe868410ae38ab930bf79d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25e9756746860112512e4583d06b8b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748703dcc90309ae1642077e89fcbb026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093eeff2504f33f858aa831b8cacec827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9554bd31a9d17d1e4a253e25f5b79928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454d18602ef587bc9661e24e8cfa2b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f651ba94fa80b8b671f283327fdb1630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af836e0e4d00f423a95c0007b87a220331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a16825b5edcf7a47f9c99f65b0b1c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef09f3fa04a4a8c0188c87bb1a34c9433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e36d4601e4ea0dc66087c288fcc0a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2849118701b968ba029370257c58e5f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b825f9fbcec0c61fad22789b47348d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d01134d8e79f79487334785a69ff637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f119fc6d647827711cd780683cccd238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd886f9c8c3fdb35cb10daa0ca447d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbd9b65540e3518f2f83fb9416e30b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7969b1cf57cc160a1d59e1713e32c341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d8b03181ce55e0d72df1456f7614d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa89d58df3a6cd16a931eed20787c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a26c6c91690ebaf80510989af186a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb7ffa2d6d69fdaa9df8166a026d2a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1179900eee633b0a3d73baf72cd9a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc009d96a25ec75db5530dfca07ce5a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd11bdcf11ebdbce79c4fc1165d7d9748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93070091227591ae60c20b4e8538101049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54119425dbfb9e2c08c77c3635f9405b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b78ad2ce0ca8c0b4acb85f77bd0e4751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903b0e991829f6db6cc0e39f91fd87552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f3fa6382969841e6a3d9804f13d2353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700d882b85441fe2a3bad32ed509da854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20aef28b697d1c25cab4874796ab17955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558ff932872a2878b8d738df3c5e2cc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75dc82bd66783361d618015e59c0af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce281c073eacc0577ab4c00a521938458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee694c36387d1ac15fa4f8d84781c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d944e7ad77b1d81a7e8baa3404ad94360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f4fa81bad4302041f49f57ccd53db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99c3f7740ce0d6d47aedf3c6a2a5e762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cccd2ff736acfe16a4550a5037ace63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0329fc2628b163c00ea1adc003acc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ac921b19b8b29e924de14baaf0b2465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9225f3b9708b93e408fc0cc8961a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd743f3e03e61d6efdf6fbcc337cab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f8d994432c7995a13bcd1902e0e3768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fd31a45500ef66041d3c72fa8e33b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc6cad3ec3280b9ae63c7b8cfcff0b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3415838b77f42a73e6109dea360773071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8b359818c9b68e560f279cf2089b772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f94f63f58fb1732c66b8d8dfcae45873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6455f10e2584a62bb2a55ca8497a25f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a494c5777086477052b9d456e75b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc1a9bb51857b3024be4cc1bf196e376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadf4a282c8ff67f97b88c0011d76ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98745fb3c2cceeaab86d13394e0fabb478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ca00ecc637de431d5e1f1a4e1f1c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188e9b5ba38823f2d6195cac77d97a380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2631116d873e18893f693c51967a15881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a15442b2e3b3f36f8c1df298ed7d8c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d1d2a7871ff283bc5a197ed98d0c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f3dbb419421b0403a0566693f630884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6de7140c91ab71a6531c2a01e4e4b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd463ed8bcae53e256552958a3185c5686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500032cb90764456ab394d74f774149287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be901fac7a15669d27b91d4373da1c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e12f1398476544c91b590f120b215789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8daf282d2ea7183cfe44eff50b6b47390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ed584e86fb1a2805a1067761299c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214ddca7e1f8444b84d59a122913ac592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb75ddd4d16bedb1be3538c0ce78df793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35985180322facce5afb17730c9747f394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef7ec05975512efc7f98a5b394b8c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa742925ca781cc324a8f1d0cbe9783496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8d2e191a00cfd45a7470426ad29f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc26a80aaa49a81c24a7c885ffe7c398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6476f21e45347cd7393160bd3a8bb6799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796c0232e39864af0ddf99aef661bf1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0ffad12565ba1282050cae7b81c70101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0151b77250d2a1f9f0f8eae1d4a32102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328eafc9b88376149785527851c2c2fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c44d67077b4189e68fb5dfec0dba6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67874ea1d7dbf2f7b96706dfa020493105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7985830c8ea1e6077a008bb980ec836106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698643c1b1bc8d30af02ce8bffe8369107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269a7b6433110d163b666a7ce9631f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e80fbe105513653f80b096a2bc14f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ab2dbaad734f7729e94f83920cc79110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dab276e371d39add0d1ac2f357866c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e4e1b7560bdc28cd0a62958c2d8b1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36977627e6926b405339ab918d0695113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39272411b6338e20ea9f65b25cfd6a7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064c38304a8955574a05fa51f30ef59115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99597a2e55b76abb9673662d2438982116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45c19b1ea0f1fa64bf104f1fe79b9b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8e759b13c19229198d19471350b5d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001395a1d6868fb68fd807805bcfce1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58820fd44ff22c1046f2945531342bf7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938adf9fdfab40471e05576447e867fb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c582898c75e74016f23c020e3eeed60122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfb37d8c1046ee721e987576f6044d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac77c4f750ac17a46348d1c8f755567124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191027dccaf15a3cf05e1c7c6bdf4ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c66567714bac7e90094656a9b5e2de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cba0430d45dc884dc03d5b90074ec8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0c814aae000462fa1dfdb4e03dc52128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7420939bef9552f202f5fa306cbb128129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0b1b499083da9f380c8560a47240f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c660c82f29b080bd200eb194f499e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38527fdac91598c528cba461e730678c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9b1249a1b93bb7b81ae2c6fdb1fff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb2a528fb7cfed8b7a58d755977e7b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617062a42aa4fcc36b4048c39fc56687135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9893e7dcee5f205bc9cf0ea52b7aca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3f785380966255bd362f6dce5ad86137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c21b1c7763d4369ad60e6951afc23f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f127fab7cfb8297e78de140f79e42139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0b44b3f0f9afcb9b502baa70ee45e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820c87654fd2aa9dce52a48d774a0d1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187053bf24601a732999af7cd1c4313142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160628db70f5f99d1baaa236e30e295d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd636a331745c4d0875355e81a3369144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57db0b2cc5972c194a6c7ba4dbfbc04145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347a02af77417cd254d19fdefdf1c97146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2290631f11a873d01638023347bbf31147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317a33a6431fe1d10423218775bb86f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0484ff01c04f3443ff20b937c4dec9a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cd81109d805c24aeb3a88961b19c1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f238da9665220656dbcbc866d8e042151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971f5082da0b732fad765daf7541946152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34389662de04afbbbdf8db7e662d98cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edf1ad420f15b033cb91e8731f34d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af873f31a1cf2e8c56a3f1cb11d6f2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0776652275ff2cef452e34fd11606a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166289a42643066fec403ae4816721bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf2f193a32432c5b16ead15aa50098158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3c0ab2d54f5ebacb78bc27dfc01c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db0c2bf9bf36ca4740336525131388160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c3921749b19127eb5ae09a1d9331d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb01cd2f9cddc04e2c0ef488bb85ced162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e53ef120e3df52f3b38eb026a4397163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80f30e7ddada56b1d02a79f5ed0507164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dde3687306ee1498af9824382c53fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5255f74065646993a8ef49249b5f710166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1586b3eaa72a149c434970506ecc3d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957e5e4e9738d74e343dbd5d693885b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f84b7467517f0052f03dc3c685d29169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa029e4e2cf2fe1143889e5229db8b1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143442fac37e56fc3aa5f91ce061ca7e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebaaa59326700bb47167e8392ba7f6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d40a39da5d1613429f76c1714495c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b16749c3d546737252624a17a84168174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0eef5860ca05c6fb980164b612859175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602fbce2051bd8cb78dbf4027d9a966176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a1079c089266babb417bf8c37529a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81081fd9f2003025ec5cc70ccc987bab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d237f16075abb1d3fde9917145c8814179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4884133ecf4b070b02d8a811e6f1c7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8617554cfabc680c50bc91127e048e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348694c3dbce8a557af762b95541ca92182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd2ba30afe2e58a26831625f3f392c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ac037c2aa795cea6a5b9a64bcb963184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37708a611c2cee228447f73cf803e638185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f376333fa542fdb1ab008b765c04ab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63db39fc98c0b7d9da65315b8f9d481187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1043104be736a6d7f74eb5e195ab9eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9691622819183c97ffde5c56f8ba32189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01994566b3e83d72cc1f4fd68f69bc4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125aaf9983cc17399760621ddcbe249191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cdd2c1ccb7f9b65ef360c2eb1772c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed556532214564eec4e395985b8e1ff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccc47b7f7fdae786308999b64c38a3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff167b0723602752d66046d9d4669c5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1952b32f14631b26904e14eb7e7b7c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411fae59d25d69a7653e366bdeefda9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46d09dd5906d841312ebbfede0a826198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3a441128890aa846a2e3af856e4ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a25d4f0b60bd90b59f2e0c2b8ad77200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679b538ddf360b70d97c69ed50384fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de9728ff2bb6dd496dc17f3fa3397d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5590f57b570bffa4aa527b62790c95e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7ff1a7c114c1cac45fd49d0d8cb2b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc562662e6a4df7b1f62f8fbec757b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b774fd824ff8e66bcbcdf5e2a91d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5427869a5f14021333d44e66df6ab43207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c167d5b31b8df8ee95389cdbca4354208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e0fb23c7206c8351b07d0d5f791c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c70b1498473f126921a0207c73b71210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356c0e7f9ada52bcc4078eef950c617211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab5a6572e1f8763c0e92981b110293212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794f442da678c1502acdd7819712670213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8b0520b53d1c275484a72d918aa99214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8f1d24d7c4808114c8122bcfe9fe0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2c333c49425eec8cf9891929382cd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2e06dee4bd96b304859936f8981bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491c2f59cc6bd50a27b421e7fc9baed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e684cdd680c16e6f41c37617149a5c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db551a57ae2446d4b44a670f8edc33220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27087f4538258fada4174d9c6cbf8f3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccecb9eb3a5f0e8d86c499ce58c08e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb0dad1817f027e5b27cf9e9415cc9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b01d030f626513d74ca131a8c5b99224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0862de229a75465f4b99b0a25d8e620225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99cecde6b508863980a6a4731a629c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89660e0dbeade8de191f37939ac86a7d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c949f2e6a799092752ecb43509f5bef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03e11b0311fa20ad54b718fd80d17c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b4c57e97202076306dbf5a80e9e73230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d85b2846320ad9f6c5be4f8479fef0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dca15a0289a4bfe393370a2ab31eeb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f839ae775efd4b782864f93c7300c1b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494dd05252094ac5c95b417ebb305611234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673175037984d04009eae7a019ae1c4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7516acad0357c38090f4e6804e4af33236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa36adea58bf86be23db9a0405bb79237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e9e4eaa068d207203e73cc2fc18a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c703eefc016487496dfa648cff844239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af211c1f25889c8965a04037161842fb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ca882b39649f76ec39ccaadaec249241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e1fd9c19888e8ddca6c49794cff39242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e5535f3278a1f6e8a3f9f26cc5310243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954da8373188246cd2fae360198d365244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9268ceed8e1d22f01aedf76659b8c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f50b674364c54fdb08f87709dd23e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38732a5f783631a1fba50650cb36d8e4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645ee480d49f38ba8a25344793a8dd8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3bc6b94d8299ef503c202c44e149a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713a1cf788add3de1ac21349f4d1444250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e4263ebc7862e8964198b390d2da4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69caaafe43300b5df8b7707b8c9a17a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb2b3c750045555eabcd03fbe3823e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e60f5bb488b11afeb8d62425f0b00d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739b280de32050c47a2d02dc9aba95d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef861d1fb05773a847a12a1cff6bcdc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3ac587584c0af97f3c5795d729266257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51a1eac74abf313e2782887584fe52258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c98c617fe9d05f02e6481b64489d64259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04feecb379115377db77a3a5314018260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5f35e7bbe2636aa16af4ee65d418b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12867ba42b41ffb3d3774a77c75349262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d259ee8a888cc4e379d1bffe5559b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080803286c1e4c9be675b50e7b94dc9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e6f696c56beb7e4db4a19f19ea782265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747b64daab29972f6e7e321b39dbdc8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c15d1bcc13c7f5ccac63638ad43482267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39397dd5814bb5a193703c29603267f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbd4be6d64f69c33eac4ad303a04fd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cf3ea4a311335e851f7cba9406f22270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b7c7dff68091b545115b9c5125e9a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3943f1d6d2c6603d4067b1a611d19f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b5e7ef623b5218bfd33fee3e48d6a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49922a744bab1d730f308db718dd1162274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdca9b6a194f1ce2f15fb7960885321275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0432854b0efc825300ba7d0dfa889276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed1c88e126c44d14ae53164ec76d1d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2744f5d296fdf3d51500c10aecca5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef18e98ee2dfcec6eeb34aca4a1b011279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5690aa59284f5ced6a4b347fd40aa6a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0d0fb45ee9121679c9bce66655fdb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582f5dd600a1069a35eda284c40c9f4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0bced81559c8cebd71838c8e38ec8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a49fca10ce2dad661e31b03914907b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44e44dd9742edcd2906f0d712937d9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90db6df80632b64ba84ccb7f7f7709286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41261c60b8b44315242880cf8f37ff3a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49275f1072a1fd79ebbf229f46ae27e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9eef85ac06552cb6d83397ace9c5e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12812cb14f4e21460a9740ce94acdb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a1716f65c93eae1c25f50d51604f1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68112af15c6038dd656eadb1c9b923f3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007598d627ce358bb8cb29d8398101e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764d87e6b07a6ecefc9be59e97f57c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e6c69be49848978df5300fbf2fa2d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36590da51af1eccf1a44b87c02a9cec2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70bcfe294297c5c6cdaef0d2263660297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210f93bc1b1618916e0a4c4afdd79ec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bcf9ba5b99511870f6647753507e71299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4396dc21660200ba939e5e56026ec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacada31d347797bd0b023070d3deee5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1766fe82f6b95e6821660b07debb5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b61854899d6a70525b093707be767d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7292671a7ea3093b5f6b02bf81f77b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6119b4c80d5cf9f308d2cc6cf43c51305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db54787ccd2b216ac26fe4923b1312e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3db58d75d1cc670d6b7adb264ca66307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dd93684e1874e863c9e06ab28727c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedc7db04902338f653577f11576872309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b401c36e0332842fa49fced8bedf9ad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9433a489c3263b48562c8e57796f6f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a2584ac0c68f19bcd0b7ec3ba7d55312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745ebe4a684ae1411c53d6f9c8bf4b9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cdcb188ae0c2f3554c1aa72f857e1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6009a78a5a35946ae789931f54292315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c7cd3e8c25863d8b62e23a3e9e44b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821de022bff7f1e602245fe717df063c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7cf7678aa4dcfbfb4996899b90bf5c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1313ccf06ddd294b97e8b19f4ac60319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0a1ec43451cc771da75c33d97bb8a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42addb52405373eb8d1be1c0840a0f85321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22014a7056d25d49c1e63af1a04446f5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553e088c9ba080ab1084aabbafb51e9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2f1551728c250dbe88fa939e4e566324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a464272beb484e7d01730bf92d967325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb87d0203ef416ece6e2377c2588f31326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254d8b01ce23dbb580c4f53122dd33f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da2d511c2cc67ad3ad5106fb57d7d8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c1da772d0a7cada6504a288c34f52329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa0332a2912386d00f22384e383629330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1d2dd0780b8b43325d72ad4d05158331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107518db313e1d8a152e287018bdb19332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34991b53b25b24a06328b94ced05ef2d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40431323005fa556183611aeab6fccb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb75e7c4e4be2f1a887381cf53b20db335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb298dc4cebc525a9b607eb0ecdab290336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f03c969e58d99d0ef273b07c76744337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aff52814f5756485bd7b6e3d0d28ca338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd93a2c6b820530ab622fbba4b9626339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256dd7acc82571cfe8c658f2d5fbe96340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d972fd7b284ed80f36ac08131228f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e493986405368f75b6c77cc3491cc9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad7c028b4bffe7c940e48b3744a6fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b466d22d24add1dccde2e9e18478480344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012901b02e28c56a877f87073e78edc6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299f9c5221ef517e46046906de0bab2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efaf70646afd51cd5f12d8cab9f4ee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4dfd3dd54913210be7cb1037067538348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7514c6f688d9b16ed1ff61671d7ec7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9334a4b0c53ca7987144ecbd535ef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aee271a9e71070b1aea4e172aa1c55351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751e8643ee857aa4140ebeea0752670352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89759972aa2a2c386ae5c940af9158d8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc348d9588d0d009d85e24378b72a54354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340dd40f02c31d9f39748b48d9c59d8f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05fc5ca49a38a55dd9669314b8f81d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3baa337c0765d8fdf0541f7fa007e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17d67b538c53c7834a7b9994d24c38358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b016621998efb1bbe0fba839a2e2f4f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2cb3985b52e9c11b23a732e89cbbd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cf7d62c0f3e8f4c5cae83a2185fe4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12dcdec3f417ac094d966df52ce1cbf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8accc7e0e1edff7ee6f2fbc7a21d9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b56d867304fc9f5edeb80a7528e206364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aaf4a85cebbf09b8680d5219154f51365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732740665172aab05ad2c50946682f2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de24922b4fc575b1af5cae45179c1b8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb02946637c229eb41c97ffffdab802368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adb4a62fccb32de0ae8bcb9957e657369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b080f4fc175e2a71749c05818526a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234685d249eeda4598f73a068b96c45e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7c7bf3bb45f8fb46b6ea06ae33fc8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93478bb07a00ab73b9960a4f1715d8e0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3366f8bf8190f22d97213c3dbde7b5a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3cbf955eaa03de9e3b5ea4fc7a2e5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f2ec176e8029bdc210510f09d833d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a560b3fc91ddeefeb2333220fc919377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8b0c2b66389233541e811a3a31e44378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cacfeb12a17a0acb2b3f73c18297e6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df8aebd06eccb9dfdcdfab7315eb1b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949943a6b031b67e0f1f23396a8cdeca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7940d2a1ea37f761b7b3626a0a3324382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3db4f78f73ed36f4bdbce17952621383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a7904782a7d757503b1a0122a7c96384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24cd180ad5efe2d319a060e3a5609e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4d9cab54f554c05963e390c0f9e3f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42982ae2d234c5705521da7bffe0d190387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd753306020b93b1babee9f7394252e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25438cb5f48168e8ec6885df48af95ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f84cf265993e9018b5291be692396390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac3c4f2018ca713346e888bb376aa6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b1ea5cac0d92868cb974da53bc49c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409dc82bc563d2581bc9bb698633180393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25018b31d8be51d11f3545a88218da94394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc8e6f9998f28938226df0e48bb1a7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ca1b96a07a47ecc25ec527951556c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598e31cf0808b6319d5cbaa752e81c5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abf3725a619be5d990af017aa10edb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e7544dc4d90f934da359be8b8013c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e4e40281d83afe8a7c037a6468b11400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeec28420eef8fcce8ae42efebdeb69401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ef70f8444d6612a13905adf4d47c2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1ce2e6553b453d050d1c10d39d35c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca1108db2a02b20b703a38347ea705404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e417fb1a30af897b377c166f27b9ad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996376bb652a379f53badae2b9e28d1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5999e85d3a136ec600478b68ec9ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5fce4052d616920ae4bc56d24cf05408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4b7a07f4fc29dfa1d8acb26d547d7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa17e85a4322a59d0e2cbfafbea1db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7eb9e3ff724b1358b95e7815e7a6ee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1015f20f341fca4af6aef4fe7a6471412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396158ce042e75af4136b0e0e393623c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bcac7d940666f25647eaed594921c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d996d57b661451e3fcd275e2a632e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0fc242da5d90378af78afa894f6d0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082127ddd353e976ee59681b8bb4093417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443440f67ea8532ba2963eb4029310ba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6cc76c61fb5c3a2c544f0a57b55857419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8426ee932d430b1253f4c9ce5dc11420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc05907307cfbe050eaa1c728af3fc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060065d2095967f437f284ddeb33240422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9498d5ab0275f5d9cad47b1af81868423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b3dab7e0df2f39ef5d349a7787a3a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df948839284ed443d5643d363353dc3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc662db9ec9c2dee34b872dbedab4f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01fe82e175ce7941f154ccd9693a7c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0717d895f9babdc993d5cf8f3832242428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc63860dae3d64ec1a32003c01a2f69429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268a856e6f71eb00b9809010f7e8f1e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd7415ec69771c050d3a5e9959b95d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9109d87f9536600488f847f830058c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054df769de91f854ddc3b941b190b544433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cb33dbf0dfd581c3f7fba4887984b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b8fd338deea0f0485c912c4e7a531435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7340731c3efc0411f409250f4658040436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63b36c0a56d5d9fa9e116cb07aa182437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba991865cf4429ecfbd130394c7e2db7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989329cb715a770ac6b2fac44dc84ef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d5887dcc90ecb22927f1535f150e5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e90521a3ab7ebf1ad76591061258f7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c7bc670b72992811c9b2879836b06442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91f9f4a93c821c35679ec983e89254443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee037aa07235deea81c1b9263fcaa04444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9b3f5a3586ebb52229e0935e29952445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a42a6a898a8ac827db3cb87f00573d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efc71a38921cbbe128d603c717f210447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729df2d86cb65221b0e24351f709678448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677cc4d7fc14bbe565ada850b9d0745449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21beda535febe5b6fc1b4fcf7848274d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121168005d42a42b432e5b537f403bf6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8e13ff6262fa32814239dece26502452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c640726fe1ac5d02646c167b0f1eb0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9352cc28d99ac488a36a2f013b8650454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7c5f6e02bda907011f1c04ee896fa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1665378c43fffdb2075a51b0105411456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb9f558a1f58dd6078a675623a9cc4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535ec81642817fb4b7f6eef98f1ec71458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996473248c8f4d1d1342576500a97cd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c252a49e2edfa00955e9ba1be42f962460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7903f8dc83d2b4398bb36647008fe4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21ebf42ad46c300199924fc26e29bf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161444b37380b38deb2c05543f9ab64d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5b6cb760ca404aedc5d31f3262737464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a978f53f7a70efa9431b9d969bdf2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb226e4e9ebb55b7673a9fcc5de8628466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be109ecdd1827879ebe17aaabd996439467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098789e059431f188fdc0e7f007f6ce9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfe9c52b9a0560521615bb56bf3356469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95cb9cef26b4a7c27ad1c8c6ef765b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9a85f773dc790db5736a07d428a99471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7a87337d73941c0783bf9ee337df9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1745b2c9f6c10ff64980eba071cc0ea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26700e245fe7c548e9cc26978ca3a049474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515cad3d5dabcc09b3b5a805c9fdc31475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc14bff5c65db2ff8a4303e62441d15476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f76d8a1bd04c5933a2c7dd5aa39e39477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b098f4d51b8da019ac1b1eeae8a125478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2d7d60d8649f57c0f023382ffe76c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb84e40294b77622183996eeade28af480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457e326f438e44ae65b2241e9d62358481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0144ca9f83d807567e96116fb96f8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964313ac1ed4c8421cf22b2b0810a068483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d355f4409b07583a4921fc4a4e7dc5a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ccbb484417d1de997fa360deff85a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb13a9e408aedefd087bd7dd3e5ad5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01678407b424ac0eace3c57d302d15487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe4bf4b7d7d0cf2cd7e054744fa15b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e58298ba54335960fd3614d0d21b3e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420612f7ec5152ca7690ef0e8513823490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b4170df21e800eb8bb069cad88a75491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f1273ab37b3f856a9bcb6d48d79d8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab459393e920bfce5e2abb78281a189493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96d28d8db70670a48f433c2903a24f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae315625e9719350e7e2fb215c052d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716c070cb87a0c46a25b415ce0c5c5b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41979fdbbe598d28fe7f7734579b3b9c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27dad542763bab60e305ed0711511f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205b865786864a1857136382e1738e5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0e8bd26f2f57bf1fbf34ffbdbbd26500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5863a6b9ff9b0bddbc856a90f55a68501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823ed3a079b47d847c71813809fe9ab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f9f92ebafc434876eead933502c23503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2af7d31fd11edfa6d6b30e309ec76d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcbac35abc5628bf85d0fb7b27b15c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bf819fa3b242c9e8b9ebba964e7e7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0fbf45cc99e1dde1abf02f2c443a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95dcc25761e597fef063c8caf6f6a52508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118257e31a7e5656c2ec65cc000672a3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0803f59746a171bbce8a48f71c93a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efece357b5df95e0007a8747e91bb791511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14876db7ec7acb8f5964656b84a305512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fb3a1b3143cf4ead90ff0ff35427f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5fec61d1a429427f79e0737fd0e1c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5128b422d68a5f4ecdd00687639b24b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc4d2dfba391b5a0d56a2beca2e395516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce6604dec8eae87474b3cfe2a85e41517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fd0929501befdc550e3fa287ece08518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90343c95e7b83477cdd3bf224c4f252f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a69e819b9d480750ecd14980dcf8b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0253675080b9c6737ac76ad46f24f1e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51660003a7fee2cac26819146731e5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bf1a2ca25b8cab02aceecaa96c1d4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacc4721f9179fbed5d15642fbdbaa9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc7d88ae8db4069373f0270a5babac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321e51d02c393aec0caa77097b19241526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd0325346c59332205e98688b90820527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982843257e424c2361cb410be70d132528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590f3fc941568e93e151dd90e088a1f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1697cd20b5922cca51f7884576d31530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fb8a92bb41d3175b406616f2d1f56531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595b41aa1f79a730d031c9af2b051c6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c152356831cc130380ff864c640732533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41af8d34b29dbae2ac01d9e0aa81df1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5df685b3f7ef4c0cb2501566f3184535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcb12e5ebf1a1f1431e710b2460640536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed9a1c4bb4ff9b10beffd240fc8705537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80cd5a86ca5ad6d5981990f9ec8a93a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317630914a432773a6fab076c890e2ba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541c7ac253bc518864f05e7498bf451540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e21180c61e6797ab463448d60d6ee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53905a5238747e4864d91e600a16479542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2bb473389beb61a82c7193a047843543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbcf30f925600de8ea91c02b993b32544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26e4a6ac9d5a2cdcb1d58a174c32f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a148f05d4bd9d42fed8713d2c866705546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9889008efb009ea53fcc5e9e68032547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a20c0a252bfb16ba631899d23073c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae752f33cf59f7566ef2a9e7fb0a855549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbbc17022781b405ceddc2ab5887082550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed6c6fa052f101c0938e90eed7370a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c221861ad0d4391b81958f5739b6f42552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412035e46e286a17a19546a7bf66a9d1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a701693983b2904c345ca3af1fb6f8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7a6fa76a04a9e671d51938d382cbd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c90c566f51ff96f89504273a454c0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea590065634e9177213670db717f85557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca7e0c5cb6c86a9c712b3752082664558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821431bd02d6ce57c9cef552087cbbd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f33e16ae3b2f9e8667a3199fa8250a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ee2ada7cccb9c006cbb8cd82a6032561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2be41bbe6cd2b7d5dd6454b2c6ac1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9039ef3745953e965890f924d4806e8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fbe99e0baa0d6c8f9129366cad5b7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2272316f2932906ac2641b15eb01c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a201620743d0162b9d14d9067ef92566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec951303b0dbcc45799a470fdf28ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ba1017ec11e271ef812939856e452568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e405da78102be576e3601d2e54fa78569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb77168c9be4624889a4ac922b1adea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49185d317963f2e853af7ad3a166dc07571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e228e59aa5f06fc2631eb30185997572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae45553c5c0932010686a11226ae6b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cf9c33453c2dad142343f42c581ea574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d24a0954b6a8f3b3d048eee00418b9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dce191f38866bb24fa81da7f0693de576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054be904d88bc0a11b3a71722f19d852577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897360db14d9fca45137b209d9b4f0c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc52f919d571bddb8e35b559d8db2d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba59fb766e1b1474814c51a250c8e2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef203d253b8fb14ce3268364ecba21581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993b72ee72d39afeaa0b3bad2e64b4a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbe9e7d51b0a8016bb5c9c38f88278583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49168403e33e2cf9f4b929657778e8fd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedcc5ea6f217e773f292ccf0107deb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455b24a270be0bdd0c3e141bcddf495586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708fa8452d471704ae79ce308faebda587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108168c52b0ba310c9ac1a75736ad6e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d8ace3977fbb3d0465ced790d3a67589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3dcba07683f549143eeda218c11a7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e94fb8c962a1387fa145aba0f63c36591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c61bf877a06bae69318b8612e9e9f7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e52801bec4fbe09df6b2e8f4e0143593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d5c1c30d3a38d6b5fa8aefc02469a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41592a31cd9db2c5cf464122d51c8313595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4e8c614b610f22a4dd33158776d17596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acc8f9025c7aed4d56d6a0571c7be2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fc4f0c48c375ad11cae68ed63f093598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccd78385bb39816d7b9702a7b671cc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbd4b72ff6c3758cef877be1c6a8b5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5f9381958f2a87afc6fbb3e5f8c36601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d38f4eca0c950ed1c0cb14e19f2cb8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee2709a68097b400cddb68cd14f10d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74799e02ed69b7eb934b3cd8106625b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a1b0a1a31552748fdce4e6e08a55a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44f4cdaafe584a66af62ad5d8db126606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea00dcad25c4d2df66d82efc548f582607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7325e8163ab25121179db230d5512b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610eeb1b9f4649af9dbe70c3d136ed93609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905da78b689940ec20b31a1eaab4d03610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7df530bd0323b952f83e352f9fb63611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475cde1b5ef8968cb2df0e13fbbb95d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a714f0ecbeb0d78ca2a8d043fd79290613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97910f8546be585f9a5f0cc3bcf8fb7f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39ebfe06e29b89478321fe65b39ff5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e401a8d5a312f23fda401e078db87616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5a90483712eabcf0e0eb80ec8a2b7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a9bc1d30b19b55ea4dbe06a6e90bc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca90e7ada723cb5be59320ed96f1d9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1c9df0f895cfc56cb5a2a59f292be620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488b9cf93dcf2a434dbefd2b9fb306d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a1a18161a1b4685be3a8ca29bff0e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886059185a204cd966aa836929b11a1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a81719db0f4831b126fac8bc6dc6b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa234a02fd9f795abef9b4321fcda50625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a731d09d60e630fa9f21e2159506890626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945a74da7921d2a2eae2f437aeda67d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60221bc33ba6c1436ce452cdf8b55fbd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb90d4fe90b78836282b3b5bc0457a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082936cd4cb35aa32b4bedab8d311a1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fd1eb74e4263447d5d723749ceba5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ef014af4aa02915c41d542c700874632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110da9a27bb0d3da553efbd616d4e6f2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e1187aa0e1c63b5bb0a8ded982219634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913ce835d9b35dfa665471fd307dbf0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbb94aa42aae90c21c779131631cb8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a5637d52c11ae857a02d879c3d314637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f4c808fce01e62127042b262e7d5d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f150382163b3ae53a2365a5aa2dc5c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819094101af62cbe5e17d327be5a00c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa2b2a97da4e0884c3512259322fbc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78cb860b7653cf772776388331cd98642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc880fd173b6b78c66461c85cad427643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383b20045a4343d6e051d4e031ee48d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a07f61c3673f45942caf23cb22c76645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6f5c71feae766e4a265613ef3e908646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ac948e057171dcd43fa40faead08d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e69d659ee84905e479535cfcacac84648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058196dffe49b4c37656c3956dc5ad7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8d956d02386c7737ad2ec9fbf9577650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267e3ad6a95632584bd5c5c3cb50952651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63bc79d0677312244b7a090debdbb70652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b4f2e962d45369e9bb8285771a117653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8300a0b421407dbdaf163b56e49f81654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30972ef8c992ee3fcc79adb6350d306655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806777680a8d262e4c74996505376cd1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320791d496181a5061cd6cff9708190657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a76caa733f929125f952c584fd34b2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf3d4d22649e7145acae59281db11f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714251b9bb1dcc9b33d99a4337013b7f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf0358a3d582b955d6a14da0bc3666661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e05bf91af90c07c3b1f8a040be31a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fe749d78cf460174b637e752b57b2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5cf5fbc37a44343ac03bcf7e69a93664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d392f05b6cf891f1582cf2850139f51665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717581445aa23ce789bda39c7c22dd77666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba3a2b01d341a2603e6f23b628d6c9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b4f290e9114f7836094fac4a903f1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad0a26828407f406396ac2ac3c3199669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347e4d30ce7c45407cbb5cfdc37b920670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773ac9ee86db1ecef6fcd282887da16671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4497305341b84723578d64284cdfb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8e46fc786afeef5434a1cac832df8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824e2f530836fa7c6b070de4988460d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898fafdaee6e966cdea80c8a2d256ee675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2634dfef39333962e55fb8ccc2549676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08534bed2d43a2e1ef7109db19e7c39677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd950d0bcda902adb31b9cf8fe2c90678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c398b0e4e40f1dc6103f5f897902f5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94a209ccaf6d1daad483851dd9e489680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69961a20cb8722dbadfc932fd5d734681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc24d8d940395ec9ea1ed90e7f92248682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3892bf64b028ee2ee8eabd511e30d38683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1868f426d255ce746d3cccc01b28223684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c3605467df3e0d7ad16244f1d7a9e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb36f66523a6eebd3a43809edd41af686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59560306e54dea26fb5589e0d5a3ee687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ffc14ff411734f7f8d42562f4cf5e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120ae770eb22b071a22a7c80c89748a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e1f1ccd7ed2977f8cfd29bf2a4e09690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afea787942bd76bfda01b973f13076691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a382b58199ff365e14316224733307e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08115583f103e4783dcae465cd587564693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066d68dfcc00605dad3c4dfc563f822694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7b27d2d04a0f31da5a39032f08f28695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79186d876c41d8f681970610d3ae1947696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59b395bc9df2d7b6a54db7f64776ba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94ce3f0778e4422d69881f7015c4a7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162eec57268a11bd5d1005ce8092675699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996bd909bac227f9cd17ee4484412b6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b7eb8a5e78cc4c59368e7478b1c98701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75db149d8ca525548ad55e87c73a5d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417373c2ed57857db97b79159ccc133703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c9deabc5fb1927aa9e913bc87728f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba6234ea30a09930efbe7009789e94705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78516784fba6dc01df3a78de3fd8edd9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbff46f39fa0487419bd7a9c8513bf1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69783e5e5173db49b194f5e415aa6e58708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e11b7061037f3da17d1f8bd6425183709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b19cf514c8d37a36f4be432848b07710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50896ab855b895940811d4e1fd272b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde27ad77ba9a6d94263ebd230009fe712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31327c3b6afc852d8fc4b27c36deed76713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862b1c35162908c6f418c08fef8ab2b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07400773479eea0090a40b3676385e36715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d27b13f185591c6499950082e4ba9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc4e862788bc59d5384badf1fe7738717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82828e1e802cf8fdf893202b4d49f1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0ac22bd8958c91a748f1201ab67d6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b78ac209d40d431e50755dd183da30720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba820a7d7e783a21b24da9b0eccebf2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe531afe1ec894b7eaaa5e15e974e3e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8264b1664d20a7771b85ea5460426d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18873f7065728447087860b32fb4b028724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ac6480ac2d40775dcb55ab5c6f485725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3fc69ea6985c5a4524e57423bedd2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fc809c0d534ae076563150e9060fb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e5b975fb6fe5a0fe336ddf2dbf400728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a3fe8230161a32de3a9b77b6a78f9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b353b1be5a79f86ca2b8e16f4085f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7290565638e37fd72a6e3ec438ef73731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243cd214e27ac7f7bb311f39c4d60ae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5b9708b19715aafb37f06d580800d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a867aa309764d0117bed35edfcc762e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646acbdafad8cd7676fdf44475fe2e0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c7abbc465a89b0c48533dad3f3366736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66affee5173f2d97e1029a60b5869a0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59014ed9345fed61d4b0e9cdebc29d6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3cc1ee2b272d03c9814f566583ca8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ec2cb7da321ef76de1e6e9a8a0de6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e117ab6a85c39d56cb13e44fe168a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06236ea3a2d1307f341f0503ffd98ed742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9141d007e7f60d4bd9b176a7af354743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6803453b6fd96fd03b80bebc492225744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983ef01f09d96c40a520d75852ae83c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd124ccf994fadb01aa5a51192330b4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9f4472c1fde7ac850e05c8081ab83747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11f6eec17728a69cfe8fd10d6b7771748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ded16fb535d6a8a41fc11e78d9523a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986d8e0d6ca6599868e7a95c09e2140750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c22cf6927726e8af63942d3b23fdc7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0572e6e0ff2cd30da8352cb089d46a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aeaaeee63eb1c92f2d27cb8a68b22d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7d3344256ecda249131de5c39ce9a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa553ac325626085d5712dbdd8074f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7906f2fd30c2ede1024cc4b105c76756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a884f55182571555364d9d22a6c23757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fe8b6a289cad770dd1058f1b5e8dd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4dc9adbe34b7d7e519c84a81a6990759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ff08327c60db6b2cd32a04674ca74760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39e69f0554dbac82b7eb5df252b5e5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a8a66a9c4a3ed218a3fce4b764b51762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef10a617243d6391cba147588ff402763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec87038b951b926e818724900e5649764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986199d122d91068f0dee1cbbf5b2b1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00201ea8184c942903b7addd4f67b5b7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40225e1b61b83cc7bfc79bcae8ca8aa3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ef3fcbe1c6d63a1a2e547f7936b28768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a8accff44acf1a304bf098299c539769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707d50b787b0ce6e8a23dccff89c7e7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4577fa45da291e00b6b5bd0080706771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6abc8de152495b88886d879c76a777772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4df837c95b0b78281843fab9674a3c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf95f58f2aea45e16d49fc4b048151c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506d98cc15a9d07fef424e8f356cb01775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032de686035cbcea545ac74b055eef39776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db73cc8591dab8059c888e9ee9e564b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1540a5943d387a4a36319532d1583778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890cf00f520e9732913d6dc9a919a7bc779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021c69e9f2b806490fba16f974dc4ce780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5d4ccbe07f960e4c9a91a266dad71781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7d709ace086686d51f19f09baba5b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235a672736f59b01b0bdc427daaeb72783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b92eca9db18f50a09bbfca93de7655784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735ba94abf7970541bd10f8a8129454785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c423244fbee146f33c86982611eeac786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6c7eb839ffe6978eb24007f833c04787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec19aea154038a775298ce8a9fe12a6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255dfd51710ea6893c89bfad6c69521b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fb8be017200f1d567df2053797ad5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407db2485750ac18f77aefa9c9cf2230791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd49d6c57f8d1ca22f44d51a059554792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f3f154befccdfd1dfe9929e049bff793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce834fa1501da587857650422ff3f5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7903406bae2077c0181cab0cd2013795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d31298c5b815880035af009dc3bbb9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716dde179484a95e8372968ef274b71797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f57b998089532dcdc483174d60688798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43067eb2104ee7c2aafd3305adf9e03799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e66865295a562dcfd089400742d5c7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40fbad39f3aab90ef70cd1ebbb85c4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9719b44dce0ea8091dfa21a3a9274802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf69673301b2e0951af527036d6201a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187185b48ca9ba4f2f7885a1809ebb10804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54541e113155019c3c5dc06faa1052f8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69ad1f6028a5d53315ea91ff3094e8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ce5e81559af0ec63fdd1e59f238e8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d380125397bfa42619501e1c8c057808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a2b10b7b48ef89b2c628477f37684809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa39448405d275c3f8e1b2d91d518e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21adc3fb4ea0dfd8075394c164419d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6da6b7e6d774efab70a76950765c8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26487bce2e58fb4aaac5ed746468e2e6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5af6d9c6a76aa4cd6f907ab8484354814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a06233b46303664c5a5494212a79f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9f3ad53e7dc624457d3a4d38e7f9f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd3209fcc50bc0bff51677c92f72b6817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e8f20a6f12186d9f45be465f119c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d26d1dab7f14d7caab32cf956ad86a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27784f2f6d6cd3ee20f348088c315393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036ae58db8c4879437e94b8a485fcfb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae833116f4f3ad12d2ff171538d03d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41117a138053e58030441e51fe5ce7cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c11b1617d91a0cc11940239e4827e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a682a435dfa5ad4bd7511cda4cc2a88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98f850683aa46f1913d49b753faae49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedb76af731f6e5244cf03c7657685c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c78790c0ea04631b33324419733f1211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a90b3156dfc48753f13f473d93998912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c954e7039dd91b335015908e329cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c3f1790ca8b14a7678583cda73dca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8187f980b87d410375435cd2bb30fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac325b8c4306c8a39945f56e4d9d74ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb8a7d61d2fe8d7b8c88c2157aea5217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5321f919cece3eb300443580f6cd0718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c11d4b5e5f54f1aca61c167459b18019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a8b819a10741490a6bfb1746a48f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0998aebf71d32a53707c5f11f1702921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692cb2fe049a048ae1fa82d4187a64022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837b46beab1d3cdd029398ae31ea73a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b79b5d794083fa35579d37db8ab13524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e9c5678dad42cbd4d3e8c6b961c0125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcebd2cb526f5b86be6419604f5aa0926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522bb1b0f6a1c41c8b60db8ffeae80ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ee7f405a30e0fd0dd24bc15c1ddb728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1aed19ba44de73f6131aa4f2085a9529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac09ce280132cd76ec6d44cf7eede4930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a059fd778c8e12d1f9d0506e62a65c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6726469d00d2d67bc2ee89bb7f0dbb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ba03fe5163dbea959c5ad60eadf2a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0767cbdca0ee966f4d3097cc4c6cc9f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3b33d4f6d2ab511f112b7fe2ca4c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14671734d2d90623ed68d683929ec836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c50e5215c7a2c8b1eb5c3df473e2b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ac56420ad5713f2b564f2735c64f438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9d2ec596942f9553aae6232f7f28d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9316228e80a4f64d53be779808d5cd040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3589bb49bb604de6f25622ffe8480d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438d3172b799007863e0acff427e4f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8946de03f0ff09454d3631170bc9f9a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822dd9afaf44e2fe00affb564a60fb7644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d71006c566ab3ea2fdd1bc6146f3945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ac753dd95c95672d9d84f952b65c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e203ae867b86a389d812a6a76c58b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd126683f4a3121ceae2c3102cde6e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183ae55c90cf5f37272acd95669b58d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a979cdd8151d1de011a8e40667c4350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a9b5a1eef2110f08b51ce131d122251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04601e79d11dfbafc2fa39fbb4ed665352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff21d1a0aede74467a099c8d9b7407353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d21e315b1009dda2993160d7f2bdbd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15daf6fa203e7aaaca6ce4919dc89e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882c6c5fbe05ceae484b908aac998c556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fa46bc4d2affa70a49a95ba82429c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee46ab278dfa446fcf98ca36f480aee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a1fc10abb4d52693788bd20385d1c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596cceee033d4f17664ccca5519cecf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b377534e77bf7ae784c8b1bc6349ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c8b48b591e38fa7218138da13a87262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013876ed6429e1702ec3b57b836a8e0a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af39c599d9334325f6835bea78f3f4964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b45d6be60c3f54d9d86d8e2627cc565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8ad2487859e28cb14c4ad72596df666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32261f7bcde14b4a6c273a32724e44167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cbd8c4c23718839cf6ff7423bc14a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4d0631443f25bc27175b8d917d7a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494f0b90a7fe3896e0db93dee1841c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31282baa644d0e2b6b028e42ad9dcda271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6911ca67136579cadede393e2cdef2272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e59cc2ee59b4f1f2b817ee7dc818273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97903e58d538e377f00b3df946c924ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23774dafd1b92e8b3f38a1eb2fc25a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab3744d3de346c5715dbb46dc03b7676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2661faf469f97890745e597db231ca877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c66120cfb8981750a7cab915be75ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a20336e6603fb2ee26fcf1bf05419e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afad0300c3ee4a8d51e9e5fc88e14a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be78215be2153150877bde270d51b1a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1a734816ec4a7d4c67c6507e7ec5082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d0fa52602936d0f248c0ef410e7d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cfd8551db7c10626778ec4fa67bf584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac63fb311e388a8015dfd0ff1ce41785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c2df4b5a09636dda86299f6b9784186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5972274190b5e4d37cd87b52d451be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200afb2bb0a0fbf1aae727fa81c052e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080c6e767f75ed8b1ab15f247dda13389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14476e9719b6ce33f1484c0c620d089090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cade153d3a48a4fa7c0a3b1fa1a5a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee629ce3bfcd6259d0f629502eb7359f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d863b0dfa2d2c52565969953135a0893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10d7f633ff966bbfdb12ab86bad61394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673d06f1847ac7988211c1b83f3ff6795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8368f3743bdf33804852efdf7b4614996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8357d327fb0e8b4052a2fb37d8f439097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e1f7f6f85760e896b7b23e9be553798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98fc47a5aa4dd8e2b667263972ee1a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84c992574c0c2cb456f838e4761da4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce9026944c9c0ec30b4c68e034c1d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8716e3ded198bd1a6c37bd48c5b4b83102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0a731ae3c74c77c4174a0af35b9b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b85b0ed36a98848a717eeb34ed5150104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab8bc54128bf0922df2b675fd0a297105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a484bfd4312d24149f9dc7fafecff6b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c049e1fa169faa11c11b763f04fcafe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb43901494bd9974a723b6bf571be41108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2999cf763d28eac9c0115627280ab0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241c44b2f4902371209a7256c0d47d8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086760236c3bf08f12055f3f7bd6150111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245dff84ae9ff80ead1c27d8c5dac27112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ae1a7158f939fff3fa7938d6881cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8c0cb79de6626e344159085a5110b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708f993c3c6e2e4e497ac45c7c20841115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e1528bd44eb3d1015ac718e2c870f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196df0ffe6f07ad4b255e05358156880117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9da47482ffcc1df81f8b280c43646118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bb2777f7048215faa38329447946a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90009bc77350cd348904fd6bd270448120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2485ae3a0c920d31b4048d335a69c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4b55abece025587e3c6d30ebfb6a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb863c1d9f3fdfb42dddac4a04933136123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2be0d56eceb00604fc0cb9fa8bb09124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3aef2cae9b63deb1eae779124d6b2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e5d161999db25abc63516e9230286126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4541606b13db5206d442065b35027e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f75f71d668e4cc9add52c79eb421fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3515e717ca935d4370bb435c0a563f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8220ea60c7b3d2fc8b6744d27919e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb1aefbfa70f01e8540cb2f9c78305131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79ad18f08aa37586325e02cfa63617132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e2cd3d7714ffc69be8679c3d616bd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1cf2d4a9e87c87eeec7ef63119dc2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa0d8f52f2ee98da49681757edb380135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07d4947ad7904f40e99eb8f1cdaa09136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb32c8b0d5da938e1c0dd766b150864137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3f291994ec77f3585f3cfdfc3846f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b745e8b633ea63dab4829af0b423a21139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b9233c5960c888e4db1026b9b99fe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddd8c3579fd3a51c9a1e548441fa11141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7993dc1710b0e4c53b9e66653cb1c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea3e2c48068d260318192b4d23396a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b59eeca8050c0345d9a770afd5f284144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04b124b753ed0aeff1f03d816b8639145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46acbd5123379c3da85b44592b8f29146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f975cbf357ebba11cc045e79bd2c41147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d718234ba50cde3307af7b3e4cc50f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d645ef3184d3001d850d2859f7b04149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681181bcb1105cc4581cccd7abedd7e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841fd95832906e1ddf45ae11ee1463a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc258ee4f48f0317ee5cf0af7a1bc52152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a8d28a195a2caa5cd1bd872eaf7d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc90c45635b6d38e3d3a944febbf5bd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27483d2f3d2ebfe550dad6c41222fdb0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a7029b5bb5400ef218ab283b9f5f3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8f464f5d161d0e507d79b4c538b9d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53835b3ff1626f1940cb6dce52d4d94a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62001d54dd3556d65c3fc29f8463d2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45621b9a490322429ebdd5e15cc71957160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab806572c7e238b1f4efb46618c34c12161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1087ef28b3926d93932f1ff7db6b390162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b86fda72b60161ac3378fc654209e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c01e9713276f7edb9eacb3fd3e2c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db1256f1db067c1f7906beb5ae329a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d161a15b997572e93bb81e74a5beb0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4764c1d3cf75a6359172e3a6b1a5e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ecfefcd0b3d4973217b1402d9f909168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a55da473d030bf94c5d1ff8db47858169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf2433d914689ff94372f115df83bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5f183c50933f8999f24a71f03fdb6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c8debc85127a316ad9cbf25fe6eab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4baaaa1b1ebc0b8f75178ee47a623e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f6846615d39a0080e3f17705682dc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2771ea3bcf56d722349986b241bfb8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4407c842641c8c2c89006bdc8e7e9b9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8504a063d64e08a5df3ddc09cf31a1c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c04f8c506ba38b8214c088255aaf3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae00e0a2266a0665339f18dd6e2a1a2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb55b6e2c6903493959c54b6206c10180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a474928fa7d2e0995952a60e88a1b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d7caf4597c8a30a0eee92b2ffd0a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270a98cd007085d7004209b98ddd93c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a251db5527d89abdd936cea2569c7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec22e5c3b31f0776e1bf45450e7b179185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbac6545e13282af9c327f9b25c8c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de5bf17f42773f89b15f59a9d660e3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63fc735f031211c257af8046b7b3b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4b96daa73a0d875131ae7674c5780189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7e2fcf448da6746cbe13839a56d31190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa834bab8875f79d8ca0b93f3493f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00351659c314308bea596f9e293c4190192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44be86e38fddb9b70a9f4069b342f3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e629de8c4cc0b360b9504db28428ca6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ef1f3af55e0bd0bf74f3461363243195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305702a58400ba4281489261bb92397a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa0f705a394be69e81209947c6ace3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed2b5a823521a5ed2c596a65ecb842198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae87144b87860a9c239831974042a1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedc052d0f155b2bbf8ce67f65f86c9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da1856e2484c093d7add88ac2ba669201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20aa7c8d415aac6dd4bede7afc469fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244761e81d408810ec2d2c2e944fd90a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3885df6efe5cad612468dfad57e0c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4225a477d2dffa107079d6bfcaa270205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e1391b0e01eba01230c5a99e9a7ac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76e309601fa678437eeeb682d6df98207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921f84e0f3e98dcd60f32186df5ce3f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5f7dafc421912dc41c76ec18d79e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14357efae325aa15c6c40907f3b9243210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbc11a3a6d435c7b68a9657099f067211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbd2415dce4e9a7271199ce3e0d0cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683ce6e47140749f4c60e4e2bb2037d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29192339f6bd68338c4f50833586762214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3ad1a75bbc36380adac406c5cda7c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34503949f801cddef6e1a07cebfae0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6eedef8973bcc71a85fb143b66d64217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23e14bba647dff12a6d8eba1e6f6fb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99183e4b1d5f8a26a5b9793ad9c56c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e77722157e3834ca9fbfa1e95dd86220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73473557dbba0721f648316954463b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3504ca1498572eb5913cb9c4728ad5a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f129535978cbf9ced5f8bc918cdaf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd18f850087410d4dea204cefb03e7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe81b5acd3e43add4ddcda671fe348b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c7f2ca0f688d01211d278ed729d14226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741533925078e3a3b630ecdba1a399d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5acfecd3bc078ad0624caa8ae59a8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d42a520ddc90a1680cf92b5f58af13229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1dfd1b69800e052894e1dad82c6c9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f29c1b0b6e080cf6b45a76cb85fb2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02c770fadec86324f3826c0968970c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929eeeae8f258b63548170fa94fdcae8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8c0ce6dd24cc8ce2c365c04da1c4e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19183baf7d2a2e2e6eaa50d0989c3f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41dfa72a085ff398f636bd28341eb6e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d317ad73f76734e7e757bf2e1ddf9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85eb9dc9466a63c30b620b958898a2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e1c83063c41ea52ef1208df29572e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9135d48ec0ee9e87010239e1f6dec8b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee54dfe62a04f88bbddfe7e6295e47241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa30cfb524f3deb09e7d543bc17d74242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec793995af2deda92cb977907fba7d0c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96608c38c4b8d3161a0ec2bff178061d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e1ee2a21aec55ceb88e820fd3f4e4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7515484b2945195db6981d176d6362246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a03879d9eb3005ad95e200a045834e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aea37356185fb6830b3f8ff459152a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7917bef00a5138bccac46652fff7fc0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de607571ab76bb3eb0f86a56ad8b07be250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396b428b94108591c93521cd55e2a0e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3af90be7772eb63afe68eed8ca1325252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12721cdec2df98881638d49a171bfe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f3cc410dd0556bfbb5a49b83c4c0b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa945af26f30c4cecb613a703ee737e7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e84fcb77b87996e37c58e3bae4487256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d7cd9fae2913a0cf385840e4e677c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9d0a286b3317df921a7c2c535a972258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24663a835f846a51c185ab07905aee87259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12303c7586e24d49154e4ecce6c12c99260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91adec901d890448ea8faf3ba015aa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840480872df0067a866cddf1e28e833262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fcd1473f525daa2996915a3971a843263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8badcdaf92147e2184c160a529c05264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65839aebc79da92995b9d1d5a0b987265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7434c221a5b68b0a8d2e82e4364dc3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55fd8be53b53c8b57bdd0d666cd8c0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879010755170f8a3d2c7e72bafc92455268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14968368f2077bfa0c8161b0ac470699269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eab9fd4ef83a141377109297514b46270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fea3af1d0c68975661d95e8fcf558c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c86d47ae3f88ba7c6de1e588fe0c5f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc55ca60c283e0843bd688706bccb5a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e9524d2fe1d7f6124a9e9032a3c60274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b0c22bed1efa9b3739bd27b09efc6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e553d99dfee8a523b91ac365f2ff2a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4441b0ef32b7025bd324f7029c30cd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67d1b1652b594b540593f687b8b465278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fc45ba740127418c1ccfbf9db6e80279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a353c6180292985a9f3ffb4be74da280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516957b06efe3d14631b629c92c3a843281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948d0d12af64b007f75afd20a8bc451282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655456f46131381a4c50daac7200990283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766dc4b0742eb4842746c231bed647bb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7764e3e6c8af9512b8e1972510667285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be001dedcc37f1ac6be94f624ab1a07286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124944fe9f1b5f861361387e5a8ece8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f71897d77983b1918ac88e2816493288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892e873c836dc083943b4464bc1f344289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a7ccf5f95864cac79f693ad13793d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057374d7ccce8f3e1418ce111e821ea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655a1a437c3c07a3a40d9764ece327a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5a61e2a6e2ce01e4eb29c6c069f3e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa71af1ae4ec4f433bba6810831dc5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404009fb69d7e5ed76ebb0556e5df26e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10576ddefe2b9232e55d962d269d3e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d02cd5a220d4aebc6c628fffbf12f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1318a3ef2977661ccd84e15dfa7ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9898f91659f7c517328c57d9132959d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fdb98bf6ae402615897ed661a9da71300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf945a41cf008cad30d7d14fb0fd0f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a454bbe6f7de1c9bf85acb8e59f1eef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f767927e4bed1793722b39dd08d2d3a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa98529cb565dea6b68751446cb003304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f089fd911b5cef639c952e95477759305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648228eaec4f7abe6301a33332114ed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ab2c980ea81067e5cce531a7e4006307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af0bcd9f6f941d8e38e6199357b205308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b02232659bc07769edfdc4dac58fe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476be1e914019578ec7f08f9c4fb901f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61277571ff67776feae2325c90ae6665311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa91fcaeb772034664e40f1d8f51ae4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f08e866cc1a234a016b5d53c0b4b30313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e53a6f08198723c5cf98949196545c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59f49b19fec0c84259a16decff1418315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70a2f694d6ba148c87e73d2bce046d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccb3e285d388d6ac99b337428d52b0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c72dd0818113cef147289debf6f2b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b97bb099eea0fa5611baf99103efc1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330056d54b734ae14d913c579d7a3dd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d5d8c2501714d5adb83323468c01a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0fae3e8962a2c2e681a2fc9aea761322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b63316931fa4a4ab38bca682afd147323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753202a133b3b256f2e4280b779434bf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a41ba8cf123516d466badb79207e63325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd01d5547fdf246fb2f1fb3ad5911ab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06a1f965a6a95e791e8cf1e2176bad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b3a9d23fec5ae93028d67b7ebb41b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b737094f367187c6a357145dfbc22a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b2349d6fb44e77d27175b8f245df8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c8de8f6bd5d8d2352c8c8b6cefd17331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d8ef114b3b9519ae4658da3475a36332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb58d4137236837281724bba720a67333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c3990a3d0a9ccb92c198d809c45f2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab74fd63dffeda6ef70f2d66a2cb3e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecef9aad06942313931bee5f21398b9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d79ec7a0ef0a32481e38176459ed3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389b3c2ac662cd306033df2b171d3e6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a8cf4ad3091b743a07f22075bfb59339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03330eb138dce857cf82dda47dd6ee4d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e8a86872516d13f0acafe11a406cf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc82d4435a473ac9eaa80ba1dabcf3b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2debadb9cf42a50575cb74b397cdc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2df0cc201d0c40acbfbf097ea64be0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059903d0655244a1d4b3ef5cdd887a5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a8a7e2c721af54e9f7d9845d6aa6f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522539c8f0923833c2bb5be5e1c011ec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c8bb207f44bb0990c3bebcf2de82f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a7ad601f7dab26342e4edb402544f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca92cbebf904eac9fe4fc54c1da1b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c43c4d3ce3fd82910dbfb12a215dc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf42f9e4651f82e713ffae7791bb48352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31591ca1a76a366d28c7fc4b0ca39d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e115773cc478ea9ea342115e4f4bf42354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653803105faefce667ba020b93000db355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577db82613c287bf9f715995e7c8d393356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20a9ba5fb051f665b57ece8b71a6b7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800dc5df6343417556dd40537340035358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642bf8dc9e6a0bd7329b045e4989ea72359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf54130b659ca76fa565cebeb7be7c7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb3ac33b86d7874e591766ceaaa9af361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e60dfb07626d6e1258e78cf52c8b5f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb372edd4c0d0028dfa124df6dbd0d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad5161cb28f09867f84a57c60f5f23364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadedf15b472041556429cd1cbaacf5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf793c7df7e1d8272f8ba8f678c1b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9c5eaa54ddc0077e24b80f12ea80d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80bbede5d6514df2841a5a207b7c35368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ebd8aa0a295f4c097611849f11fe5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403598251fbedfa287b57ebb5ab53d0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ece082a77ee231fe68e513806d5eb7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8c8ac787b63f5d4306f0fd580b1a0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322118b077f572caad091a403b05bae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df5bda1ef2b7e538f08ef90f95d786374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33332bae0a94351a53f67be36b01862f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a876dd17e5a7cac7f584b7aabf9c93a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ce8250125d604d9ea3104f5961506377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75c84f1be67c429bad33278228317d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992dfa8a3c47cc99dd95ace9f97da43379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65829b3de7ad23721f6eabe684887ca6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0a7d5732b1442f0e63827da93c7fd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348be88366acc9e2fc23263d4ad66f8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c21e8f7b602d88683c2dc29e70e9e8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916fa4af2841dd62ee7841cd49ecc5a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0cf04b41bc13b43c35e5c51d3f691385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1f723fe65fbacaeb7e4c1f8e5f520386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f853ed5814183abe8a60289aa4bf9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b3f4e3b625deb3343cbc2b46f711a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db3ca30b35dfdd50077268956cd903389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb63a0a489df15dddd6982f7f6b8aeb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30156ccdbddad0e987e454d7e114f5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a99392c3e0ced933abb6809db6570e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469307775fd7035f32691f8029539dc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ae9611bc55765d941e4b19e2f5208394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879a2bb50f06c1463579e56f7b1af22395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28682beb41fc4b01e1c8c0c522acb56b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352965b75fd8fa4da1afeaffea91d5ac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65745eae159f016a3295253625d8d9fa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf363fa3d085d3f8af07b0818af59de1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59ea807f1bca71fb941e52d48b4431400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca0e40acceb3078c159ad989a0d936401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f76cc22809c3fbd08d7ec8176fc5e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d79ca59ab78eab0f4d4c76eb1fede403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b5ddde4e40c259e7a4057369c8803404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fa26e2a638b5a780486046b7fd5f5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396e6d956edf51cff23b516fca0998e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1470d26b18017d441199321b0a478e8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58367c63032a50a458dbba50b9514d19408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c94651e86371137f689d766fa63698409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e3d787f42b4d8f8cda54dc4a363a3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f39fc10de81e6eccc7e0a29c97c5be411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee759879a4bab25a4085a7af91fd8c0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1658c7dd0eba7ae2816a8acaa1b63413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513e49774fa2631e20ae278e3d46940414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d798ae5b7c6839988ab4a40470e47415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f56419e1da733373ccd968dd26e9a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc66d38658664304d6ad51bd8329b7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06f21b1f766465e40c4a91f1a1bab0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc502a2fbcab3d81e4ce1d3207b559c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a856abcf699919eccb0c8f4b066580c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886456e963e57e199cf59b09cd71453421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fa7477573894db85c4e0230501d6d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2386caed63b3cbe308ac2ccaa67f8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf87b61d46f23ede000f6d56475539424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2823933cb57fba52eaa9a01d956b5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad7546f85a85005481b82e0ebdaad8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431e75b63b319144ea6e5591d513e8b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9a12b25a31fe3e0695d09b3921fb3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de76dc2ada759a2517e5f522c9440a1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343db64da43ada7e4e26a6b38eded94a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7cb5e5081b54696d781452bb3a439431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7ac1e8dd6c4a63f50d5103915569a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c80e9ab612ed109c785b66f19101c7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cd4202a6326bf5255b686b9296e61434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf248d7ea346b13c42629da49dac5e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c565db4b0a9b09e725222aa4ab9cb5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8307ea22b8c06fec976816e35bc7ec0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9aa49ae82418d407c8c907b8dc1db438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5cd00a82a60830437bfd098b7ac437439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ce503ebfbc967ab20d714d9af2d89440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41dfe94b60ecae73e7db70f75acc266441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179f2e515ac5112676fbc67c1651ab4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0133b81e3077731b8937fade29f25d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58d0bfdd162b3d76d9394116f1e857444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfba0bc918c9806dd8e177888cf3cbd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335befb9d4f930088c1b283694c69f1e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3594476a4355b9c5fe16e6264094519447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d846ae9c2270ee169ae2a5da4fdb56448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efad82fa32906f17368b66aef425436449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb8a0c02c595ff8a931f2e4aaac0cb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11906532c92dc2fd2d1d57d7b70eb38451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032e08351114c4063056679bf7c2f10452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b37497483a66246c4859464cdbc1e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af948715f2aeefb326020dbb1a8c3ec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0fa3cf26b617ba8df69b6501bd169455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ef5e2daf2ea0ec1cbf825885bc556456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c135620578585e911721313d3a6b2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fba145a92744e0a3f23a0488410d3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7c4243eb90c7a26c54ef736642c77459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2f16fd03ad56f34b2a4f2c71eeead460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c612f863332758506fdb91ae0e49f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ba9ad6e07f8045cf646bc0c630cf6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aba598296f1f986c498709a65a95c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fd4d79df0e48a9fa5523c80b66832464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188d35aa8c562c837f00ac556123291465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2c84b5af431f5e610a844a865eb2e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364a1e9719226042006deaff7eb4ed4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd4b8ff6c75f1825e64303189e2311468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf2a749ce7a9b026b3966921625bfb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af2184fac60f6080e96adc45f4dfb6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06938a4a6faf7da21f56e0cd5f6b8c4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a3710203f5ed400b79ecbc6a991be472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb475a900bdad0ee9e4f5c59688ec63473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f1906ee51a9669d12b9518ff89745474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a18036948d77753e590fbe08e14ec8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c346e5396880e13fbc557f955e9560476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf3515482feb4021e9246262eaa1ee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bce7f600668280fd3865dfd0c0e98478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5f542b1cefdb700c302a5997edbbd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2259d0081d3f199e0fa88b104766406480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5d8d8ab8e841f8ab813ca8a5aab1a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4267280085aa6e86a3da20e82c76104482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a659116d9b08f3838dd7cd0059f44c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52536e4c9a749b7cb03230d2a6dcdc39484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475bd0028a0651a9b6b7d97b1dba903485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4710add14f43f64f36124be942ffde486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238753fe9111563640382eb09e06519487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36ed0189686b6f0cd8bd3471f5b870488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439812fd472e09504725ac6308e4de7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18057bbc67f1f2bd5a7b45c25e331ff7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e3e66097338851be2d10ff30da0c5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a729dfb62478ffc1b66943dac77d5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24047ebe3565fb954fc30fac08c12011493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282988f29316cc86a1351c9f73536515494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3747f86465b22cedf4d428f2a0e8a8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d696efb6d267ad49ec8c248058708ff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e8606a27ff6394e2fb70033be3a01497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c128dc66b5586195c36e47bf9a9156498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2542c3954e3472fce8a17726be0870499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265b8101b98654dd78a95fa3b79b9ac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead3f8d5a642274496f7de637a570b3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de90fa4bfd919c576f24f0da46358c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1614f4847272fa0d2f88e0cb788c8a7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f54e872859681a7535be67f6c83fc2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c948f2d59d35b9a24f9b8d4519dcbc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd53707a8556eab49e961496eb975b8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a53b30a7484a53aee30383bc7ac71507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfdd361ee667088a98ce5228ea218b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d1e960788d86a9dd1a6e4a57ddb72509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a646ce33b2cb63e225717ebe4399f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b77e60d9f6f697e70fad57899062e0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b573fe7db6a98cbdd998c617665e8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab68144081b891ec06aa6e8d4c89df513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966cf047624187f24f699c903f77931514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307db917612e0815d532bc73e1d0340d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920df9847454574a65fb9006efd1683516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce7ea4af3807a4becc6e26255173cf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40520ef6f3ea760cb956ecd2ad26f8be518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b1fa31fc444b2d4801af474051a3d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc9f29e1918d866e5ce3ba851e5fee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cd4f1c8d07ae9deebf67301dfd350521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d79d4c5bed7462b016453a49525ee4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b62e7974f7137f701667b588de112523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbced00a61ebd013e3c145efc0ba0a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e0abd0488d6a170a88b04bf975162525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d6486ddfea2adfb54bfe65dfff1b8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4be342df868ea7040feb910cc1315527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69ac2387f674ec373abea038d6fe54528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493276b7cf2a07538e24d73c82008828529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c331a646ecb2d6cf83130defd351d2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50ec32bee5a9b059c5d937b3e20c10531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d7fc9fda56a7d17c06a11dad6f380532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68371ce56549bc5f455308bbef12a7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc2e1e1847d2484e641fe2c262ada2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ee7295b62b5ee07f810fa5f0512d3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bd4259c01437098ea2d6d5c9cd0aa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25713c6d59ec2e42714caf3888949c57537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a6afc4eb15daf49d81a12c287dae7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f10bb1baa0fef672be6f4809a47796539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db79a987c4537fe310d399089b2132540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d8f6b8bd7cae397ed8759f5c32d2d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255f56119248bfb3a44223b8dd926e1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed1c8d175c279b945c72d046df7208543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a07972a9603023a4172210b65206a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e153a0614ace2535e76c7a64bc4da545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2591d6a1b495827aa20c9e866428e31546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8e77908d2bfcc069021e1b7e64927547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da8e333bd8f6431bfdbcb97b814d4d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd657344fcb0ba5de1a21c600b49b01549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd90fc425e9b83639ab581607247ee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46ad45c09717e3f03d47973343f942551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e65b356510a0ea7b0f66391b0cc61f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d12a23bc01d56fe9ebd77b786342d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703e6ab802186da01feacbf95dd2ff4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a08c9089d01053a2adf7a2e9a431ea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ef44a80e5785cf46f5551806bcf18556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd048670e1836d1ba9aa328bba86a4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfcefa94fbd13952c9d5f128a00f15558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9d1e4afbd7e14b203e39801bb7bdf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed5775aeb6465ac5a62e77aedb9392560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c58568ae974d9960a43cd0281cf515561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9757ad2fe26cbf377aff5e292b5091562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778e7954feb236978a7efdcc8f46511563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ee50733d10d57e3a74313e68893e1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced641e1aab6c9b7a2138fbb4e59bd1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480217c354d5c6efc1562843b83e9131566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac501f5bf07e6009581a4aac4f87eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54c937e3397d5c68f92eadc81282de568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad68c452de225dccab971e10be410ab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae3551a574ef6889e01c7dce8b6844570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f7e138190f82462665dc860bdfb13571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a9500531ff00c10b21c9adc7472e2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1375c6ebb8a600565e4a4ff205a35573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0938c37ec0bb7c9fe68eb3f216c148574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adeb041302836a12c4ed608792e31f9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77125ea103f408c4d5333897299b0fc1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448da3cb5fc016c9e97111416ad4569577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36fdc1c7b22bd28afa162c9e0d0947578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f456efcfd146cc2f2dd24360d7b0d72579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2f474889de270552b9a90720e0dd2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b693e4a756efb5ceb958869ee58a326581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dc85bddbce538c4d76f0f9cbfdf93582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d9a6cec21dc1b3edb362b6fa7b3c6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c67970fef1e85dbe2f6b29437ae8ac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d27c52712c48ebdc622dbdf30d3e8c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0e6ae8145cf7335192e74a5ceacbb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a64ba511d4ea74299edd7a6adc036d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1cd45a1f4553e07d68754ddf15422588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada518d5499e18db895c158099d4a1e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65b5c64018e578875cd5313a1d93b7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f2b2c61f13fdcc5f26921eee9d662591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c21dfe685c734eee67e8f3a8cd045b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2b6bc0c531fb0892d3cdab920d27b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967e32e90a47939a9969fe0ec9a0d79594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994e2de04a737fea8ee025854018b91595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0166c947a9c35c3253c8726e9a37be2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c87281534fbc64fb40364126e5ebc8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e984d1027ea2477c44f947d19c3e2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf38d308076cda81077c1c64663e7f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d2f3d567d679dba16a8797cf75177600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84586184ca2ca8611bf672465fe7f2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14535c3bd78e41c7844f2cff648e40a2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95b799b300576ae7d5696047ac8c16603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f8e57d0bd3481083d4a8e1caa248c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0012ae30cc8ec21c90aeb15fe913d0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e82488b091b113d1feb9ed8b617743606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab51753396f76de0589f6d7a01acde607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a5b3032b7e6403cf85d01d5871527608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8c6d47effac6a7a5f27586889e949609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9f5dce86831c3028e7667de283519610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef81e0182c7a67a10975a6081b334c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa644fb91d67daf1f2109d5c6bc158612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec227683219e81fa9389e7e50071ca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ca91cbadadcd715b54d40aad3fd8a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3834c6a97c9a36737e8c6326c25a595615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b973eeadf0a823cd750ec5a94fff5c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf777813c777963d30e7c048389b77617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43654201f72ac4d37844015c57d849618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49a83ff57884e9577b228317037a6b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71961310dab7e91d43662712bd3008620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f9e81b166c140cea481d65c48a7e9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77fdc11d2fb6214283fcf830065efc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754187d69eb59bed7400f9e393842bf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69dad71ec73bf70be1e944faa2edfa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc67f3c938630b1cff9eb83897471d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd43a342acfc8bc722425b1ec5d120626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c23d7af502661d9115de401bf6f54627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fcc5aa84b25d9f1d9647aad4755a23628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df784897a73812e2bcbad412adbad70629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6aa868f54d88f078ad287fb30b6c2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e4295a92f83c9bf3b6d8f8b96b0e9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba60aed017b566d0230db625a9f2c40632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a24141c5c214c8af21d594b15ede0b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d1392d441ca6a68c9c5fe6be8e348634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce5ce54c75c99c7dcd2e85e6c03b35635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e379b8ec0ff503a1d4057badf0f65b0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa035dbf2710c8d6e3c054a1ae0440637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0cc01c16fa2e47e37dd2fbd53471b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5f4fb5250f7154769608130318137639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05046df6ad540646a1e6d99db819143640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62df076c311b4aff312bedbe0494c1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde39c7e9b49459c5267e41a8ec18672642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ed2ac16aa452ee9e9214066dd7536643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818604ccae25fed5d2d7f09eb57e56bd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7255863bb59266c040fed6288a0a17645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31a8d7c7784dfaff31b70ce296015d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c7bee18968a86e47ab73c70c52d03647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26d2088a497eba656814a1a2b74d02648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b39ef1ed07df40cfb7e07e97969f67649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc05c7accabe1d3627c72cc57e311d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0e797a4cb8465d925b587393400ba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e444d1645f83636fca1fb2c3350483652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6d5a3033c08b9e163a073d97ffb14653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376f7adda116ec692417f2cc76bf6d2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596817cae3d800078c297c0df3954765655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d33c481ba659763d751fb585e52db656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d5de81c3c0a6cc7c314a7cadb9f72657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41173b6ea259c73203cadf22ca48be32658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83634df28de0b39b9fdae4625d8df5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca014ce7e4bc3ea2bb3c945258416c24660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834fa7a337abc79a4c99d2ff8affc52661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d1125450f7618db7da7143ee857e5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837c0fb688c43d55d14922aa7fcfc61663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42392e6ec1e70ea2c1b7e066ecfadc8a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1642b2d4d4be8e12dd764f4860047a4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3db246ef9f6a8b1d01d7c4960a75ae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2575a522ee53639bdca7449b9f9a7d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ff24f5abd49fa5b0b252ee445e204668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cada9859c622fb4a51ca1c9c5ac0939669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d614d81c102cbcf89494fc94b9e45670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fc81862476480f5980f9b47a0844d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de73944493a06a6bc374ed43c5522ef672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163408ab2c36cca31baf183a4a739b09673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c94d25f4def1b4669c17f90a806f5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681d4ba6edfe2855e5c26bea06bd7b7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03ff94f7c6ddbebbe1e0928f547369676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddd5ca8a2db859728ff717bafa85b9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a366bec8c363cf50a09ac9c3b964c8c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5f5d9165ce81c64228ba9617052c0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d7081906ea8869a019bd5ec47fc97680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611ed5a145ca8568f4cd27e849223d6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b56680ccbefc7f5c6541f9ea76267682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a603e9238cecd950c5d4d193b12172d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a157bd613383040499c5190c8c5594684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384c47458632486a92e9fa1d0771119685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d014fa9deddb3ea18dbd420f74e05686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0e55307107704442b250b016a9949687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1be9df8aa044b15186d6ebf50eb68a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd3cc693ad1933b86fc010c858d04b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca854e347789ac0d943758c1fbb07fe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602eea5ef3844c012161c521fb6a3d33691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79766cec9584d1e6f8b3b4da45a8350e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d838a9ecef7ee47edce0939afab6736693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56c58639b0e1f57d03b9a6ad188c06694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a5c453d7f2016b20f4b9f32d7e0e9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37ed5ecc883afa45b112068b6e256b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79924a541fb7d6d8faa0c666694e484697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42de5a3b4c1e63270155d3582ff265a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8109218993f8f75fb5f27297cc22c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93638d072ba8c0dcd60cea82cf8c780f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c8fa0932bc52a12c8c693782dfc23701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ecfb01162aa696654d769add81dfd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0aa7f9f824cc1d0b48652aa79adee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b204e67f0f59cf3535572a8a06a9b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943aa349e231c36f67e7014e8424a738705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40ed9e1b870477ed93719c0c4c2475706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62692e66f501944c06b64023d72d427d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05450a42ede07485d9736b22be42c86708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0ebc31f5f07d51fd096338b6d9f07709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd7d0b422c2bc9f2af5b62272dfa6f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd22acfb2543094a4e15aa98dde83e0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8b4b21f4290e1d3d8bd8ace15320f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa282985a2d55a65db59f3b4896fbd4d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f19f151d2dc2321872e83baea4d58714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d2af0624e13ffe934151c2a1ef82c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f24a3fca771392dffd6311d62846ff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c88f3dc7b7df508f10ba7eacbfe2fa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389ad9040f1612080b6fd2a47efeb9e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09c1cd74afc9737a2102a0161ad4c2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72a7c5b515a24aeadc7b63d945e5b9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf2a685fbb0dd44372095d4d0d9bad721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0461c61866b1c8de33027a3c587498722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2783b8204267de8c99a0a76b15558723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec809c1e929bdac3d4c32c459e9f8c83724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ad63614078fe7dad36fee590cd77d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc440129da27a8b31d5998a35f7ffe6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0228474eec32966d402ce85f8571087727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0965f0e2cb0767ee4606b00284d2090728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372bca14f87600afa312b9d2f842025729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b32c2cabc8c7587565d05a9359baa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a49d05593ed9ee0054f56528f7e893731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88445e73982110412b8131af95fee62c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86441a1d8858dedbe381f995dee68f9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c933a888fc3563c4f6026133b81c78734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e600a3204d5d257bc4f647e6102ca19735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7eebf9859de8268d87c7ea673fdad736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e89d192bc1fa406ec2b1564278973737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0690995888aaf43c2b21f4b5a05d9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8c5adce10e9c642e39ac940a59cd0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71202929669a8d8095534eb1f35a06740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999286e05bb338cc1e68918d5eccd25741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c6112508b4bd18b16e86729689e70742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3d09b81ef3eb504fad21ddbcd1c58743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bbff222cfed9859bb16f47d2148ab744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511423843084e68a40952ed362c4d6eb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdff42ab9d109c78c6ba6b9b7c7071b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25fa83566a17a7d672e6d292dcffc5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b44936ee53f4ca46543a2d814e474748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2efaa49faeb735844f596211e85492749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babe665e7e17b8a5323c3405d8b0cc8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396f02fbfa7777006a40c2a4503e935751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e8beb44cfd8674f65dcf43f4a0d2a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712451b18f26d6f047e3dd31257db8ba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6192fa450754b1c3aa645a83ec47e4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cce700d1e59c0da8f2a5bfd5b3ab06755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f9d35d43307330a6a7a61fc5c6c0b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66cc3a2a75244426ff4a2bdb471a515757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a06f65bcc16eb1a94a6a8eba6c281a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fedb909ed6b0629eea00f111383d26759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3ca0d6e09ab042c735d746cd71995760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0bf1d4b6dd83b0cb873cb2e49e6e1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8ff2469898591b4c6b84ae289f777762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3beb766f643fdd082d2c8e82fa83c6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f30378d21581552a93ca39c999bbbb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780ffdf93c7ed01a0733733d19e452b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2cf5b5753c7110d3c15ee59d61000766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85e049795fa600bd7382d24be3687f767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>