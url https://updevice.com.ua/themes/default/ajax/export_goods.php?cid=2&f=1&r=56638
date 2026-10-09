--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f3783bf5f94b471e3418f138ca12e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce191522d42351e549625082126ddd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49fee6adfe1e8f48517508330632813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88fafad8ec713a33fa0a5896638d184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96449eb14e04fb2cd9c868fbf8023bdf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44566ecc38ec561b94f4412c08420a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e688a96a202815c29bae5eb6507ef8e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6ba57effa7f34ea1df117fbd9be528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d77b505a2f30710015f8297be91d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8256f398a110966d132bef313d2fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b5bb57a5784ca836df19852a70e3511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbf4dca0adc2acb604555676846f7012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc93bea80d4ca6ff01654dab08fec6f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd77674fe947920a3a145aab4c862d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbff073b5400593c2c6665e0be9171015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebc67e12c769f4332dc4517b92216a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90739f3b81f6ca7fa655a7b677e384dc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fae121d02d8706b0c34c720ea83d2618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b79389bcedfd566eb6e5c6e99dcc1719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385868e2fc297c6459325b86014f3d9620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bd0b17c5bee3db4d851a8ecb245d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879560fdd761b92d17723ba7b33ec4d422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce8503b8f6fdfc6a0b6b5b2f663e1d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb5059ded8c71240c3ded403637ee724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781108044e70ea51114d19ea951b9d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d7f212a9daff8e7ead8a1ee7c1da626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74f1a9dc16cef39d5ce6c0c7feff1a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79195d5eeaafbc5fb8746b3e9d095928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d712254aa66803445d6177fe0d6d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c0089f696e531c3e73becc7e33f8230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433e7b619fb1a67b42b1197329d9c9831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc40061225a00d0c37ac883c59381ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485ab1bb411ec5a35367b16a160e3dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd45bfe671e921bb6b22bab696fc7634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd23b56ba2f3b1c4f01549b58c93cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0773c9c8fabeb73b8547f09867a3736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a833c3e59eb44f77a250c2876179d8637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb6a615a0cf048279038b5aa440ef238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f8e867427f1ef93945bd2c2c2a71539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa23e759164354459c10ae6b5ca7ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1697e533fac4c7dedcdbdd0a6aa6d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8995e50a87ecf72a20a88104d0e6e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f2d79b0c3aea4d3f6dcb28661caad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709eaa21bd4a4369283b161e18becdb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4726c27a7424dde820795056d08c9bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ca76e797604076a22f4d8d439826b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec02a24a8665f9e4862f0df41e90e447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8168af1551655a82ca03c433a4130c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81aa1f5e6ce3343fb3573fd0dab81049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52474296901f985e6b1a0b5812fbf3b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2a2d8edcaa5331c42ee1fc5ec715551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed52e7abe97ac70aa4229ea5c6551352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8bef67fb1ad5849258698ff7f94c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217732045cdf27470b45f123ff0518854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae84dbab804395ba2a5867d615160055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392a1bda47eab8675686174f5b6b7e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b224e4a87ceaf1d65f24b8c7c1333f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c08b893e4a4d05ea393862b33472b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466976f99bfa14926442c16315aafdc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca509b6ab947ac51ff8a356c90508860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623821aaf118388ceed7f4c9d449ded261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f283f0b89e0089765e7478df50d8a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b65f0e19f5bd1eb603cc0b516bf1263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ed527ab3f55b07326f3f3fd080e9264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02937debc0bc25758f0498fa52379465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259ccc41a08bf6652a188dc9b7ec9c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d67e7c3f74a5684ccf6ac6dd0fefb467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732c903e98635e300459f5da6d4e4e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933c12d836cd281c6528053934f237469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4220890200f25f10fbfbd2c9c14eee970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7683122c448f917e01502b7e1011e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4afc5d544c12d9368366bbf53fac872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cd8a793bd340ae20c1805b1d6b75a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de91774ca9e7c640314e9109ab592e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933abc51b28123f059c56c5913cb52775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564be1ced85c3fd3fec568722867932f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705802ce2a84fce2f0a28b28c20b809877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb98aa928a057c325a022338633364378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9e672aa442924218bbd3e371f0eb179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa53ef87a5c6dcabc32c8ce6e9c8b6f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f9d9d6b02bab053c92c869967037981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e4964303710cab875237cf05dbc6182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0222dde5db89cbb958c1f99b15d8a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c267af5ad5f929ddb5da472817b6584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f40896621eb7fa5192b08dd35d5a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c632526aa5b1b8637607b8a24d00586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f9025bc2d197cec70ebb5f0787eed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1d2def99a1973cbc5f28099d1503f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467b462f2f6c1c879626b12ffde730389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad7689ed53f415b6d4ac0da0bb4c1090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63185845e860f5f39bdd68e595b484b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341dd51374b039e5aceeff2b223aeded92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28ebc1cc259bbb0e6b788641078a8e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611789426e2986c5d5576b036fdc68194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fd7189ca749b32d7e14b268b1189395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812095aaea29b0edc26d50cde7d10a596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515de6cd08a55090026e0361f12d01297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3dfcfcc8b105acfbe7ade701f7b3598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e436f5b2aee85fa2c80cd0b333aafe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a1292d4e73ff16eab84cb98d5df4d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff15c9171cef70214593b5807c677b1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206320c95a7a52d5878e1586fa77d968102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a5feb318841d98bf177c946227a20103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8549b2b38d33f6f651bf0ae6345c6ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ba008949f6c3c5573ebbc69b03253105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a12cb3ab3ba25a0b22cf4841cce69106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efd8d38f4535800e6dbf7e9e416b1a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39837ad18c106c85b98a5d12bcf294e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617ae0e4050ecf59599b299d75d3b6e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02352caec95c86f61fe39788f56fca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f839dab57a04ce5f9e593c989b402ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5557e5b6fe9d0a7e09889d425b0ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2d3c8545bc4fb461e78b842d5cf8d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f65dd619b2c00a4922eb3b1314d7e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226785dbfdbd91ce85ec9c60247acd0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391074b8bedc7c71e9bb31ecac388fc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1e3d0551ea442691bbb71d57182e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b67aa347b477b26a4d963c3333fd6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1b366e8910acd54b3b542a598711a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480004509f2e09ee9cd0a6642b02053e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21968fdbc0ab8278e999282b62711911121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b973ce7d4822756b38321dc3a4ab5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b60225184c72461c6f53a74cb29a3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a02bec102f91ad82651b298050c82124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c1479036a3ffc145554e7d67e3e85125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816da4b3640c632233a694bde150b90126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652b856d255b20ecabb6bdd02bccafb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ddc2ffd6ca5089d602dcf76da0f6c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307e2cd5d8a7bb472290075b5566bd1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ce597419ff79e8b56ae2534ffd3d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e0b251718e2017a6654290e0e2c97131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55931a46aed5ea3b7bbdd764bd0f8db7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32bcfa9b20b0b4c2fb29f1ea987f9e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb04646015484abbad3e3282faa15c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1758a387ced67a93712039f33c557b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acfed5269ce67e2d6f3648fb5cdeec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eeade01a73d0351ed99953172ddc49137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb89f6c90694f1230bf9acfd879cfa4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552d99b1efa51a6255b95a4358547f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e7a315943baba0001c0d017a11d0d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e2e29105acdad638f8184b1914792141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94089f1ccca2e8a481e395d36bf2739f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acca47a643e47e335e90de883da293a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356629603dcac0ece68c28786f6ded9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274266bb8add3e62380cbc88cbf8a2de145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b4f797eca60ecf12529f6800e498f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428b4f67b44f8e5e3c3082fc0558bd1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865b1ccc53ccd048094c6e281b920cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6177e3aea95c6b3ef696a471a9d9a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216bca4a072410591c9ab74c16d0961150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1bfc40197b1e85486239254760f636151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df42d5d48940f78becc7f8df3b57ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536b9d8ae769028df5b2e6f698c247b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e34978f9f4a745d51264e6455b89f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb16e7ce1e5ccb9e375e2deba6fc001155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8ffb0587f9519775fff4a92df8894156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634c6648924d50096d71a03900d53c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b41729d7a5384e2813736fbc306c8a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ef42da4b52b41f932f9df24aeddab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db3d3562d32350589f2ed47822d6e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22a2a5ed47685db562a254fadf832d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713bfb72c758ddd5f961a846901630c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1273a616747c4a155974c7c4921d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236eec1a5c0a0ab85b22d9c934bd0c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960737e492b00b24a3a2a56305cb66ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c324f898783f4854f70bf1f205c9ef6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6694938e9f9f8a8c14131bbc6b2d412167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbda025d8a83a236a33fe33acb265b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbf9be98088c1817aa65c437269168169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b395bcb71657846c9aa2c712111216170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fe7c32d533eb9d59c7a67a7e674c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1802e6c19ccf4bb3fa74aaefb3910172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309b9052d88c73b6fcc7ec66caeec2c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0909d14fc694420ca5b64094dacb64174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df977fa1fcdb492751a1d82e0d830a5b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e55294b8f3ae999441d0507614ba0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ec336e2eda9266b545106fd9bb624177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa51c33969241726b044f29760f0dc0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d389fa600011f24a7b309b7a0e7431a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742987bd9e232c697f0a699617c7d3ee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86f98297a8a2355658ebd57da85a32181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fcd73143e48b3ea8af21e6479b4b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aef7abd28b9eaada17eebbea838c9d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a18279504101332761ba75c27e992184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee224c558480c27d0aa3abc1e7a74a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b84020c2558e296acf99e0c26e0137186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32189dab596858adfc63b51f49ab07187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0afcea49559307cadf602525135c5a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ec194e25f4e3675b1b2918acfd577189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aaa4c62a87a99d301d6e08667c5a4a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19526cffd53ccbd5473428c72d91796b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18658dc789760ded6f8373c5fbd245192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcc8982bea997fc4f1a8395a19b3e1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00013f8257ff4407dae40f8f9978613a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef9ab75647b8cdec9ed7bf7619a873195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865ae60205ff386cddb1dae0aae1d71196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683ae8ed57cab66232b46c53cf52cde197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9bfc1f9dd8da462cd82040764b92e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f2a110ac5294058c1d646cd67e718199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7590e9c832097e58d4f2dd486a0990200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d37ce8a7c88155870a74001c413237201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de439d08232d4d36a947d47f687148202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5089009d2cac0a6ea26b0df03f4b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0038dfe5893f2c69e3a5ec46a5a2649204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc69155736ace8b6336ac09138a9011205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d986863b7898ed9cd2e5576738f24206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d339cf0bf350f2e14bafacfe408dd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87c263235eb5f16e08be4606125914208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5295f9abbe7798e7366cd761aadad62209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84542dd6e383f5465a55f0e754a1543210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a49d051d9c3ee68c682aefa33ac2c2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32678b2d8fbb227e0abc219118efd5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5ccc2ad621774132aa4a3a58b564f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f914af589e194b3c6b66aabdbd79ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ff6f275f6b775369d53799f8eb6be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68ca2d3f8bc4f378b10321c757deb9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be34d761f5c44b4b591dd94687dd6a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792dfa5ce8bdc3f640a3d90b17ff633218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34d5767150ea8124b1e58add018ab6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf251eebff31ee6dc5a883f0debb19220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326dbbb224a4a4cced8d2519955de7d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f595f190e67337f31b401b2fef8ae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7ee062b472a8724a0f0af4c37aac0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59fe46de751833f9384a13be56fb6e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1dcacdd351a9e45fa3f0417f02343225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cba1e628c49c5688b02da9fc6ac6f5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441c9e52fdb604f3c99009d407c9766227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a247c2ef43f1117436d261e5615b882228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402157425c457eecdfb00c0330ad1404229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201a931b702d64c8f8d4efe70b0c509230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4591212c8c254388df17eb959ea46231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446ddd0637be25cf397e34ff146232e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658abb0d623e7db7f4576438a76dc7e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a74d4530afbba429be05a83ba19cd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663df68e44bc7da633d9bdbca0fe2a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976088576cb6a77e75a35ea96bd708fd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae384570474960ec5bd9d5fcc5c96129237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95af3699847586b09f7985382770e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef1caa28c0fca089aaaf5162d172e7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48d76a2d013f296934839afffc59e7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bf8a62c02e17c35e071794bfff20e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df19f3082a62f60b90200f501339d43242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcf42d894c7c29c040ae8411802b4a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859a48a9f3b913e2f8ec390b311a734244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb564692f31eac1467ea14f533ba7e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986865e92f4896764f3ad6c037576ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b459b732bc0b8cfb240a17b1d541508247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada68e9c440c71cb91521b2480f42a6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634d04939bba1ea09651983a69eafc0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c5f552043ca12048bf15d9021c73d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c490e9a4b8750b56f7a493ea4db9d05251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38076a019fbc3b65edb5038d5b5b4265252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbb0c829096ee7cd6734645bd0d6f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ac858c2b2f7801c4e36c9fa2c62aa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7e3c7414607a663d3e420464e2b3c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44537330618a12c686dbc9ce30bccfa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3f4ed4f2260e0d538cc57887781e1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b56240c87d834b5451dc9d41d1952258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a44dd651cd67d125acf9f9907f61df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60df6e2f9ffee066947e9e928cec7ca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d43a918d3ab68436130c5f0554aa6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc5fac9b0b8cee2b17c36aca376722262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93eb5ea204cd17cab8b8e1a8cb9498a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf18cd99ea10965b09e066ec0af61fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6922b0d8fe9cbb14092444419f785b4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400ab435d98f585836d9a7b42dfebb7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37dd86f88eac9d83af6fe421c92d5d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d0c41179609c363f7680ecbda010c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbc217f1b068285b3542a047e57340269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bed36f9ef1c8e1641ed977b274ef23270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9981bfa6d412f219cea1c777ea08d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8e9e7d3efca85a793c63c51cc6afe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebcd139c7006d8086e282b56745fff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f000fb59992a86721bfbb73178621274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd29271463b794573b3537d9a9ea8fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b39ca232101e5e18cfc0ccffdd754276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d39475ef4af6a72d4e2e48ec29b0d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6d32cf9d2acb9e10e34eda9e49bec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ac11c6b01141bbb89053b1622702f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00dcfe398ca0c47c5f01c469ad6f88280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf6b7a2a62a1a0e9b85a5016248dfc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ebda9131c02badf201d16429577a7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ba3996855e9ee909facf1b00fa1b1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a31eb94c0392de0fec5a30ec0a381284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d65fa86cc58854db7d6edb3bbfa170285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3653cca4b0e1e460e85fab87b601e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657e6f43fdf361e220be4482e9e1325287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075e144ff6fd5115f07adcf737d0763288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e2b51ad2bcb5d8bc7a79e4da8fbba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead7c2fa02aebe5ee74f1a83136f501290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a5ca98dbec968250145df2c157e33291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac057bd987afba8da8cb0986265417292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33db2dcf85332c8109dec24db7a18e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9285b5c48e4944bed7b4369afbdc0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da35cf13f37d257fdfab4f1a8d9680295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e7d8b139e56238b0c810c30c186bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b0809056079eea8d0fef18e0c5e57297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdff971ab93827e05579cc7dc5e2c6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8c50bffdaba8fe85ea16d5b995784299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a5b261c5b324bd0d3ed72ea5979ab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b95e6b23444299a4bc589d84fe792301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443b238cd9fbb704827e0d283cd7599302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cad33cb231b0d2acd38653192670a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c8abdef727fb3d8fb63d0a4c4bcdb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad298f33a95e269a632ec5a358924fae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c269b1fe45904fbf0d19eb6601ebd9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493a44c7edb0a72859612ede8b62bb1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339406d3ee1ee3bed000341881b1c2b1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2e0e62845c39ab114937e5cf634f5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5659f48c499ff99883d9b916a4094f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a277224170d43acdec77cefad6fd9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280130aa09fed6d9a02a46bc824c994b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d3bc9fccec322699f5d3b5e671ab5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7d3e722b0dd7eed1bc439d353f076314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09680a036612ec7b89f47d0b5dcfb261315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93845b32d0fbe61389bc9ae7af4d0955316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709f5e9e2986cee8188bcdb4ed1dad5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a373265b3589629e5c96a159c23c207318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1c04940f19a31200f6e43cb7f01e5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4751a09b0f1adf19b19b182173bcf63320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e084eb106e39275bfbba7ebd93c9a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496cc8cf5f542b775254027c2187a97322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9032ee2dc71f6b5d2a6fd23c0c6de4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db750f5000eeaa7475e1165cac5802324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7f5c9ada903efaf95d08e756ccc53325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59fc7b77929f68096b93483c990346326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5855a3ab00940ff48a8c05244706864327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f02a691c74f2fad98aeac8efdeb7f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433933166b7b62e6232211355ed257a4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76611f9152be69a0ad55f7a404ae19c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983721b46dc0a3662983456508389fe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0feb9a56374450250c11ff1c667b7e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c47c2abd6384a171b0d99fa194aa1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bac56a11d709c1792c44b8924b201334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f198df02053437f75c804b4b1f93a2d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212b39a3a7c884d422c534928414927336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6bafafc5654e265e7a14e0e147c06337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa38f96646c237b7893003cddb219a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75429da29c730b9fdbbf142656ff37e2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410cebf4fd1b6d76072c155ebffd4b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696c3cbd873cff4309690807314af8c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10a34b141fb68d002b25832c3c7261342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb99efec029ae04c6a7cf13b3e186a5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa9e8e494377d41ddb491d084bc3ff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd4ae07e739ddbc1f6550c2ab0a3cf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba1e76b271b14ddeb97b27d612e05f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be760f5ed6c0744b5a85febcda91fdb2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50546bf51a01b18c4a2d4a572cf2e8b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaec2f97a7997f62dac052d4f70ab9b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61770230c5de2d5c2bc2aeebdad30668350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc912794e5863725bbd63d8eb478cfe9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2179e147040009283dc4c9a32591dc9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fe2ae08d622918089a935ec5a9651353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63403f5ac44e09225471019883a0d9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af4dd48e2b36ee47abff21a98b5eea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6faeb2a2bc658ce660374785f8a9d2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65055492e09b61cd6266b97531fff26357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e180ae6dd02d539075a8f4cc177a763358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d519239efe36a5fd2b709a981037417359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e33017f31240f6dae193668b8e480360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c52a5710c97c19fa507c4c721bbcf8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582e9be2e385273d69796926d855f45362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbe8ca75638db5e9d2bd13c1752af5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e8e4e36d6cb5437979f4a6de35f47364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2fc82d5a8ecd202bc7da8c0247b37365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8935e080f72e18d9bb6002ccb4330366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ce63db10ad3275d156359303ae803367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff9f7bce336c20d45c8e3a054947c1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4327ceaad3273dc7d471c19d78058369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b423cee83beb433887d52460465c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8aab13de3a1528adeaaff184d7bf7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f137449a2eee1012d91f5fa9e09bfe9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fe5dc7289af35bfe664b7a83d1eff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48465c1bec0368bb169ccff3e35cb3d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed2d1cd3757195ca0489468181422f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a96074d2cf82162a1e1685815e6f4c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776e93a88e7288b42948ba912381c54377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de56df4f8737331150da209117269ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a899cac78e89e97e0be499e8aa53b0b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea49a1f163727376fa54066022f7ba6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6525259bfe73f3f6ecd42fc6dec350381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6764743c06fc50fa20e58bc35dec1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1118ad2aee6ab5c32224b9a7bed017383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52720d3f3cbf944ea7631b06dbadb958384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839777f0fe64494f95171293a7fa50b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5efca87be8ef52a4f85e435f8230a9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af12d74abf4d0381222fdbd200579a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f722d0e0d05a5e247bb44f22a430bd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd356dac001a5410698d78562c197502389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c81de2f88ab86b0c7221da7b2038e7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8618e84f0c5533d29bcd3fcf75b7e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244d1dbc1c7d030d481108d1e024383392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd3f7b6f57c5e896680f41ddc1fce8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae1376d8f4482ca018bca6d008d1e5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9734a21a96801f1fe575175e20033ad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8dd4233723b5d16fa4abd19f837ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895ea4f0b4d6f6e9719fed8a27baa3d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1fbf01b42ed5bbad7223eb796af48398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853f073049a42d599dd948543881fc8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c763747a5770c7a2102a64421a8000400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7493504a557fc459b265f897d43e745401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70597a0463b446d6b2ebf705d6caa2e1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2a3f7d29a336d9fac13672033c64f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce447fd593b5df93c6b927b4c01e8d94404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4eb56a388acd5b6a883b47b48d7704405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc6584af0e1b22c7bb5e936615e3e2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48589d81b169b4066abd380513f003c8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab95d030bb3ae8a53c6d0a05e734832408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fe973ecd63b0f20bb76a4d75d59da409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dd7ad6d8f40b11ef045c906d025f3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc67c230c4db09d8f6323e14ea19fe7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3530c7e6ff3d1c30f1f101777b8891a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130fef366d03b3a6976319345fd48c6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18c5bceb448108bfaa3447a9f07bdb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801de22656f44108ecc38d751bddf5e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492a83b16f20b0c23b2ad1457cad2ea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5264011ba8b1e3ae3609e7146d2bb3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f59439da868291f365184cc884b29418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143386193ed014c3acb7b564ecdca0b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039cba266c5a8409bdc37c8a92872ec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c062ea7acbdbf42e4abca8a92f739421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6dffecc7f8e000c5979c357b22064e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f6028626d0e8175dfa9748250df70423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73b06a2bc5ad84c78734b2061d92bd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35be3e764b5c3316661e7e0e328415425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f526d2f38c40b264121a7a53d80fa6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ec0698a10f3111afdd5bb3957862e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26354eee40af7c7cd6d2a87fc3cb9f4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f84522f3b603da3e269c49249cbf24429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd585bc97472faed56a3c5cc38c8dd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22604c4261a0a0741f1a03cf6fa55cf7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850412541eec7c7ad34cf090dd66bda432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4e317b4b137a573e20b3b8126a913433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc234a72f980975c19dd2c0f4f4deb7e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b11ecda1e6527114e67d0dea562329435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f0e06812723c95ffae2573693bc26436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412dd9d423bd2a1f054f20ac4d4f68d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88d40175006c53745418588173890f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc817b2351bc6a8f30d9c8f115681f7c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afdc6e188e8ed4e7c9f4b05e401cd7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588ab75f8cfbafc775cff48c7768035441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730a6ebab32418859a325cd67504b61442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6206d1544981948dbbaae5cdae01f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e632559d59c8f4776e1329e956f594d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f867d048b2fd83eaaea078ab2b447d3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06921e11c94e0deed0497f6dcc354e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb94b3b18cbfb4e02a0f601c769c32f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351385df70affc71e74982b1922d0e06448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d32dc63873cfbb37fefb228367a907449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fef2e8716f3132bdc7292fdd88e51450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e102cbddc6b97b9ea75ff2525f4848451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fc7004f7caf8cc70bb91082dc29d2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec84edbc97fdc1df7489f3094f6b3a3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429eba30d6cd9acd819c9ef51bd5eda1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41b2df486790928f3d8a041ba2a9f7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1658a6e8bca408e036f00c8bc873b01456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c047c2a44116d878bef13c3f28863457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ef31962ef64ae7111b60ce92a4d98458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb4e53fd10ff4c71411463be383eee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2dfcd463890cef656bc27d4f11cb48460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d72be19d92d1b254352be0151a3404461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5be8be7319ad3c5b082e14d888a1ea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edc52993ba9a7526a67575ea195c8f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10f7ec7a7221da726e60b2c0ad4515464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883214ad28fe0621dcf99155d76bf015465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d002b0b28ec96e3cbf806f0ddfeae5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494385a3819f3cd956bcd198bc4651ae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f5d715adf820e6529cf602d587fa6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c72f2204c7930ccf0063e0d43537f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54a8de5555c50ff3543cc00ec13a45470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa58790d424f4f1888f0a396930255471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf35d6a4be70ae6220d45fea038ffc7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe30a0f21d03224c5c693b8111d9c9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3285a8dd11698a952d22a57cd5680474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9340c26c915c520cc0524ebcd9fc8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff3bdeb26ba713261a7608f99668ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6250abbcf7d4d0a10933701a8c0a5b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5002918ad304e5f78ec1e5a1717bf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40571d3bdb48c86cee17312f0a877a9c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe5384b0a76ccafc3b5e84d0a21f63480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572163810c6f5fef46ea2d3435c6719481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f115a6ba829d9e1b79c4a1e9e57940482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff354183999bacd0e3fad51f2fb557c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdadd85a88b29ad8a51e29a16f3d18484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cea97f08c87c51f458d9a8ca16559485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674a86298d2b1b395fd3c82c675eea6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa65b4b3ecd1a50028d73bfb859ae85487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541c440d560e1dae8a157be30bcb49b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87185067fa8f0bc2f131db11a16229a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334935e187392011af13030f5610ba5b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02a47a777fd72497884193ddc8d903491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b338d40072053dde6b71d4a2a1459492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb27b77939775468b5932d9fd5e11d0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0718559540d16f92ebbedf842f0edc7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfd6c832c0b23eb616a4ac105ffa53495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50b24dad8beb840b7d11ff1ac7f5fb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ba144718be569bbd146a71c832996497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188e4cbe18adc30cd51f9da012e14bc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482008316b54334c6911724b295baf1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbff54090ec224dddfe20481f5c6800500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68726701b8dbc6de59bbb4608efc4a7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db3d50fbc85d7b31aa402a1065ec0c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d1a45ae0ce8430500a96000391cbb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca1d3d04656d3453916a143486aa1e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876ef21bb889c3911065b76f82edce7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e8040e34c1acd8c5ff6530805e45a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd4cde676fa6dd17f4ae736ae35254507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edf054b8f52853cc68c3e5af3bf052508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598fa3725c0bf92a66eeda01bb21b8e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc391b13dac791475af18ad705a70d7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15652f6e8d78861fbb695566d35cd1f4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ca59e814171b2fab6e5e00e5b7645512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b611a13d2d3b62ff1fa2a0ddc01de0a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581d5cd205fdbb9a3cc45356c9e0ae1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38594097c3da54dfe718c8281d3e976515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27a1acd0138e807fd7739c0b33029a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328b2a67e4753f004a74badf9bc0dc7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1193404bcc9c75631eeb3b76c6b9b66518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c22a600d89bb2442353ccd197952e9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4f08c7691d5a180a8cf8507e4cf9a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42772f4a5c2f7ffec5a503635256f5b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730e2d63546a18aa50377fa9e82f79a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ad5fa97cf870e6be230eb2254d62e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b57880e1f1822a07ebaa785ebdef14524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98694cb08fb17163efad883947ee2c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229a109a4ae61ba63a22bb25c870718526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a33a04a6a0fd13ba24ebd6ac809a7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f30e9da5d1f59b7b0c8f1e79194efe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a3c7ebd5ac8d82f96f47ba3539724529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070602e2d3bb8dc75d25dd42d799278530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929978919de8ea03b69a5835b87a1670531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1550bd86fe94096e13be402520af23532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf43bca42b6a360bab1f3d8dfaa3b5c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4f2663502951963227a1b4c522e74534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5c197c6cbc1c313a7adfbf6956b31535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178596e7bccfcfa120ede4e26069d2a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca51faa22a86a639cd98d2425e18c4b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc972821f33490ed4beba0819df64d5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223f222d9026524374b3373d9e2d4b3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55ba50fcef12113f4d6a72524e6c29540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed2f09c82633a9affe334e57ccb1f8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016d06749e655066e27547980ec19d9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d70334349c90c4191e6d9e9f6a74fa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5867a04c54166d6310454bbdeb6da544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9fc088b7c248d5b36306decda7b2b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0558f790ca3d6f8bf9cb8ace8f6c0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386205764bd754a4d07e6f799aa7cc3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae7e7766898e0ae81e4593fdefec84548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0673f08c9ce9cdbfc564c103eaa77549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c614d296dc55f4fdacf1f8d74d33569550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2301655a5dc3890f18f1efb72b0af551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb197263122ff3f8ad3b0d015c287f5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572c9f4c251d371226a9cc365970ce5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0409d5c4f6fd0238c4bf400ac10842554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57a320359facb6ff976b118a190c49555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a8834d5a1416298fc8ec62537eb48556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3100b539ae7df4e3ae2c332e8ae8a1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e1176fe94b771deb49e2d157d1e39558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463b72e0e34a212a9f4c816ca633c7c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85acabc24be41761a3549955be547b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92044efc3a2267f2d6d5acc53972344561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f999a59a116fe8ca5daa26429ff653562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3f5dcabbadb4f39c8e48cda83ca26563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0ef70f2f7112d52224423f4c02176564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d368a9247abc8269b37e6326b1a9ae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a48dac2d5385cf664afabfcaac3cc2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4373b23343b62e7a6463bbcd262983567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79066254e205d6f4769af67652e1895568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160afac50b26a0f089102fbc4cbec99569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78261cfebf6d7869599b3af8e96b557570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61431b48e0d563b0cba0b4204ba35b17571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ef0889a2b350ca680dd3f22a0021e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80bc56ea9556eea5ffaa9da7002469573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f081c76ce019998b33c7ca3bc829a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ed8fe17043ce30c1b92401d9f325a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c21580b280c6594219efdece171e54576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95a04047143f30c686171cecc91bd1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba572742cbb9957ddbd76bc035669582578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25758737d5ef07d66641a443ccd4dcd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13337e9d1445dbaed77b17c5ce954761580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae3bce4c752a310ee9e98956fdb27a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164b885df80a39d3c836f1e9c2fb406582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a768a9bc1171bbb71052a4bafc81366583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9615ce20294a4b797febd75868be17584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1c8770bf035506705fe62deca9ef5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeaff5f779cb31aacd3891c36e4f33a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe2ca42e4edbf49141b2a64e158e8f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedbc85b099c5c8cc4dccbc667b1e8b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32063843e37c8f62698dcbff0697d571589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132bbf74ca0d35c9ae943efe25bd877590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d432ed5e8e21153b7b78e2cdadb88591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b489ef3cd79bb32f7569940d8a1fee592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e32b13cc58dc8d5b1a30c34e52ca97593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71eab0e7dd2a45343401bc2e1b92aad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddf0dbbe23b0cfc4e94b5f045ac2b6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e919f5d26dff03e424bd0234b1a2af7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3fc60556bc68e51657000b3bed286597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e50d675e9762cf95319c1d265d0bf9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407b59aefa894c7388c635276998d1f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46645acfb07fd62ed372b52a8e38f18a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77215b1d19bacf87f6176c4d3de2ac79601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f13f223c735e7cf6362264ea7e8b99602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fac88d036784311c65789ed414d2a2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122dc501b1a7e935723763d4c8e42bb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e7885b7c5d1694f5c31aed56df37d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435834cfb46148361c4974b1e433e2b1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f3f1ecaf439c61eefc8819458d551607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb88baccba0fb0bb9348099cc1bdb7b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955514cfd8b7ff29a4dc27e115d9b3b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800bb24bc8305e251fccc1216ba33e5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b9988fe6bd0ace2f943935f09fe5e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02714947a329c105a9697311c21e7e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da404045e486393519f05bc61785a8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef6cb1c61c866f12d2faf2c6492f6f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ec267c1ff13cbc08331f76ee40ddf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4615a154fb5ce127283091500d9fad8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156e2fe12ef171dbb66e61947314055617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770a935365313a2671124df910311eb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63128fda40346444b49c049bfe6c4095619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cec5c825aac78faa7fac5df878b84620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23679cef6a5d9f997dba87eaeabbb099621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c18b0160f4ff4a518ea45ca128ad0c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982efd0f0a40904372ab12162a4d858623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd6f3167a64b54684d11f28da67ed5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0486af6589e28149d8a2c40c13d5649625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93da9da55ee5bfd8aa7d6aadbbe3446626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bede518e36a1539e3d9f124ad2f682627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac555274f4bfb415d1aa54e57e5ec4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2a7aed55147123479c86b78ebc04b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29fd1da2b0e7c542a82c2ed4d175d8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d86594c2b2d3384199ab0587085d3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7949483e45ce0db40a5517ccd30f620632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee3fd32afcda625b758fe47f3ef7dc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d927cdde3dcbd00a3d754995ced08634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a1e469146d8436ecb819a98b3be27635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3997228b67d240cbc41069f4e4448636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235dc732bd394706eaf3e6d5078dcdd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1140ec61a74aa703619dc101792f76a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcced5eb2357697ca12ee9a2e48951f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cdcb1368a8beaefca6dd97d7af7ea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24279b4456f8544e700f393c2756ca6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b48bc385f2b6ddc16047edd2398a3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765257ff56231459fe7d1babbc07a3c2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4911a5f9a9ce8d22b476482cc53313b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fd4e0f932633ba6181c30adaaa600645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c025e6066a03b601b25d3bd67ec093e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c8b59e96e217c7a33661c2a1c44e4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4010981ef6ca424469e90738ed90ce648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ab2db75146f9d2aa1b0eb9a23bf84649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c117afc330d03407f6035a9b4ab62d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b973b72c40f6a58e10eff50c4c5467651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7eb147b34c79412b3011c20444e9d5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2330f06395084a448265fbef89bd60b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814939cf71ee68685022a3f0d3c41483654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc84ec66c77290be4dee61660a5550655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b322d5f367383031ef07ca90f1520656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e1d1eaf82954b24f48e765dacc7d2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecb7a0c01dee643b75f385330376cb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bedc5a20b95ec345edd8dd2c50c1a1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70b89e250dc68cf947cc7efd356030660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fd3e55307557b0bf10425dd8e592e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f961b764a51980534f26190e7313a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547193838ba6d937778a1cf2d48bc056663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f0d9441481a402a174b78bc7ba9a7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df774c1c82a3a5e3a2c5a22ed2ace9e2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d055fa83d5e2b21b4b55b58d9bec3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e67a5eada7704c0d16b3edacb1cd7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edca971b42edb9cb91f5a10ba4e6662668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58353ccd4cdf9e5359573e3fc71b4fe2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e0bec87ae3becf44790e76e0b53c7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db3d459dad971679a0f6260f1c412e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a6e965ad8fe88b06a6ca62e9deed5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5a5578c850a6bf9b99503184efabb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfd7a2c6b4b0eefd1b6a276cc6debe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba755e9635f95e507139fcc9edd06527675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf0bd9e0557594b2d299ba7a8673b3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f0bb1ada35dad9734ab93fcfa03e8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c63bfb5610f33271488bf55f834656678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f344d8dc29a96d8964a3900cc0f164b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b23a21d17cc9ba62a7d6ebc8b3718680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b72fd6d9cfb3a55efdb53703e0c2d6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca896f6cb821e56e844ce14e621e41ff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed44683bc72e7bb2aebd0d84f055b9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530fe958bbd41cd3ada3d872a809562684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973b007d50946207748d39daeae4a83685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e39549ba4c0d8760c5469c1f634434686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee9e6b81dcdf3b0db48e5a62fa0612687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e9a9eccbe1ac1191ebfaccf0b2fc0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e2af4c722f48011e3c95320f76fb7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3b9ea7fb83c371191c26c64e4f7e4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23adecf8f31564ef4dfeb0cf161c4b9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d533423019c1df19e829661ad5873d7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f326b88c027a5f063998c9b78141e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9953b8029a8dff0fb274c53c8faf8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e918544ce5c1f3ee24aa86fbe51c21695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366b9d86df4ab20930e30161300d825696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b00a154bf7ee11b4105a46f88955f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbdc1c0447bed1cc22fa7c0ea13802698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42981706670e7dd28c96acf1bbce0f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1004bb430f832771a4ebe6cfd7eee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e46fbd884fb0d1f9b218d3cb009c9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db1f6bd59638f2674179c638961eb0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ff748872a648379d92bab195fd900703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12401c37c1b7ac2824cd53107b3aa85f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991eb402af73e87fa7b93607e8ef8f4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896577af5f8562e9ff52e839e9f9c316706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bee8a5609e634ca738348a7c65010707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5184491c70e7f1e4e7abc8ee92bc940708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5966978557908fe40b6bcd493cbecd5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0aef73d5137b3db7c792b0323c3037710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e2c333e35181ec37a5d92bdd8a991711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22beedfe92a56ba4573bbfe49c106dbc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1182a85f7877d1a15cd69b8b1ebc1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad596acd191a54640c60e06a52783d4a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba362412dadc9685f0a53b5d1c489d4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c1fc4302a2682c5a74b872829e26a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1910357cfefb19a8ce8d03be41656717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecd718f777059194ec812be8b38b65718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5e4ca0350db9f6c75324afefc7d0a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a78211e30a2f8922bcd290ef567d87720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06830b8d75ca2e6dd66e3497d4537c1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb768a2376e3ebb2c304b5acd546a9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75be3f45afe3273eff98e571e4b21c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b163d83421da7dd72781b8ccab23ab4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dad6e7f9a696208f0c22b2e7b2c8b5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1460c5c9c049c7b55a2dd718cfea74726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d264457e94eb90cebd4f5755b3632727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debc95b6fb2b43c7dcb412960a32a73728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f2e9e60752a8fbd1cbd70e080c0e9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27fbd79d74a1c2c7f114be69119cb4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8de3aebd9b05855c85cdb628e78e7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91b05a05dfef16df872dfe1f315b97732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b7cb329402434b6749cb4c8d16001733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d197973e5057e9ad6bfc6ae570a94734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71878750baf95ea74c8c3004b79e2eb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff674f12fce0fb0af0beb6fbbf6f3de4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed5904a1eb8bbde64f904cd3d5f4de737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecc641b3b20717f9641dc184e2f79e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca8109d8dea504b14f9d12b1a8aa99739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837f7d8902ea04e7e87e3161863e555740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639011fd7d006d462726a135c45cd27741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1651b69d54e30aa07017b223bbfab742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24aaeaf8f8b292a39e0264c27733077743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77883ca773fc3fbf7aef4b6770d1bd2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ec4d7d2da07e6c9115060c31782bb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883de3f3b2687f088064d186f8044fc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed316384d7fcfc4f06a22a87e07c476747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfede753b955a9f6d45c4cae765cf945748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ac15c76d86c05888e2bba88e5347c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db1afc3b5f2cea007d1b0b9b3c1e9d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e701b580fbcd7911bb14a098f4c5f07751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2af4ad1fdd7405b8f4bf6c54a3b5b2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba45145a308a8c6ade412d6de1c5503753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424f6c31cff3eaf667f1d2adade6868754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8d9ca89eae80f6d93574e4a88ab5e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205bf57481e16d7a62ffe8e5d067db1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd61cc5615daaa5baae454df475889757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e77604cde494590e7c06563c61e920758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9cc0ec6c94f0ebed20a38c942ecc0e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889d0d0bdfc63ad17be610b97c467a2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d70c38cf74022dac6020a125329b7b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001447c7fb73d38a6faa5d03f1eb3ef762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d1f210faa5d8d09f6d45c3d0573a4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08221b6e9e2e29a5347e1b75259eff08764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c76560b42815120f4719f9c4045de765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27d8139ef159259ccb672e5519bd1c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9143d5477863d0eb9280275a38e4a28767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa55e5285fbe49b2124d5e984476109768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b046ee77adc0cc88bfce010b9b15fd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a0df8f4480387f29a6afa4034ded3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74fec97b8469994989149f02650107771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9170ecb273e820ed6e758b4fbcdb5f3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bd752220eb8104978394ebad31ddf773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df9242f43881a011784c42608eae40774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ced465a46acbaec1ac28f385a578f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e80b7aa3179554e97a7da07371cb5c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cebab1e4a731edeeb79f518b81bf8e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81004cbeb5a6c5c310d204cb9b8d5188778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d572462e263840817fb726de7f768d6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfaa22e779094fdec039852d2fa2eb8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865d915f5fea0c9054b4eda0a9e4f89781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4328e25af61dd27b7fe821835a9de782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a492d709da8f9f3391037d603b94d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e8b110e6f10294cb37b85c4a0f93f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c5f1df8217c5d83c3035590567869785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d9bbf811a197075cd76ff103f6d80786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500adc6bbf3dd16818dfb86912757b1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b77752ed1c492b18ed8a6251c1030788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad1534e88caf3ef50fb29bb815aea9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5845329f861f538e4e5d126a6070787790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04134a33b393aade7f4e243d4d3f877791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca6d8e52116856b591de45986f8227792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd26fc8fc592494cbffa2e7a0b42b33793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aada6d7aa16890dc52cf6dd74688c2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc568506a3a5855184913eb6c0c64596795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebecb6c013110eff6e588dcc913661796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9640422c5539f03c1d323010d5ab7a5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420eca1033ff8a66cc2c17029ea6ea3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6425fe67652d33feaa3b932fe68a99f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3261d603ff191d1fff9fdf89adcf9b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ec961240e009ae898b11aa016b127801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b6e6ea9bc80a9041fc2f0dc115f36802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ed6afa75cbb1b8d929d847aaa6c6a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246d818e08e486146ab37bf5efaaf1f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8827d4e3f77a56309fc5bd3935b9f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed974f8ae35b384ac69d1aab96c394806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58136b2b4e3ea5b9ee14965a3c6ac8b0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb49c176655a7180233bf7fcc34d561808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe53ff9394493ee94123f16c330778809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100a2e66fa6d6f6e9a046141739358c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81eae6fe50295d28e962c53fe51d1c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17266330b6103dec0b29be2b622a92e0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341c9c7fa4963a576faa555030e0578813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31160ebfe84a7067e2d52d3d2d6ce844814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986078d6a28c882a57e2145b968b3c6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361f49710ea7e019c2265238d5ce4f7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e627597bb01999005261efd61583d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576e589c920dfa80e6128a8fb80ec85818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a64c13dc2d7a4d359bfb6fb8daeffe819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fc1f5f3a8a92d5a6166afb616203f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c297f85a365412231261bdb168e3b83821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89e8386abafaa34a355fc6e4267a2e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043402c70c8cfb50905836ac99b74fd823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20522cc3ed04bed7a2528675e7ede8931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cc9059bd463e49a87c9790fab0efa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b13de653bb3f8ea37ae322015e88b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19096cbd749f195a968da8eb2a8dae84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62539ac6f531d70e973090e4d6e0425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fc898c1c479ff24d4bfbb9372ece66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c490b2f91249fa9d36d5d9f7b24f1ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911a8494392c5b5ae80c0dd2b27e5aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c23586906ec624382e739c4ef09b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d983b68b63bffbd6b790c7f09da9e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1cad7c6137e6d86ee493c19a3890111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722abe0f530abeeeac3522230458f3912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ac29e91f7e78c2b8693255f88ff9313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17171c193cb0bd03e7b5c86e9fab294214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9f6f78dcef274e99c07f6fdd05a1b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59146a05346c00f3f963d5ab714f82c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33a89aeec51944f02b4cf2952c2da217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fec314b25efc378ee147c070a075e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227134600913cad13a6202235a6a2b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249598fee819d822b2daa6d539937de220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b6a544380d0dfe1c9051ddcad94c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301f3067dcd70916de24562749ef47922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8121b327efd49d881b9d195f9415923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5eb21c627bc3e8dcc78e0db36094f224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e101cb0684511ceb8ff87b72d423425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1490887039262bbaa2d133f92fdf39d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2625ca3441feb0f7140410576fd1f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438568ba4a1b56c87afdca5560b2abd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eab6b9978284ce5815aafe4c050f4829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05113b324c9797cf78946e292a2af22330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2a789e6f3f8ec1158d01e10c4db7031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39133a7ac684d0295f31db7b7c1c9ad032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cb2e1681532277737ab77ca2f2f1233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159e25a29d4762a825c7ead852a26c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc9e154519e592ee9854fdfbbd423835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cb52a8a1aca88fc96a30c7f15f87036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979fa123087d5df76ce29a3e2fb007c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056eec7223d000649c27420a06996cfe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e0cbda8d478cb5d49be1fdfebc31139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a0a2af409ab6f7af243850ee8292a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129b625067c759a0e56cdb1efb27f3c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35333c748f9c9f1ccf229255d20f77242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242e66b4603a4ea692f6462da95f76443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6acd53acb6206b340c38e9931ac0144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14b0c67f2cb973b527144bdd725d3d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed530230807128bb16737ff35d8c4646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208da884473c0cdad095596ca05e534847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc27ddff272246b1013c606dc2407648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62235355d2e01ef360bf8e379b985349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d33a88fb57a8467faf33f7b062bd3750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf21336a8ca767871e04cf81ea49a3f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991475ced64ca9a1097098ad634a84b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95a77a1ccfdc9fa930fca8f40343dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60252fc61eefbc795856e1d9cbd6664154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4a5e97b49777eeaaf292442d55e4555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb2501e7613084468076a2205127b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19579fc49fa0d17f4674e20c1737c20a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227426fd42088c62042c90c72e33ea3258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6907a2144419e5aa7857fce276c927e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5e61f1df9d9c3430d98cadb7b0b3b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287f953b7462036602dffd02652fa5661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d9129cbf65233e7bbd9abe9d9d7f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8debb10ce7a57a2eb31d193901d5ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91d084178e6ac613195945cfbeebe064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757b34e0e654cc714e0002f67760d9165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98cfe27a1524fa57c17974615a755066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbffb25103859848d8a360ce2875ce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ff4b0a3ece0cfea83c82bb15d468a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2614039df7d829a72b9819d02150b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c9c5020da873e3006a9368e1ddb7a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68814bd195eca199ea02fdc451f3dcf571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25613a00aac6e286374bb8bf9f4c7d272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760729bba1919a1936b48ac1018a56ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b378d9c282d98b511b0e32e6038f974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfac9a95c67e6a0bbe52fefa55df14f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3431f2e410abd06ccbb1238945c8a7576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5be08b2d1654d9983a726bf54624c577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98d3b8fa4c32e31d8ff0b28759292178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a100366a8e512c14c357f6e6c1c1e6b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4b357fe255842c0241e6a80db6a5680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef952b61d6f5be3b5a68b1af49e66d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a372320faf79f56c8a4d70017c6d45582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19336cb768f63b8655bb5a003d17d26183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f69846e79909a72bf50cbb7c18431384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b13a582f6501e5651cbeb1324ce41885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d792b8b760db2cbda71ac9e823aab186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f531e60ae013fee6c072c8ebb05ef1d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab0291cca99f1a4574c077da58900c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9c2bc054bff05317c67b1ccd9577489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af581c302a9dc279ab9a5104f4b507ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4f47eef4e9cd685791bb953c936c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95843a446c28d00150779a4d96374f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d41a31a4ff37b53a5d85d56bc0a8d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92460d2b0230c666656da602bfc4052b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5e080256112bd5fde64465d83ced195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029249c2711f258dbde901d20cf23dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde7c1f27cf4449a73b9e7547597bb997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a475702f611f21f7831e079525a6798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc834df08556f3a533efd2bc42741899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2f5c62c959e28f925c89deb70ef69100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25f60abca7884077768a09c5326b63101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce34da08b77759984424a10f216715102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcff5ae08fa513affcbf2ad046d3db2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556693d244ef01de91c405d4c2a2702c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c3f72be24405863072a0888d685a0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf0857bef9cf8a7d5ebbe6fdc78f9a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab737e56807741b20fa2a9e81b6bea7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e9d27b5f26551d423c8b212ee35da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ecfe46af99f05a1a8dff8cd35ef50109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9444ea0c977eb2c305740fd8f7a8d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37423529a7ffbcd2387048630de4ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edc449a3ac703471a9a5fc1df25cfe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235959cb210942a7fbe590b7febf7530113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc708f5fbc702895d0c374ab3405a4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026b3d28dd0a16540440ccfd13e07df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f155f66d034903bbd24b435cb5c4b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb92c04540619efc58ae64e43cbe332117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72aa1410983f85f7a2e0b5a3f6eedb7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d44efeb74c31cd9b07144869cedd02119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad49261ec6541546a6de7bd0db5f178120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486d49a77af8c39dde1a2d056d99e62121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4149acf4c71589ce566b38037dc69122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68403bba2db26e93e317992c46ea0840123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8a690a53643f424c931a1ec06e06f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89303d008995c3b11c4c699c5354d0c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29be64a78d483e19d5bd439fe511e67126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bd8f9ba3b190363925d70eb6706f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43deddc0d5d7f303b67987acb79a0040128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879be85ecac6a4c8bf3e3946704105ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c13235e8b23fab318f52872ad48a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4fc9c99fb70ec43525c186542fc12131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27886f781fda64b500a94bf159f531bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f435e7194be9d7a194082970a2909133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667b6ca49c69a4900552fb9b42d6aa4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c97dab2d24c1874cbaeba53cac701135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d3791694672cd8b3d6bef328d8482136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20322da5a86d29e233b7d9d48679494d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a46141e2aa2cdbb61549e133b00cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf09dee60f168da589bbde78f3e621b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448dbabf934517db7188aba4946fe43140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa774e3fc5762dc6a6a3684d55c82aab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c7a391a9625c2f5ab42ee7e61444f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd532eefea0f6155d59b86ffa03333a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca64d7cfe9a4cb3efbf42912624025144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753a18dda0ab8ba593e176e6324de5c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d62a6df0d5931778a80ece36815be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afaaf82fc850caf90351c9605f0d93147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47deb48d3bef934450ad490e5088c3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd05f6fd224ecea370ec2d8ba23ecca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8a744a749d3b56a280256c118a655150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031afa7bdeef179a9c49fd4c03951e3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaec13fee30b1510c287df58b1f4fc5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129c3fbaf5c1f150621689ae0f838a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adede452a20fda87c6c8e8406a1263b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27008a5a09c403b37679ce798102b41f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc642aff1cf1cfe1decf16ebcb89bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229e5d60540deb28e42641004ffa4b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de4b80a29f90816e1fb7bfc979c46b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853e1674ee0ea5aba92a1a6dfb8f5fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844ef2ef286636487bfa23f3375e61f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41db1be62ed74997ac9929ec5b52e06161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d91e07869a3eeec9b318a9263ec01162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278456957e1f6e9e15399a40eacc7a89163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f188aa432b22fed4f80b1855d83574164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05980410c75d9691bdd47e94ef998cc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0167264a6e9cee2fb386c8039d49d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97e7ed1634ff36ad4163ec1edb4740167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7416fabfbb92663666d77901ec5e2ed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e01b1efcc8fc8995066ba6f24d3cc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38db639e685ea455e38b642754c2a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48906d6b6d2acda12d4548e56d37018171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a27765ebf5db63dd30df238b23a4fe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f1f9eca2aef25378f48b418c6dd29173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693da730a9ebcdf7fc7eab48be5ef3d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262107a546eaeb957082ca7e385d5c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b521a95275913a94dabed489b2eaf70176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4317cfcc0a61391008fa8a34ee190177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361e3835291db4b3a09a0d48ae1860c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ef573d11492a7d046e104687e0530179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808f5edbce931d259c6ffd41d9450ea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960581342ab1290c880af79f75493bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c25b9b27b2221882d4afa1abebdab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065430955992e33d663936f062b8476183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff50c028167372b4ac7de32be9431e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab26613eb747c91ff9d7b6ea890008185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1efa954f2429897e6ed0e1b4e53c5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16349f6461b13d981fd510f1e26f2b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13043f08def786052ddca52634740718188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46247283946cec59a56532e8a5d4ad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e3366f76e2937be7e334cd64e5af7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34424c14d3183d21eefdc35f1b52eaf0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6e8b10a7a57d4fd1ccf53bb2ee5c8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dee17ede811c298d8132f776291e88193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d17b3639e9f4622cb477b7e7347cdc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e2169d9644f62fefc88a6c5982ac7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347e0cbd866d8d8c97c64f1528e5040196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55b1024aab99fa40c6fa492d75548d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97567bdd0799e4371f138cf9c80b3549198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa306bc747d16644c3135f4d15bda23199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5049d958af8628f9408254973472b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57750819d6e146a3f25dac0e5cb83747201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244817d6bbd251bdfbc7bd4ea502254202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e3f34fd05a51d88dd3d2950f5bb5d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0331ba6f7fe9742d702d21db2fcd5a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a5f7aec6c6e27c8182b42aefdd44d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807e25647f9ae231c654105a1b10d7e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce2c36ca166939f338e8cdbf5bb76e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53eb9654e607380da1109a5e4de445e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de9e4141b460a0285f64497d4e7f15209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89cb348e0eca6e2c185dbe00414eb8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24cd6b0af75942a8f6d2c1d9edf07f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdddff071ab811b7e12fc91cc6f8622212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aebf09a786e055bbd48fa71de85e82213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9ec7cc915954061d8b85d6d6f37ac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6dd0524d09e92aadfabaf1bcdf1ae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9dcb0add8a8dc3ad9d9a5eba2b9fec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205862a67834fe93075a87cc88a4f19217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34592aceaac6053bf98b213a11eaf7ff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1a30d187160a80356f3dc59dffb6e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a2aec660e9e7dcdc2d299ed4e12a1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4011ca7a9fb88cb2b9824647c7017e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed855a88e765d4f911f2035df1a6146222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264e5d04714d67cc3ea5f93bd6ae3ba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b495bd479d084de10329cf7e742f960224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd10d7ed1284d3901732158ce50308225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e8960a4478ef71e32633397d37bf1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e9c5cf8987b658744d682bf00fe3d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6a0c4867425c51fbc4d190ae09c88228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fc649224842151830e5f8ba218ba1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84de1baf655dbd5a845b3a031d52e2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdd5b0f56504b43d688b900b37ed48231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f16b3dcb9fc6f5d578abe40aeaa4ec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cea11de45b40b4524b831941616a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a753ca82d1f5aed8397ba806aea8ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87843a43a769f389971f4ab677065d7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede4ee2e7483baebb2c0bad4f14582d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a46e7021e6e1f4e43333dac0067d7f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4726cbe57525f7e142eff261317fb33238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467c21206fe1477cf65119cd16ae6f0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506286510d55f7abaa01c686515b37c0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f169ee15f32deaea5b9a8c9889b42241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62498565f572b1394ec17edd4addad2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3771d12b01488893d8d47961e57c82243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd73cf26f45cd86390e5e143d9f22a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191dbe2f06d4e269ca8769f78bd1bf37245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f9b24b9d29fab18ab3955f2191483246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439c911622235b658f9eef91302382b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61f1e8893a7fdb8bec776d7e26d362248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8b37ceedcd1308f7cdc4749a46a3c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfa9fcc5b35117f6269f749fa8f2a5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6c2b7af608c6fbbaa52e3a5c98535251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedfd1f26f9a23d32024944db285e17252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de47d6f0a6729d1e509184587c41c94253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887b2b232e7ad56c9ee2bcac294186f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602a3d01a56071fac6bd9695f58423d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8951d2ad5741a2f131f2877d8d4798d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5c2abc53e5ef8a1ba170e9bdfcb7b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fe1f61ef3857e17ab25c9af093cdd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a29b4ba0b9abed159452f2cc078563259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be45f628ca75eb622c197a3a2ebd258260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f83b8219f08596a0df640d14456f5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fea26245da5577a8eb21cd0ba47410262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24478f6238fcb01bd832214bef2db7b4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27330ae22783765e5b332d50c1bc66ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4623f3934555d178617f5d0cce530a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c398805df201ad706aaa0cc00c97ac6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6905cef0a4bc5c34456b0cc189dbbf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16675fba2787659ec517eabf9b965b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234f97a10a27412d37d97449c5c0bbb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45f1016621d3d48ddde8a9030668c2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec21943d040d7ac366d9602928c2cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb868032f96a8fb5a24b96ab3fd522da272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c83ee8144cb71f1605a21c3fcee4a8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa2369f6bd981e5e76f7b5c1543713274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c33506537e66d71bf7ddc1d9aee42275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62f034d574ca512b97140927078877276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdb4c0a4234e4548fb5147c70905b8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246b1ead16066c8f5dbea6a80c16553278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58679f2feafe4aec098842d446de074279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6097c850d4168b49e7816c68100de6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567a20d43208b925507e6bd5bb332bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d60275b3bcc0181c6fb5688197382282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9987f06bf97cb718465bcc15a61983283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a63f02a3fc30a7959dd0c6922671a1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0d863bde0a789127a2cee43e05b15285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485b36e8f846dc175f3a634534aa3a7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b020157f6bdb556a109a099f11ecfad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2d3a2d465617b52fe928cb693ef1d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d098b7f068604f29dbb3b4413570b24289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5484012ec771c3e56f86be326eb1f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a4d13add31721d9eb0a224255f6d3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b49d2c502355d5fad36bc69385d90292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5418cbbc286d78be54a773144ef7e9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd28f9f898299065d7dd9117cd9a78294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee62f40469daaf575034ea8a1d041ae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0e39135cd2bb77840a7c67cf96618296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4808a7d440502cb5b25751134fe2608297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ce96e651e28e792d35ac6e562fdb6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8add8b7ada2191b0c6e0949bb13db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b032078692c8a925c91947e6d6273d9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26d07b016d8e7898127da0eef8d8b8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4b8d0de73dffcd0c251e1296cd777302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ebbedd96841d71b657c95d9a629c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4229fa6e6a5acba6f25636df65cd64304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f995ff22d451e2ff619ba6612904ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d7549123f22e02b710111e43a334b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265d6ad89991699d500b974769e6d18307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e42171d71f6594f20b23538e455768308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a88f837500c2cf6652c3c772b9056e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258eb8c9f5da84b551799771bb95fe9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7d9f9b84e6d8c7228921480125a06311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b76e130400a514fb0d2e63a8df6ca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd4c15f61645f0045bc6fd85279501313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c7e292df381f720d9dff396689f32314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2141fa5d901938d6a4977a03df813315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34350b874891e1fdac3c53781f7f47c0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc64f008914cee3032c9e2096b330b5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d70167daf51bfe801b807ccdfedd9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f9e11795b2dce648884d12a257c5d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1a9231e24ee4ff6fc881d16fa0c1a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3ed7b59a4206bb87062685ab19dac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed643590dd2774d4dac9e4422d320e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ec94bf4716f09d83dae9f747e43a6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f173a833b2fed0339f83c6cb72d4412324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db63717c9be7da6237de0394d0a3f26325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2076759023b8075ba56968c22e3ff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655441767ac746fe84eae3c9f75bdd7c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9bc081dc2c8b6b5b8ff7d3101783e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581365e8aefa80f799348d5d5030203329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fe27ad390e04da1b1a964f6f316fb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6979577b405d43c7d7af289d4d1f3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b93a9a34b4f629548ae6d1f008218d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a853b0843483a8f392108970e0465333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d880dc70e94c7d1f44ace88328bc0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f08014140d97dd2d504d1cb4d5e50e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff519d73eab2b396d685e611e048265b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f791c3e37417ddfcdc4c5a7da62a30d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54fa58588a05a63f4897f8f25faa0c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63170e5a2692eb6ef09bc125244736e1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc461183b2cd00cbd7bbc534c0d1c7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914665a1bc4d85082a23d9f7dcffa398341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2da0b459db7043e6929866f9f15421342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961ed64ae15e3d8f18bfe383499f6cc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239f606034c3e01a31fdbaf3100a215344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39721e7f82ef3e2d8811ad21aebf59345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f386b61a85402f784ca139366e644346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eac24413c83f2de5dc2d386e291272347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79abe340ef6654a6e9432b1cdd03612348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7358711ab15b2252f2b312472e4c634349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b169d9a04bb5340bebabd3267d9ae1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb88bb87a3c60f03dba6186b343e3d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e45a68e820f1e847c2f23364064b2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62ed6c0ec11831eecb9bcf651d0f55353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c5cc01d8458d99cd2eb98e2a90147354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6185f6fc9f28994ad4f40e97ffdfdb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435bcdf753854e051c228bb2f124daf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3f9efd20aac55d8b08ad7acf5f6c4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2fdabb08096b7afb3b0f0708cc7e4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665987507480a0129e83ae462db7ce5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72695c0396c1dfb873444be3785a46360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a88c651f0ea674b2454db9ab96e1c4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23cb15ad5238b7c758a4d43394a283362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db926db8fe684f96bb79ecd3b03420363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5ff3866a414918f8991e3e47d1d19364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc798dde479d91d8a049009440b7a918365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb0dec516eddd8f0b4647bbe1eaefe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252de343d675cdf31fdf29f9ed34a5f4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00ecef8b71331f1842c443078fc6b5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf1527922b826e8ab738c6c215b283369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a3f36f6907836f20e801f3f057a99370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4294a8637a5abe1cfb9b1cb0bff98371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5de181dc28d0a505d8947456c28db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f32ba9e60be08d5e50e92825a6d0c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b02775ff29deae04e646e387a246b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa8a90929cfea5a2f7d91ad66aeea1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252c3ae3bf09ca2e467e22d140940cc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714a449781f703260fe267f1c073530377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899163105d9dd95ffe162daabd998129378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6126a7a6222adfd2215a25cc318e479379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be30ccfef67cfbb13924ad18c7e609380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bcbc07aba1e2d20a2cbe15e682008381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3b2dbb1853803d24ea63d4e860a50382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda6ae0b9feff54ba74a8085a11b32b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab70c1d93f63e5771adc7a3e6a6dff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b61b39b61fd8e6312c32778463289385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d119f5f70207da0337da411801faa4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc54c6f8ad25e7ca5106d5c136e9ba2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26e2d947d1a3f48af5db86542b8c38388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe57a897cbfec29b6d3e201107fa95389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef149cf12485e897f8b01192a1541479390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d194784a7567f401b6a2e5d392e5d05391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bde501d3268259717c74611cf3b113392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a4386afe75ef5d028115bbb746670393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af589e3c29559d67270fab3494d0f26e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670cac80e19f105ba895499fdaf9739395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38f529d35b17f09795a7c39c8f17ca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9236b4d20b802375778e6e1b212fb01397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea969f97c9a0d2fd91da00229c2b10398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2a5fa784a54e4aec48c822aa957e1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9397b619ffee2ebbde82ad555b03d12400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecab73b4a7379e57ab52b22dbeaf16401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774fbf4cae2952ac194a4c5e5b5dc55402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d63d1b17d113c656b76f52f5d5c28403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca3c653cb1d7d94ec00db7821281f4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d0862a36e3349964bd0d0238241ea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d6ae5a8e9189dedf6f325adba2df6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8929a2f92fba3624cb4f9b98abbe318407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fd6f666a75ce350b424bb88a5661d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b51a3fe33566179381cff7f0967f3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82237da5b8d3ebe48f97c24ee9ce5e31410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e19091d4cb0b8e5429f25b18bc5a82411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661bf03f0e7f27d1af8784c3d5abfcd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8763aaf4e8bacb0066d842cb55ce33413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453bd3e2704dd6b5c709a51dc50dd15414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861c9a1b2e4358c07f489e2fef15074415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2329d0a1525b2cc2c9343ce123f2d4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9d440f3f558f609c7476543371928417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad94cd1bf50988f921458a665a8b3f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f7a24c9a2e79ed163972447d1de47419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185df84015972c8c199fb13049c786b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ca5f90236f124b2a369a0af427c86421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428156ea7b9a484bdad39992908ee8b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39b49143151fc91104bfe74b461e51423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134c26be0345205a017f33f9d0acf02424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f975385362377fc985e3d29a3a5f121425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621346d8253ce9ee2a8b7b616a3dc748426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbe9bbadfdb8054d13462e08fd0df3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d3c85da517b8efa5e1fe42e7d1bff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fb7b0a6b39217ab2955a9559aed0e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816f25aa91c4f242b8c7d072f9d81ed430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49378f65cb3949bf9f66ba7670b26249431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98142a6703ed82f432cc215d9ff1559a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f46530b2f3979c60e3f14f880b7e9b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b99fbbe2cc7521d3d2074e452dd70434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270e5a849011cc039d65a0946d9b788435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8759bb5ef5ae5b14030970d903236e1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede97f6e8bcc3643de1f14a93792ab1d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169c9c7e6f2de30b248e8c0aef70ed2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef8315510ba1580884333b62f978d5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b629ad99f2060fe4b1f9fd824f8b5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d791e3abdedede5c39866f8b0d6ff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0694a855459061141b12f08d916bf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb6b9c4ef0baef4f2e3e030230de38443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d1a5ba5da6255b828d9d005edc874444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ebe5ae2356b91a0ab71756d8c28d0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb9d35f9f37f5363ec407af5a3b26d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a9030a88fa224cb9e182df3596b33447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1d6a0b0f323a41b63c9df7a44c829448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87698660cebc026364ec5b40af86b71c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24f1766f13ad166813131aa55f60f5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e6af4120a3190333d681cc13b0bf0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4566c04ac76a91abb0e1ccd08054d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ee80bc5aa6166e8448f89808739d5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469f713c879e1b55904836e8e5c7e05454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b3d9d41b3d8ac366ba397b38f891a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84a8ce5e79afcd7c24196a4e6fa1dd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ba7bd7b8c20b7d0199eb487d95def457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff0c1b803bf4fa09a4cd70e8c3de41458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39db4e3d94a90da6096464bc35c36c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ae1624ed03ca40615f5c6961d8c4a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1dab8f57db8316a372b96f99f5202461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9eac4fa0f7059112a5e8f77245c19462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726212d04af65939c1433a0f5558e55463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ef30387584e1c1ed6381162facff6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2860f8311cf9a84c95d40e48900a0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f42ca71c821685d0e366d134b3dab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fe59841df61e5fde2370525ba3b24467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa61bda02223f7a36643b2debb866d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5cfbce998fa0ff5501f780be9809b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97e9c659adb4a2197b522a7f4ff809470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956b8c7e514a3b9386847496171c705471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ba52778ab9703d531fb382c770d63472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616723ec4b38c59faaa9d2d3825a6b99473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b3703f66d729c0ae5c946c73a36d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220ece3a4ffd6be1e205862fee3aafd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347e04a919e89db640eab817e4133c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3d65f4efa9726516e2823bd9d00ce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1d2920e6b488fbef858b5670d6e32478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72508c6ee4c37d6d29c883f851f21580479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1e069b79605eaf03cbc0d952bcf19480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1af7f7a9ca9b913ceb09b1bbf6e591481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81007ebe285b073e1a8af0d1779d69482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d97b46d4529731b3adecce2e21869483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc05bd0f1ac92c0b749fc056ab82db484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9a4925edc27b7ab31037f5184ee18485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9505d32e598a5428bd9dc91ba3095486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e104e9a009b71f94a088540823702487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9e859a746df637a8f2116e2c3cbc1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41550c251e2f9fb402e4828ffd5aaf21489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670989069c2af2f7607b08f6e73cf24490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f5b1240e39cd3afdb4b39e3d293c7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258c7426978b4c4b4cffd8a66d7c12e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b9358f31a7116d5930e34a679b9e9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c087339aab399e9e33339d253d28b8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a200efc0113abe165ac9927086031f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633ba197e0bc0440cb5508d05c1c50f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcc6bbee10ef89d23cabcf26e8a2fd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90509246110b3ad6f8b4e0505196a476498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3385b93ab97b7f806ba4f534d59b20499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a11c27fc6e7390456b0ed8840b9005500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadea07aeea5b76e5cdc3b7811a5275501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1bab6defd378672e156f734f656fe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85faee4e3cb6396cf8dbe459b9c076ad503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14e2e2e5486c747d5c2b7c29cf3659504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ed64e1a3ccc820646ad21534abb89505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6f9e8b9490bc296392ac4420fd371506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa02f51ce96f1c0f39bea0029e969cc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad6f441211f83f4d3b2438d5ac78e4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926bf1d747b710357439be2461d5f86509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb99589ed8cda94e59b204c56a7749510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb1eb4072d2453e2b623538f89ca22511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52803314c903c366f011ccf1516a709b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e524c0111d39d5b3cefcd4d4f2b1b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3c518299e97474b08379999ca8c2f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e935312f7a02c203f77c1a3854d2a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167ddf5083fbbd5025753ecaed6eb6e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57be4d707a895449d0e4875a6efe5f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818a2442ff992f51540db44c25bc9bd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a856d9c3f4186e494a3a0526a95874519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09960c893da5a2b917d4764da88803d4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76ad89ed4fabb1c68834b69a3013b1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c53f1602a20e58a14fd88fe0cb2dd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e0aed7dbfcf983ee9e9bdacc2a412523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903a1bb96941d0b9960b015865e3c11524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c52addc7493662b1b97dc020fc9fa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9a4d245ba1017381e1636f7e8425d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0a1a07d68997ac2f23681b128e117527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f418a407ddc92c2d8b34b0f9639f73528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080af01630f73aa93b6f36c263b0e268529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a54905a0d12840d04d95964ca1434530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f749ea130ee8a6e4f85dbb88fe4e38531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390cd403f27495b2e59542e0a7374c7b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c3759a4ad3749db833e47f43b710d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bca7f0e5fff327dbdc149985cc5ebf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63044bc1180f6db1f58327926a57cc17535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9934a61c7ce17cabf33be0504ca53536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c131e56fd850c18681b4d8dc01ee200537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92af35454a0146e8d013739e3f2ec3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2eeb07824387a4748d7299472714e9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665b456fe3918d9253d6461d836a545540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ef8f1a92fca96f67ad17f7b4c42ee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8434eb65c8821950717e036269b6a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f664deb26b7cbffeea86ac1a98f295543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3c092e4cc973fbcd45d5016122c18544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bac47d7ed2bc94ff89fc23fceef5e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab30b2225118bed58793e9be9883b5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efcf2ed4f8612f79453044decfdd2f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9658fb07c3bfc9c5e3d8a6716d123c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07eb05380ee8449b915bf22b3f530ed549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0feb16e7b4781f4af453466744f098550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4b053b195ef34a8c65dcfc45804a1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290548bbec9a624d63f677d09767f352552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a547bbf36d4ad5a5f08036c4cda18553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd2c4cbf814dde7404ab22dda68dbf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2a414fc2b6362aa13696accd2623e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073ef39f84a2fc530f74b2269673e89556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822401fe8be9c9aa0003a6b19325bbe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4587e6cf58b1afa07a1f90fa04a2e29558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ee95e57622f27829b3b0ca1e46437559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14c98982a04020732aed5f183f64d9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda899cf4f1b03f01acb4d302bcb09ad561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8e3593c930c375f29998e70f3c514562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ff00cefc09dbffdfc8db40412b976563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c617066229eb69f5a2aff0df70770564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b1cbdbe68f800efaece360fb8ad77565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4c85395e9edcadd7ef358518cd84a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47094a618c583da6d8444518a71f398567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a39e57b5b1f3f3504d55a36239fe6a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973f7b3963d63a60810c4e12d5989fd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449cba25c3060dc84467216c70b0dc5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de557e8d390b388a239689ac844537571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec66fcfb7b4edd13c9d118e16c91f2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22aeaa2e0e6ba809ad40be9ceddf71f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bef252bbd1529219fff9d41978f61574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982cdcc804a1601bff137d2b515a7b0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1862fd40adac0db0d84174a78dbcd4e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f383e1ebe51323498c62aeade8afb13577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6174ebfe4e433cc2db86205fca3502578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f29ffeeedb482bafcc73b8a1a9bc8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3c05b0c3ed577088df0e3d63fc398580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebd82d84e02782c6df9ea3e9414e37581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2bda6c46ce9f0d64cb34728e701c6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e096aa9e705af2eabcd5463b6b55f1b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318c82d358ae94a090ca5e1ee0a70fe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693bc848927e59ae339f8bed705eed5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16548794e0cbeb5f8959ed6d06b300586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e240b1402caded215c3e1f299595f5c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adf492b6860290b18e3688a73697bc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a5ed206eb311e92c239880c6fc15e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913fc6dfce59e85a1afd6e29839b0bd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1471ff3ea934892eb88d4ffd33e55591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3a74b0b5d02f7f182e27dcd289ba7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f17d9087631c620b9e6d568c223e3c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a15e837484dfabe33909eb5d17d5f6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e121d77b80dc05ebcda1aa9da7aa9c7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61161e3ee4ae521fa2c1bcb6530e78596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e840ccda04ae4cde524a6fe82dfd431597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78621e0b046b27db768564091158fc2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850f1b96463103a388ede2b11d0a9c7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f94eb7d4c1dbddf9714e387dc2315600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e129439c90ad926e609504c2cf9557601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cc841183b0b9779d5d23fcdb128a3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad60839910bce287f56791fd85f9d0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76af07d5f0fe1e6933115cfcf8e8d8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee219c7e36e3ec9540d41a1acaedff4c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df909422cfb11d3c8e9411ad3e8f643606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e33a09d48355afcc4f314acf71ae70607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12620fa586c3f1ced2b00a3654e9e8c2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb000fbc9dc25bb1d69b1537a40e30609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495cac48a251378efe98a8e440eaed2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d166c910b0ebcd6ac8f4516ed1ca291611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661d99bb15523da1835b673d60ebca9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cc6f1b2d8b596864cb9963c92318b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86191504ee7ef14a7ef12e8fee678ef9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1298676e00018b8dfd08e28c3d373e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67e764bb236c7fc7347902a29204cf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb8aeab9ad4d4ef91ffc6f30b3f8f1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcf79b4d685b96f8b0a8bcbd1530f2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87a87b4a8e6233684030bc8883e86a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f826756a9931a4a5a6728b9e51af61e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9650f23a50398fa081d15dcc3cafc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54475a10e8c7655c54f23f6e23b7d6b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c1bce39a01f4ffb22b0333b60ba31623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa5a05b1bf9acfa14bbd805247e0a6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00a6282bea53268fe53930cf0c796a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdfd899f771d952ca4b21b93b73495626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cff419c3c88965e40ac95c6b8b7845627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518a455cceacff59a701ec6d2809dc5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043333c108b92150e2003bca8b7699c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c8363c4b71c80c88329236ea4ae5e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e56792371719a41f55cf9818051d7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8847f3ae582053718e95c29b0b7eeb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575f0e67950108c6580739928fea28d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f26b1f97292aa0c41d72d7079f2db5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a3f16021878a1a4dd60d8defec6d9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818602506b0722ee46df4e46ba83a864636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f06c20a3b0ce581dc2cbadc3960bb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862752685e044001fa41f8b9d1334db3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307842202a49a18af540d899962a9ec8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60573b08960f99b2adbaf8a21c8089640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63514ee666b7aadbe003657a682f56641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182917124d26f021cfefbc781c8c045642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbf44969a750e389aa517d82f62930643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730ca2f9121cf36a7470f6bcef83da7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df75e9acdf299e576b88b664a299de645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e00b71ef70418698f0a5766e11307646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178bdd32b8670cd99c1d282a77b1b38647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6deebdfc1b7af75e9a514b6710e38648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb5d96c629f8920f549ff231575143649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd791cbea94f251e14e90d0dde8fcbe5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee2bb5837d02aa62d8b26d91bcf326651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ede0f437e86b04f5ecd39a19e8b457652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ee264209b7ff3f69b53d632b44f92653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebbf902582ab535a70663553ce8f1c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4752add8b553f24cff8f7e83e8336655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e0616b3d6217c62325b93170e313c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78b3140aef781931d5f7679ffb3bac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883011772d9615ca133b4e9247be1f4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259936ca1dea9a25b18f98481af1de45659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8b76a9875c17b7798fcdca325e57c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcefe30fba1493f79f8fed602c03f2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a04f6f5f97cd0ed39470a4404365d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301f40157b6a89b2a80fe937d426f58663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5367724a06b28df3a186b7ce464916b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969aa31dec101a352c3817648081b1c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb63b598b9219fc8820da03471057c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f73ad4dd43ea492b5b4083c2fa92b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51abaaa680c69e54a7b9bed6463d3b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e623cd463bf1de5109ef7ec202f12c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29ff5badd5f9ae5744646a58b8968d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4978dbde594aeb01f95fae40c90aa7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fad2d7cdad3bab694af36d26ac1ba672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba9279cc8da48fc5547b7f036ed7cf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ca7efbfa78e1f52c66e203b427cb2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c343b0ba6a15060a1dfdcd4a87152d1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c5b0b7b55d34aa1dc74600eb670f8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7256e359506beea6fc0f546941927d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14684f06a064cdabe58577a47f917fc4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24f7b170f7f3ca176e754fc249b704679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5313e9c25853531a1566a0247cc789a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0294255ce7d7d62e96e756fdefc30681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb750087be79f3b34d482939bb1e46f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e74bcfcac7efbf2f7441eec7c5bef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac546f1756fef498a69e76566f4451cd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4d462e9a1db3b93dec02e325620f2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c562685d2f7e0e4ad42ae4002abb7fc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a427e66952a0aa4b53e2054d7bc424687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6672ad9cea7756828fa43a09edec441688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94197da4bc5358af2efe4e9dcf4858c2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011495b2e3020f1c1e82a72b7cd41161690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e26d9c9a2ac3f6a52cbe552204dd82691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e8fabc86fa38bb32d18cb5db6fc16692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce8642a26f3412c7c96609eaf435e9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d16b87d8540ff414d45ba5402d43e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29fa8620bf56ed5b250e894a892da0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7f72b23c21d14b927ab8d383c7f45696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d4ce056fc3d259726f7d5debb757e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54acbb1e0b3859a7f1c3c9be6c10181698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9434040d5c33c325f1e830ae71180699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7ac4d69dbe528a1491875dad54284700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea3ced4ee1679c7fa83297c5977d5a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5762ad26550be15989c82016e2053702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317a1779cd85ebfac8d21701d58cc15703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695299c230df3609c1ea00972c56176a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448927ef6eec53febea44e0a768102e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223945c2b1a9531e9bd764d8632b9388706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517e7da422718df43ba0321608b5126707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91830be26d1207a34e20ed0f2caf1508708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1dd61a8233288a48ffb08459b432a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce54951c02641b0d8281c2c58ec976710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5276245afe1a6bf9cfcdb2b68bc88e0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25279a97e126cdbf1a5714d5b45d43712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199ea718ccff5c8bdd916c2d2f37b77713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a180812ffef34cbfeaf0790a00032714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b4834e1cdf310f6ffbd83550406ca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20b80de9cc9a2cfdf58ba7a31606be716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c43a44ba9f203afe9ade7fa043daf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c429a9ea83aa2429ac80e37d909de57718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78631e0621987a55b64954de0ad3d4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f9e7696d1612160924f69e315ec76720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac747e464686e012eae2197fed62d3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11959356c7a2a026f4471fd8b6ee97a3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa48f5939d8e60a4e559fafdcd0cfc4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d941fda7189e68596c1a2b05f8a1d59724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456dd45e2dedf58bb95d89075479db1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f86ebf86b38c952bef3d324127fd6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1031d8832f8a7b09a3f3c1d70cfa0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c236bf7902b5d1b174a598a9cb0a2ea728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03fc27d358401d54ae393b6fae0cc3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cfe4cfee3674f3ed37aa34ae975be730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebdde8fd627f799fa1d9ce58b0a797d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380bcfebfc74264b8f9788637b72cbd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2ba6c14b8748a04e84917b48fb964733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575222b95e9e28b3a827497f555379cf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68606645eaacf5a05b76c452f9d76f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80962d9b78211646dc467692fca07d1b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83e2e54038be55d7409cab69ed1c5a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc6d3df9bab2a28a362905f5798f0a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2d311b1fd92dbcb1bdca6ff48c2d0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fb6403553a6d8eab07386cfc66753740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877be59a21afa628ab0499ccb93cd1f1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb50d54cda15452dd1a6d08d0ca8091742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff870b61f9a054989d5f786e5912cf03743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414585a19890fc83900447e275b63226744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2457db982c6a4315655fb12468a040745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edbc7be07c18d8ee7b4f8707a2a6da746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d757c3613c8af9505d8631e979fc60747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e510a4463b3c8186feb83a62812fc7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74bd4bcc4f4889915f05ff511a8dab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7903f4eb35018bcccc1054a784a76c4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb17532716a6339de85a4a17186943f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a00e4e9e1a9bdabd36988960a897e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bed4a5bab3123b99c12b413d575500753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0900e5695f72fbdc74d2da1da437fe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cecaf65e2ec7e63e3fc8246810d07755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4ac860bb305f51beb81814997b801756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5abf8655397b4d2b11570ccf1054a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f430ce7e396ed71fbda6e9224c512758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58402b1f2079db51d4723dda8b28fce1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534acc09366b1a784f12207a1120e74e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1302a67330c19e0dd5bcd02f3b3c97761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfadf2fcc15b3d8e684c9ccec1fd83762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7ca9c25628d287b7bcac27fd62072763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4b5ef09d5cf28d139d5a4b78546aa764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbb0c9c857c2bedaa5d29f81ff9b4f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd76da5357fe3c8144599578ee0bf6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4cc157dbb175484ea156f9062aab9767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>