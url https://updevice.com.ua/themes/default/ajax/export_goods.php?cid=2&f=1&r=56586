--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3ceb3a2e372c3d250679f6d7f3b641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7890a6d9e6ebfc253d6e7f04bcde72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d73bef155b9cdb504a80647d97eea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0657f7f9d937f66c8b824fe14df2a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b4545189ebcc833783a351364721a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31188e986760785c06d89160712166106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24619988d04fa3d1e1e2e3b63c9dcf037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8785fca9753a2d93b6fd5ee6c185d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1955f6995b15f17b6109f979782a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae5dba539c29a55a198717eeabf06710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccbbfa79a49a08df61236e17b5533611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2866ec960909d9d95831b127218566312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180f546a06f922bf1d00e9116e990b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1a99f735005476d218e8d1f8c69e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd8036f554bae38276c658776294c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4214fe9dccaffe774097608529ce416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2deea404af704b57546a6bdb24ae7517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66501d8198408ff6a89e71e1020ec718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7f6d57aff605b9468d6135d90360919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8b544b80d8db5bc1bbbd44d0aadee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdc2a3dc25a6b1d8791b37c7532cc121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb53a883a41787f1a3d5feec67f5b122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676dd1f795039db8809d2c5f96117a8223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846ac498a969036fe094229aea61b4224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89f23c021525e5a8620bcae993684925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58f406f9fcf7facd06c5a12122fd0626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29788350b2dcc12902879c44f801a37927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2681afb1f25272e309c53559075225f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7a5b03e3e46bbf2fef0598723826429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6135321d2ad8c6abd95e5ce70837f1430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955aed861adfc98d8d1fc8103fd7b63031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c483ebf59ea76886eff1dfe3d0bb432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400c2331568028e75daf1134d4666de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290c38a2e51ce7b1cd385e554af0b1434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8290ff62bf62b10bd8906e1adb2d6035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84091a50d70791079d04efa875ec4c8b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83cb30ca1872e9a6c4542bcb7e158f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8fb9724bd2332a85d2339b08853a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5b830c9af9ea8c7d5ab10b6f0278939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f619ad8d461b795d1642da734cbfdc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69c8cece66739548978290f8604ac541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e14e231d9ee2aa2b3d2fa0cdbf62da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105949a602d26915133ee8b2d1a1cc643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5786e3cf464374347872e436827d0844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64e7ec44403bb409b001cb72a9e79745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23722489ef05ea66f404025c0aa62bb846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63414d72480db34cc26885d7c1875db147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c1bfb183de5364c82af385614387348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb883e89e137db61b469724ad128397149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773316f8316bf6ba579e48c36925097f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb418cc782d3142faeb316687ed2c9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e68162ae44549c1e86a2675c68bd6552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79b33bd2e3e464dfc6becd99fe01dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f4ad15b1c792a1b11b9a75879b91a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7023d2bfb1367c4e30cce078b8ca955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ce21b036dff370c53a3420367897c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b8e57f46c5365d83f9b71747d072d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19df2f0dd73c6b4ab70c37f232cea1c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1279836e6a0c88102a06e253f73925c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d0976a37ddf59f126319f1534c8d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070125bbf75502bc99a19b0ccd0a45e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66db6b45c5519982ccabe93976488e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bff7dae7d219a210dc0e5794ccb28a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed77b000d2441e77613b3a6d71c52764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866ff26272b7666f4659cf01ff690ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd31e230865dcf5c0c830c84d173cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacc0abd9e7376a2ed0601c9220f30f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5014ebe74fca3a978168d15136b37568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533fc67fd9921e8a25a140bc01940d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bc254d678cb1cfeaf4dc8cb243cb170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93f7c461828411d70b70e56e2c525871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b018d39706392630af82d0b1ed8c172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f77f6151ea37d651b7b700f010e30673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8471a5910324bc8aba9d31e7fda98c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb168d2821c54e9e82f3a6b4975fa39775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33574adc12a6bdc2ffe00239ec8bcaea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fcc9bc5cc0aa9c2cab99b705d65f2777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d5117c7e6b6841074efbe7e397f6f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d018ebb94f0939968959b89d9ef92c979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7aa42ade2630529e1d55d45a8372a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726f469f0722f3b23e8e82aa033fb9b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc6e41091011017d21ddd422d6501a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a4cdd19ec111219991063e1ac829f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc2ab694a3e2f157c3c7c18479390984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f6a4bf99199eefb21a47ed9253bcc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32f74ba14bdea45e177ae7e3cd653f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0112ab4a0303ca0e77569ab90d9a27887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce09284e150f36f81ff39f4fb3f42588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74c5fb0dfeda77fa519ef614ac7ef689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73be6345fa250ea9d31f7274334626590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633798217395d41027f281b16de603691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45db0c4a3ab92592ea54f0e7c867a092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0d4fc2f51720e89251f7138b03ab393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cab4b110acbfbb088a5d549ce6a7f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3286db1b9bf63505e69be78b1238b8395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6b4638ec02076621ea2806430af9096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55bf83dd95dd20dfd90c73a7f56db897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e33eaf689e034e4f339f3792e597fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064628346381fe964ac1be8c393c3df499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa572411fb12d85b3fbdf969e986761f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e565c3c2bae0580fab2d96c05c73a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9898469d02e9e09e3c745a5592af6a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243f1d1025de7f0725027d4b258d0d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119df929d63b9d1d94c31cdf0971542104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4fee7f7bf4abaca76065ba398cd56105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91447350dafcfeb2d0f26111ff73a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4a185d751a394fe23ee47ef7b6eaa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8c7bf28125616d8a920b761ce5cf8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e360829d1ce46c7c534bdcdbeb487f7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4af0166fa7ba7c8ef7ba75f91eae4e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1d684725faa56b047248faff14a94111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7fa19662d5d5d5134c79a10223ee2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e5f00546b56cc29550c4d613d73cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd30a59ee250c65e18c5af4de61dc33114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe16469550552ed5d76eee68932316115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854dedbba5f89904f9c3339e06c50177116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a137ef134894208faf7200410c1d3b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100252e2edc52111644c094c213bef4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7cbd324da9af3ba81006ee62d75c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5495ed99240bd79c3740b4ac26af7a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f95f3f2ac1859bdf2f8b402b715998121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4c6b367571af3384b3fc7e0a6faca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3e8fd24ef910b0a4d3f83df1243d4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803561e4ff04e17c8333a4074c5a0d80124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1075099578ad55baf25f955d5c16758125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f51f2c8401a579945fd826e7ff18c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c2a308a80158c69189cae111b69a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3833856b00bd21cea7995ca7c7f1068128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5126a6f3416276fc9653615ed32bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73713b73e740826d5703396040366766130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532281543aa55ca073a60d326eade58131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f95c54775f695a5e711f774f4fadb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25a33485d25ceedf15695e8c700629133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f4e84b54b3301c5e46e058d2ba1f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba49e5fa757bfb62336db287270af45135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854a9173bf2baa813c1a5a5741f7e66136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfaa81d77dfba54a092a7ec7d3d4a3c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a32616affccaaa990dc3802d82de30138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcb7436f7ef8574c1dd12daec47ef7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43056ae2bd0d2116f18b902b235e8d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419afa93b87ef9194a727ad746b3f6db141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89fbffc12955b30c49f929754fbedd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0315b3ef179fbee9147d7bac266cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fee3517a688fff282d199f18f4c38c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981757e55502b13bf02349ab4bd80af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1919d28def6b638e8b59bc278a5d31146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43b02e041659761c30e5bf8f7a9003147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6642e606cb135639b459a9f399249ab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2eb82da8094de80a13cb3f9a3df8a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c202ad8a50ba31ab25939a1d9f51118150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865b967a86394ecee09ac1e28bd77df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc5d8ae4b35434b3e273d3d57651f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fa1102f0417db24cef77916d3014d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d08044846bc5ab17f75ec920f5ae42154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0005508a41756847132c6e57baa35155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cee5b755927dc5404690523d697fd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edede06bdb70cd40eae814c36ff422d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbc10cadc8855d478fd96aca4b7d15158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fea3881f94aceae41cedb7834914be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef527403df5c3b1ed6f0b35b744723e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb48e0fd78b89640d32d4f13a7bb83161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2774e85e34e07fe2983f29a66c29b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509943f36352fbe02433088c1fb38c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803055b4abb88df71835c35c8a384f7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3ba50b76319605152567d7001acda165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6e51662eefcdbbe352fb30e0128b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa659a35aacda1b02e353825b581cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d69aa594dd199b614d5b45425b52a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674ab314b21708565df5cc9713fa449169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c00765db0f15c25978c52c35f786e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64e937864577892e62fb342e08fb5f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff01666e804eb1f95763eb005198c4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2dc4d5cc886a4d7738cccf6f98ef7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e9b5f13aaa66b50836cbecc30d94f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76ef8e8a3086b35311371304392391175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414a31dc3acac78f084081ae3401577176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d5aee1ac807b1f7158d1824f9e11b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd536be66d1fbab86f0eda861c898637178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea71dcfc335b59d9c6c0f9a13399fca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc4f0c28f0c09d8bd50e9c13626bbd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceffc3a85e9771223af64ec198aa10a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f31ddd3d80a7eddd56261c9bb738f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0dd44a81fa203fcc74b9b311142478183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44041ca05731cf9e8e2e4dfe49847ed2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39decabf303669d9fdf252b6b71eba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133054b7b011ef98d478b0e6ac6344d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ca1a6025316c43eea3dd6a189d736187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d01e493e96fda3711a7689a3194e3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429a880ec896452d13f9382b3f7f5f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f027b905d525c41e868f35cab5d92190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4e84efc8f726b1199248679138b15191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071ed1f5a62b9ce972daf625b67e1b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17daf50e55b3ad89f5aa528638246af0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd102b9eee8f5e0780e8ee3edaf8b74194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8ef512cdf0485773383d355dfce7c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81828d2793b9ec6865b7929136b1a562196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c181e1799238b8663149f8ca87c5d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae35c5f3d6907e9e5877fe8e1538168198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a111f7e338645757278d46fc81eb83199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076df5ee70cbdbb2c13c31ec083614b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b57f49ac5588635a54e8d38b9bba2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d716490d5498e3bdcdd0634a2639d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2bfbfedba3b6fa896914fb53fa04e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c70b597c00ab44312ebf313409be23204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044554e2a4d4e9fcc77f5e276954a7e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c22bb603baaecf338f08dade9782c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914ce8ca3d4e9fe97c98333f3b783f5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbf6ba3050872a8a5f262c3c06c00d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a3822a9eb1d5dc815d27897d779e1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297f3f07ecfdd01b98d2e95a52958ce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de325c7d2989be94def1a5306a6df52211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd72dfba21a345b624115fb34b73d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc910188120918d72889018355ee9d4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed288176084a939800e2e3de13c803214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562212ff57a08b6bf6242b68527732c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bd5dbc987394cbd256fed5d82c232216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b0b0d7dd84ce548be997a9231c097217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9d7b14e83cd651c2a2bcb07071cb1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5df11d69d793f22f5849af556caba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb077fd2f973208d2a49f88cdb52a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fc2b23e2e485d896728f6215d8e97221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9de0285ab9ff71cd93233a8703b0ff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe534d03d9bdc8e223c34aee865edc8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477fc1dacf39b8e3bc91855b57e68a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410be23b4be4b7e261b95531b80aefe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b30719af4017bdf0924a474726c687226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5535d12309fe1e306a58ec5eef0cd3a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d1ccb6b460afe29966a7ee06db019228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2be2bb263c91a081156ab1b75b355b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe698c405d59d4f67ab107f58b9947230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7338eb3ddf1b2fa98adfcf699c830231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb06b5a11ecf6ea30770bec1628f0d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06b17569ab2d6c279e7339383b1cc1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbec328447696791b2add24d0debe0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8facfec38e5975c983b359dcd1116235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb2653e60543a4c30f3e90f28fa600236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fe042dfc67131552d309bc16188d8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5393152d6a14d6028835bf217fd50238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8923d988779363798d230c8678215239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f17436d7dc4db35097b91c65806fce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592fe4d11cce97c9ad5a60a04df3b74241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9c44e4c88a2273ef6e72181a258b7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c925122159d3cfdd92495cddf97f550243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff64a035df54dc4cc43103377c2bb6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f619fd89bd56051297b3773f7e8b33245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949afb02c684f368a5d4b94142ad000246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9777a96d5aac7b039de9be9cb1d113a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c8a1ba5d0bf17835a385936339e4d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e3323ab4f4e119269c797fb473e57249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0c63fd1183db433e4fe62c514c5cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225fd57e8729cdb71880ec7243f752f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843610b1c8357c36776df805f85d298252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd761e6873323cbfa7121cdf53cb630253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b626dc4303e5b518e10dd6e6368fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8b4491b2d5a3d9463d035ced9324a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a9c08546eb11f53535fe67c5f223f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3672c8b313e80cac1d2f44c5b1cab5a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d85967ddf4a5c0a156e1dbecb388d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50157f7290bfa5742a92391c982ecb94259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0b26cb2def57896de66a1f56d30d7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed070bb56cf1e5136998c69e1d1ba7f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952fd23b4911cdcfecc912a464bb0ce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86a69dd1db5e46b99196191c430d87263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594d31e9511626abd76952599c43ff5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc6611a2959aa1b1aae593a5994f4b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d698bb014f3aed78bece77ba8d7327a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b28064e174ad056f466e309c7d3be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd21456868bd70fe390683d83e59e6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4626f826cdd0049447aca59aeebd8a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33bcc99d8eb6beb02191472836d2c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4932277c804465092918d2e3a56525271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59196163f541b94ced1fe3d3e5101ca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02d48207173031074a3c4e68048f1e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56d823335c2bfbd171abafb6bf1de9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d38ee4cb3d268b36b95034f32f3618275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434395472533b25a75b45459b6ed1c2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347bddb64da0e114a59492256d6e48e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5258b56c5138cb25acdd8452bcd0bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c37331a4c004d1af411ce81d63bad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db218e53834a6dcfdfbe13384ea223280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2663012fc500617f3341102ebb2fb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4cd21e2cc359a8e4abce74ef1aa37282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e55fda39b57e18489d32614915ea9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74a66fd840cf6aa67423ae6f6db196284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63ad00023c5febbefd5019135d2db7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34408a5ed2abdc4a891b90d8554940286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3e3c5565704de86a0ba7d68a0de0b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88894d2f79a70708c888e29ae4ca2dc7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b917d95de6cfeee3b59b6401be05b74289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1ae96ca8ad7f0627f3229a0a15020290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fbaee432a45871e681b50db172bc5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c465bd34baea74a9dce2ede503fcfd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a836ab627155885c30a3b319dd27a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c6112e27abde085d32886e887993e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabd403d51050f07c117c910b52e746295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b28d2251c3778cbdb14a6053e6949296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb9f9c00f872afea5cc3aa431ddbe4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861e9e153e3cd8ae0c481506c571653298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70762d5305cae494ed0b60a8476291299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135475b926c33b4722f6c4111443efaf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d82a5773d1a5156325563330cb5874301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7ce16c90241900e54d2a8f0dc5da3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc05f775b56573fcc0bd16b38d4002a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce78ae1a0306b07e2e2f521661d851304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99149a584c55f090b65941508ef32765305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84380043c040122df37ea0add5443f84306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c53dbbd6c9cbf40d3689db595df32307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f05db29927653a8458b2e395e54b7f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b955a4257709a77912157095528ef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2a2a6158ba8d799e76d29b63b3364310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f99ae2a03be0caebfae15ec5b3a3b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2d26eaeea32555f0a49edcd1fe76a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f88c7b2967d8eb113023a2613a44d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd3f123adfa0ca72a5093442a72e41314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0a2d68157356b2f7bccadf344f1b4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547cc5eda4c777564b4bcdcc68accbc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7926120a84a792a15e93731ffc7b81317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea313cffb6789ea85a9cb198e315b4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e89668179818a602cee7566e7767c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffc3deb81b5b8ab1ab055045f3d40d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f428994a61830a3e4526365fb15c9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01845b14cc3126b1c1e55b8badb2e93322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2544240be15a0f8d92421ae3a412e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc877620ba734855ea226ec19e24c5a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb074e88ff0e631b8babbf83e7de1e57325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871822706a6b92a34e8050f3309e45a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ab98199cd9a57112390a7c967d188327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655a7fe9a6de70173cee29bd7643275328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66998584b40f117f445e3268faaef2e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e4f6eaee59a8c64f489265d5e7084330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bbb733c65cf71396d61bafc32e8e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc57e536abf16dd97a73be9d3b8257d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8713617eac87177f3a4e875f1e078ca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8082f9d81eb020498fd9556427e1d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289932d3051ee592eff1eda694fc9ff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96915b493659d224af1439409fe637a2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94657c935b5c25e15cc9f67d4c979ea8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c84eb93fcf3b263947e9e31c7bc9fd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e3aed40ced7864d56b943c107664d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c342be42ba5270cf09306b998bb33340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6d5e2718174fd15c089c65300c4b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649a5c53335b86064b8dafb2e6d1b73342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e748df325372ce7a3e73b052b8e7d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a4b1e555ab98fb5bccdd427f77052344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869482142c7fdcc1dd58c9fb39070c2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ebe31f33014475489bd6578736a11346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4468425714a6f2697fca71ff7d68552347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbc00c7730a7189bab26ffdae9e760348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30910c20bc13b6a2775b4ce06c171d4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82458635dbbf9835684e9e34c2e7b2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2ab753962e4e5c445aa3f2e0ba69b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367b751efd5e65c0041e3641663f97f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc87599e4c186db9d2dc832f432317353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795701e172224b14c17a48f4bf096f6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509921f43ee21b2d4fb444295c9a056355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df45257785fbf1983737a2110956129356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d61c0ba74beca0a803aa9cdbbde81357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fe6510c78a17a59e20330bcec7615358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ec6f20ecebbb67531ff1cfdd5fdfe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba626d276e99e04d8c966211e62618360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a3515bd9d412f52e57d148b778035361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68eed8f8e4af7cb7b8bd9dfdb798c0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86149a3dbcecc2611e37eaa066e646fc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4dca61126abb24f7bc8bb4bfc896e5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad024d2da239be9f49675b3aab4290a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e9d292401c399601fc91cd7150dc7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bdd06e673666fe40f4e6097f5afb3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e786c08e52359ed1c3c689c915c28368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbd011174a0d2b148ac1b06fae8e3f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb9b8e6222f63689a0a5c347b8c813370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77b47b6f3b5178e353ba0b2f53eac4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff51e70d867479f2a57b873cadf015372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc7c164188f9d586e9c7e36aab9195373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070ded103f9aaa07244f9aca3ea0bf4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3e55a2fcb7aa9c5bc779f59a9863f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a910fddb0acf75812e874985e5b69376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1765f7afa9fdbf881487f9c77793e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f984e4272cb6fa35541bf925da8330c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a064df57dc0b6ace8094a16be66a3e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891980376e1bdd9f177e93283a6d5c64380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5943e5e766b1820361def7606591f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb006c1d7764c5e7b55297518bd69e66382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6164eb2800e61944a463b24390660383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320fbf6b6735c802cf089b3bc5802c4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795b999e5d42f0c635984ad73cc1a83385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354874c2accb84cffa9085e06662d25386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599186d8c3e175ca359621e36d491db387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05360e4a2084cf349fdca9edaf76ee35388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366f74bbe6ecccf3c633f08e6256430389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd6501f4aacd1a2cc10978380a2c81390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a684d9a97f3bbe9fea918366959b8a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c4873cd3cbb0269dfede0cc998df8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0710336c5e1e4d7d666af2c70cf7bb0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb7eeac0a7902bea4602485dfc1aa6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fcea626bf5ec09ecb4adbc2a5a76c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec8e573279523b9d436fb8d30b4f2c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9851b27595c9d8398c5d638f6b7c30397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc863fea2c4540bd70799f999114fd4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe8ca1fa265289b03b916d167552e5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c23c4507f5d8937c24e65ce32e21af400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230c72e60db0322001bac600c4cf9c5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfea55d7b96f66c45bd15ea2739949b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788029bb09ef5cc511131dc96e5809ed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b03b6786c8b2516bd8074e107ec62404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d031a3b0ebacf4a871af710384a6ef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53831ccb3a4eec3958b044baea838b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d665b81f297086ca28eb2ea66192f0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97036c628e72653004c0aff24999ec74408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b95a184e6b0a0e166c192e699bd5f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114362f105fbeb16a7777c1200557415410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f3dcf7b44b9b44a148ac1a89534fd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49d1f3929fb3f9ab7f996de89ed155412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624bf1dbf50ab86f2ff7da715d62b562413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630194bdffa96223c1fff21aa1837696414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f558ac41752457b933bc3e8dde1b34415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64edaf3743436a57aac90b57ae9933416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4eafc72480b7b6a5fd0a7dbe422a63417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2d52fa5b61de86e09bfa60bcaa0eb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73eb2a509b01b71d5c422a8a700540419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59cd8b5fcc18303ff989ad648ec5a20420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fadcc51e53ec124407db0c80a5a89421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de275b3ad7bbc8652fc5adffa778a856422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb3d28f746d29be456d2e363ebb009423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de394a70339d3f9c04042ee6dc0e0be9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbab269a97a9a24d4562551fed8a1e7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62dc667a209ba62df7145668232592426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909b7346a9741b8e5c0686b55cde845427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f557de43b67e75fef098eef365a41428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f432dfdc8c3ce7d82b4a1843998962429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831ef28868c1c5072591a2f1462267d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d05f6f0e67a2bd531ac67ec8d2db2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76498991e48a4a6bf6d679dcf6e101432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a2dc08058826396e237e21292f3a0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535e4c831c97e9fb57309b0e4d97d1b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41517524010b84caa8eeb004479448f7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359d75a2d2045ec0e8be754711d2d91436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051bbd4d0195414dff4e3567c5b11a6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a289641de7c9e85fc432406c7a8b1f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258060963977beaab3a80bb56a371dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0e9fb1a245904c6fa52d5375b9bbe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfa77acfa3e08eed89c5a529b3df77441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498c2bb3476ca628fe6dca57e614c25442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d4ae584f6957ff7f9732f3228162c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b661e5a3783901906dda1fd6d1d2df444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bed1464bbada757ce32c4d289c8b9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad036a741f145e44b3248d8263f3a0cb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217170dcfda73c25a07122dcebc492d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0ae8f8954aa8f021b08d5ed13d9f7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa873c1ee06105481a67759f2998aefe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec96874334d351da915285f1f80865450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5fe975456bc545818c48978a3439a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91c7a9fd5a704edf1e451e93fb4878452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cb5307fdbd0660dbaf3dabd62120b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c71a2c1eabd8abd3b0c265d09cc682454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccc3ebaba6db0fc9fdc69bbb9d6a70455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0275939bddc4bd1a082ba69566b47c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d506c40702a8c02b4b31827d45cdfe9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f1d5f2199ef3a7343638ac7544738458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad4c4b1bb0820a8852a47c108626e9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d200eba6ceb05fcfa1f95b5f40e7110460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef17f595592e2930e8efc971693c416461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de581cab3d3641ed7bad94e2a41f5603462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeef26a58274633c18814b7da6092ae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d2ecc88412834bcf50ab085fd596a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921c23f9fae2a824bc07cb405c1a342465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1ad0f8b371e95e7d99713e6c7539c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db000271922ce814d1d9f8b11af3e3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b093342e0b22be43db2811d40cb68e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a505aca042fe5fdd7d0e9c2c2329c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd53d3648b2639d13535f6dbd5756e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e5ebea4fbb1dfded72be8634de19b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7213fc4b67c7a77a42563154012de472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cd4dd2650ba1d906f84f336a8612f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc269f860d4bbce27c6c0e9fcf07afe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cd05c4ebcec93a4abef685c442bf6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501ad96becb07ea1bb7abd24b0cedc4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e8c85837514b58b11267ef4882f7a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b982cdd99733d27c24c4f15515e89478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2426ddbd008a69d60210d4c506249479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c96f5a8c3eb66f7e6904b714a5ad7d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272f187492334569929fd6dc77a8e53481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a376cdee78b65751137839ecbdde089482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bfa9420564973eace409da87c5500483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c767490dfed9753bd3a576274804e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a929ec25af8b5ef52332c76563462b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7ab2196b27c73f0908deecacbd315486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fb95063b787682fe05715706b1221487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e8a8e66ba80d4a986a8795e65affc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f485b4ff164194aa3428a0aca3f5b2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00457e57017806eec12bff63f938b7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa266bdeee0123b4a0795e951113b407491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503f0a89dcc1968af09e96a8935296f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360350879b983b6f5b8eb42a3c949e4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471c7a5cbfc2440a3990dd27cf376f7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a970e3ea15c44e252d17c3d508be59495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17faed08d351fad6299b2dcb694e2dca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17f9c89f286ad2108c4f4d65456a25497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ed272ea8d6297ce854cea800d9899498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c456c170b86c3985b4c005f39d8d5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418812ea062ac735a7d4b2c58e2c425500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3561cf54e1a784f7038faa5b0ac0d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea97a80e45f320681531ecf42a84602502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7749779dfa779a9ec6938306f9a9f3a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaab3b7431ac832daff66598e2ef2c8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0589da8386369dae0d2c90929db3554505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4ac8c2be95db690e2a262d2fac2b6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051df97342ab5c66182213a978c5382b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ecf0ede33cbf3057010e0fa640f05508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2677e9455a0055a5c0a079c880935f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d71df9394a0e030e6a00bdf697a74a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0b4ec5f7e98562c7ef2b8da6cfa85511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c135e87e6dcc7b6dd4353b6ddf3810e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470a0b1f384efd94ff09aeb6f450474513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf30a9266ab49b0d49acbce845a4b88514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c114c8a7b7546a8eba463d76d8c6e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ec8ed341f637aad17bfbc5d38031c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470a343a5948c23d8893677822dc950517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea063976649e5c6ed1937bc81b8d1f44518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2246de33c13219553178b7bad702e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a5f0a0306500680984117564a5f7b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72531c90c75aca708deeece992d57bfa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f62300f5e9a250429fd3eaff2e956c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08793ddb7a54bccfcde5dcde7452b535523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06784782561f04d4fefa7442e6f098d6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb298fbe2f55f755e8dce3362e195c81525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557455c15f5557d20ee02e4f5c95ef6c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9febe03bb0ce70b3ed28e193b67c652527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49154fc90954056a30ed09bb2f54f5e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3e8a037cdfe966f5e1c0a5bccf37f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404a43634a63948f6eb2aec98a25f39530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331018376feb55d6891e1ca50ecb8b8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece0aabc05494f01bd7b97d19addce5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00c1c15a18fd23c7f6b53a5749fbca533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9888310a43c5907de2e6981a3d94ff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfead342df122c18e6468d5afd94bb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce14c9a92c5319d8d93b6fe20511fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae31a60977bc56473d4fa5b4862e60d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a085412bd4b06997770dcd3d7338c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ed0f316c6f65c1592c6e116bc4ae4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467163596118cbdcca386559cba2ad7c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d92d88a6320094ed51473f14c0ce3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e45180037313a7f5a380fa476d58fa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34230f035c01601ed1b776d55371bf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd94756898a9983b07e470caaa481b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf322c95314d5ade35b7aaf31c17e8ed545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd40c7bfec9753d9ebe27f500ee5eb8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f4dfe13088abeb20ba80b994f3726547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72785a6a2f4410fe190d7c17dce6a7dd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937df027abda846c8eaf9d6ee35eddd2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789cd9e3506c3b322cab61902cdaf12550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49a36364c215e5ab89c615366330c7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb502b23b9b2ec17f2388a9ac4077c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b7037d9157def984a9b23b8bf9754553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe179c61c6950ccd8306b9850269e2c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afec0c7fe4cd18147556f2b5030879555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838948a1109db3001e3acfcfd8d9a0c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1c8a4e9f0c534fe0e0a83dc7aa2d5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f266636075750a96c9fdd2e68f7cd06558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3151e18152e3ddcc33fd8f8205ce198559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f523c435cf709791b32a8fe405c4b1c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8851f6ae4a8534f9690080ffda26b4c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344bcaee5b2d48f41dedcc514cab9f6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947077466f3292a899c7c2fbbae13314563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2368ce1842106d6eaaea9c6ca6ca13e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bdb5cbdd39624aefb83e49c40ca54565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0177276a5477a46489fdc58bb3777566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9f1a8dd819f33ac917f508cd6272e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41561969beb659aa8b0dff65470e75568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b687974b73145a2803cc57400581b0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76434097774baeb2b4ae878a20f48778570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56d52f3297b3107abbed1b21747cff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c98cd8eec040cfb80d2201ee2386d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc059dd026ff3b5fe13f75bc8b13fa7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135a8dcee9e95933bc97c741a7db062574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0a0d5fc3bf14188f337bc16661662575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9f2a9ddc3836339d7d13e5de9e040576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dca52041e498877bb0d4d35294b706577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3ec201865669413d2aec3463694d3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddebc95d7f9cbb254a5aa6169186c3a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538c4d4c200ac7a1ec56f504ed7fb39580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97b371306efb4b66c2515d0d12b725581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946b891afecdac08ea497566eed18fe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d06bdbe7c18423586d136eacf820a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48c32b430ef49957c883a5b1a95aba584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312213990b461fee1b2d4bf7a468193c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0070b2033e4aa616ac9a656aced790c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be4e3584ace062d1f0c35cb6e87c37587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333a588290a50f3299469859fe646c9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138d70558d819fba1557928d8f34a60589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20401195b0e8a7943fd6646af60787590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8033e7edf9157333f1eb5eccf4d104f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb3db3205dc5fd056995b6bb1a8745592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e70f4c62fbb5b14292cb869c1a6b4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8136f5cef0691c01b50103bfed69868594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e48f7742589b6a9c5a801e89a5c771595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f37b1f551adedbb86fb54c27d6a725596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218eaa1693ae0f642b9029c86105ddb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6fc9a79eb48dbd9e19b4fd52d5fa5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a88ab7d2b3e60c2b23e6892a4a571b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20663935729c3f1428bd8c07cd85a1c0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46ec52b67b7345e6d0529d409ee07f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922211771d832223e5ed96f327b786b3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a16e3b5cba2f989bbc2f5ee936389603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e98fc140ebe61e291541ef142aee49604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330634a3e8397f79ea446041ad67b0c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f76aeea205ed654cc070c91733daf0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ed61ded59c291d616fe9c3fef1c42607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dba414c31fe50dbf993fe626cea117608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df7e50f419a039bb84dfe2da19c5d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59cdb30d5f1b32a327ec4c20c97926a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124dbb312bcebd88a401578d6e476c6b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275834d8cf9bb3ced299c15de0df5a1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84036dfc39b918c66a8d9890a484078d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913029a9b3680ae366abeac808980e50614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102714c2977119cdb17ab90ee4d13b1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28d3d305c981dd98e902e2e35b4d94616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e98dea8f0bd0842fa9fd691bd6fa81617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49bd514b962826ca7ecfec25ab784f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d7ad2808a3593bea2c6ee36a3a365619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ecd193e4b676cafb14107d5353730620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e583c90c0b6b40fe476e4830e4c4d87621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94b68f84d2889795a041476defeac6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a134675ab6b80202ae61dd6dee774ae623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f81a1dcc418b30addae1aa1209390624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cac736e5e7f91db161a89fc2d842c5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfc32a68d7dd02dc4ee7a1401aa069626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3672d3f32ba14b06edb78926619352627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860945e333a0b0196764bb08c0808e2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8631a7933d400581e32065c0da64f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc24042b62c0659dee795fbc2adc79630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a226506c831ae2d980c87676bbd35631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc859b1b0de0298e0628893b7a1998632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcaf7a928ff7190f5cd7fb30dbdbe7c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61cb0ddeec6b23ca1dde9b4a20d23b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978810eb8719622f7959e3e415337a09635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15fbae619ffe96a35933aa8b785fbb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bc04f5d046bb0f258d88454e0fd48637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc8c7d9661f5917c00691765f6e271638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d08a5215aec7635a583b2b16d2865a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090d6bc3bbcd7ff0ee84e11c7d9964e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fc1a5e22f1a4a38c08205a6cb6d16641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e720f0ae4e8ee594f155e41b69a6e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abcc6ebb3f9699108112ae2d43a1643643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a661b42ec758803cbb7e4c63e2c67644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f9b86821fa74675dfbaa60b0bf972645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e693017c0387f54e359d53dca8ed9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3100e9b5e2093409208da6f713bf7b8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773763f9e375f01018eed4860322a179648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315d2a560a8170bcd7d23c61b13faf4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40efd7a5eb665d48f8f01227d9dee5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece65852d178168a65a953ca46dcde41651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a847daf6e36dc5ca8bc352bbcab3c7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ce01a46054658d4ff18304a533ca1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00a481fba89f990c525cfd2434e4f1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea22d1fc50f5e40300f20db9388555655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3e5b5546faae63189c6d9da49d956656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19667ed003381a0545eedcf14846ecec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530c2dd69572984bc7c13e21174bcaf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91112f8dbcbc755c6222004ba288d7c7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82ecdc5806b8ad4cab8c35fd8dcdcb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97687456bf88d5807030f408428a1b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc39fd2d6e3557b1718b6942dc2998f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d414c3caf001ad2aba246f5d66964c3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1672a01917fb9dad8a3775664c619664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8c16ed3ed3e9c6a53f884d810343e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329591dbc963951f2e03b29746cc5f19666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b766273a29afceeff1074160cc4a5c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd126b00e004b99e5d5863381795ad668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727dddf4983c3caf876226880e92512669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2939918588bd7aebf90221567c6bd4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d00d1c74e34c9e3d323bc87bffac99671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218304a73a26686a9aa905231def735a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a717024244a07ef2ad484f16f06acae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7041fdd52ed8695825a3379b55207b3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eee8e84ff4455a4c8b4df2baa3a475675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0a5602f545d3fc58ec2aecd5e4839676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20725d475510d5ead7d344cc5d9513f7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8ee5fc473b2fa0897ae8ab60ad894678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1128e77e383bfef4f36bf135af92bc5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7ad0ae2931d832c027627f95edf24680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968be846ce82ca32be2b828615db17c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5012ca1a1e526d1836d595b7f484769682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb48470f4e21ba7d2e7eb69a9aacc0c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4080058db20eee827c2848400676f02684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74a3c4f8c841e67a53b101744e23e4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fa2e2d3a8a57387efcb7136af0f5b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad13c8b584fb0691f3a8b46b9487a7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf18b8e42479c4dff0d703a450e462688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1df8f0b2469806573c9ef1ada0485d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b75ebe0049e0f235fcbf119806aa2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdb2877287e53ab5dfeb20836e08cf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b64122845046cb989e2825584f676692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546159cc29621a3f30741cbf0cf33225693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873aafbb106d15aebbcf076113832a5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c77858345e50bb1bc03c65341c6dc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da615a2b4b009ee814e880e9f241c2b4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17da8da35f434e996dbde353f09326f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bc3afedd20a3a4bf4e3184cbf2bf6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94dd51063069ac7e59db8f6e04e3d5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016d5c538bd5db0cfc3f4bf33d8c1a7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9c60c23fd2ebe1498003497a22820701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7225d5e43425af0a2e225fdcfb63563702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c890996e7fe9f1a76edeb68ff37ece703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fd55cca2900d5792748e97de308bb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47de90cf0a5e74f0dbd6cb94a7e4121705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e29b4c252cde65eb33ad0e6bb3ece706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16db5e2ec087b2c52efba4367856424707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426f6e6f38c24b95c20665b3d31da6d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e799071e9eeeb771bd8eb8cd7725d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c636fe8cbed480ed48f560ce27717710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df57793e1c577235c61ff9f72daa5b2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa25a0c2802f6d7de31519550e13623712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb74c6ffd3b9fe9447b8df705c4adf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d4b8676091c37cec54ae5634713a0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc558e1c75895fd97814c6b1bc3d937d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75fa5e0b0b6e585cc6dbb6a21c31d3d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30a82e31895c9fa6d194df2319197b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85556c06c68ebd11e7143153456af36b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee007365f405fc2cf50096832bee16e9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360bcc9d287c13797e54afbdb43e6aa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141f18135c6f8e5efbc66e44a386d2b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020f52e3af1d80563b152a9a1c14fe7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cdd9962ae675e76e5c4fb37b1c2908723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9f1af632cc750ab904f185a7bc2e5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ee27ef135b8e14c80c4931eb1c666725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234da1be745a55752a5a83d6c2c6d733726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489abc1366c9135295edcb1ab8bcfc9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa74f51c420a0a97c25bf8c2bed451728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c54c90d2c2dd48f9a7ac63fca194a1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037807e75b406fc7ad9e6ece7e78d919730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219909d2268a317ac4f586f70ade3c87731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5f96ac31ef324ed4e9907048dba34732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a990205fc7c4cad7b540aef064181f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a640abcf68e490fcace05623a5fed734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe88744555e021411526b264a80bfe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c262718ece0321eb9add459e4205b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59d569a2523c4b143deb339811baab737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613b74ee44ca56bf799b81c33f8dc03738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550df98ccb205f0a730d90f523eb9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb414ac123e6b4cbce85eadf0c8a61d5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94436d9d5967b01c4f6c43822e52e92741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cff82501a3f1d5e696c4c7832dac0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ce1ae199a9841209e80055f626901743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a626e29d291fdc0c3d489e872fa23744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b44c08d50ca8625ca226657c40cfb3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e61c7492c67ff9d4ef42f06e19251746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a7f5d284a74f474704b21ef8318a8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2ebf6a783f18642480566435e9c91748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae4c127559bf36ac07bae3de53bb49749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ccaf188f9e5babe239f3bc4cd96f5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad104024d252037324a5f9f20c33fff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a8cb7b373a486e6f9d8298cdf599a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc7b1a23c3eb5b7da18948e3d619b6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46147cb0a0ae0193e17ef7d56eb457754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d2bf199825e953da1fd0f7de4ae03755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3194a693f7be4f0dfbe409b22150e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f26be28e7fb9e21837d3158adab064757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386c1719a742e1c105b0e9bd4e0bd1b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c52d61ff6816fdb9933047ff5b53e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311e51c178078d9e76e98e0e520437d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023868d0ec4e395b6f8c8a64a99cfbf761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171b0d53107f9ca7808bb2f44467312762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a949b7206d9245b5a73538cfd375490763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b058b606618a069bba45264882cb505764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72070cf8b66b48c3cef8ce4572d5518765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4297776b8ff6154f9a719734721fd44766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1614f70459c04a401615ad1b1d04bb8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8adb65f5f7b592f76e6783c629d52768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b35d6014a7e5612eb22a2bdf41ca2b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53492e0ea224757863089e65cd65c53e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014617c123de622075d494cbeb822ab771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e542c1d70451b7afa194893828f317e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed82e4590beeeea93c0b547706f81d0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60136605c3387c5e781b55164b486ad774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbe6d2cf8dae5aa259919dd0a0e962775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67d4ba28484c5028296d08cb7aa20c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec21a5e5490275625eee8e5cbbbb034777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1d822bfe5992c1ee3be647b6854f6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e315f3ea9d8512620b8e86005cb3f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8fa6a012567ed966e088513bde6a6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858eada48a039da1a573b92a8929281781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59f2b1afe533b25c23bb51218df1cd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67179d2111a5e7bce2d6ee6a85ff9a56783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348abce0402d1034d3298a71d1b6ad7a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b8c8ace85f3f3e25b7f89a2888c3a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23f92f9aebfaf1e3496be26782530d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84e128e9f0a3d990307b667d219594787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a33765acfd8f15f769f30b7bddfba6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3640057496ab165847e7357911265789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78a9fba6ff44bbea6cfd85effcc05b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3dcdc9ba189d71bafd9b0d66c3ed5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde87feb6be9cc3b303151ac2b5ccc7f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8549fbc71a223e82330adb04186bd793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21726723a792564b31f18b46f4bf4fb4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1d6089ce4f808e63ee94538d2aedb795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc3cb1bf35a67c3936dd11219dbf37796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a57c7baf4b7957413ff780d5563e28797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2fb62162c7e1c5c0d66c51ee871ea798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae054bd53fca26e0679278ff2d8f72799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec201f956646d48d1710b8967a44508800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b38527c6ad7a93c30448f4f9d4a0d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21c1f1c26e47c4d28dec133d9a934d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6b9111f1ea94718b2ea164991396e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e162f68e59858d59abfc9489d5dcf4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac3fdd9378be3eb6d4ae39b19af9fa805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752817e56ca73f3c195f7626e6d01226806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d0bf20ebeccf4f574268b89d39ccd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46b2c645e7639a502a3ca0b2b97be4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5db76c0c429947642d87080340513809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bff458defa3ee1adc04626a6a5a238810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2da78c1b605aca8d7d3c72e1212a3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabcd42e18c5e550c6cc68ad142788b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a7da3509e703d7ec898851b28bd18813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ede460d9de6f2a95db8d4595009eed814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86faa214270a9494c82787c2bc85406815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d1d512f6cc2ca6b8397f3d6233067816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35d7ac8e505820cf07dc006847ff30817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f57b7f8fb9326b83dd367c9e0ea2f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b20c838f5656e0c4afa19b8f67de902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579dae770348734bc16ae6e6efb58563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308597aeebdaeeb8982025093486dd54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239868f1c43420f2a33dc999e2b3efd95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecb33aee800dd6e49c01557cb294fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa11f463ef9fc1cc5f812f33f0f6f757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c1593bee7970a897790950614d9b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e83a8120accb4d09be83ca1a0ae789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe0846db5d71d11a080ef8543380c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777babceafdb226f2d13ae09504b83f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba70b5ece7123c791492549fbc37a2212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc8d3403a56e9f477e7601671160b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c0a303865b7d8df4a915b839ab10a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f5939a2ffa92d580628b87f30ac0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4d84d8623b478acb76b94b08beb6316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71008ff00540bd1de132312a60372f1517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc3c5ca535850d04183f311b547cef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82f420f47a9fe6f30e0c602aa3a8b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f49948b6ad16acb002578099dba63120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938d5fec36e4769ff16e03557de1b3821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c2c526c7df38f428b13f629e8230e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275578cb84e03e930d9972e2740a8c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f43bc48119933045ddb23bdfda7d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffc6f2562d6443ff202ff7f83031c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7276084b605b511eca7d34cef1ca9926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaea216b688f6018327b89317a9586127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e60d08f7b2d4fbd55c7aff1f0928428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b334c26f4f1b3209abf83ee7cba1e1929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bb163cf2a459795b906b651a628b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b91e861a4f8901f8580a343e0762631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54dc5321e3977c84c362cec904162f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd32291a0f97470b946e83984f223d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477140216deea03e11cd58aecd4412c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097bc83a88b090481dcb0a255ccc98135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0e3e7dd00739eda0ddc640761156136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290a23a61cb054cdbde3e943f08ae8637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9afe8fb50538e62997a236e79dcb538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ad406d747dea29fc959d7ebcaf23c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f9f5c7c57a5a8bd274fec19e57df040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4705a86adc429888a28cce7d18976fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658383920ffd88c82556cb76ab6f554542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d587e372c55a061158dceb658641f1243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e93119d1cfd02f11cc5fac5af9a6f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d350042cddb0abe03e5805a2df9aec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fc7e6d583be51ffc8e95f1a484e7246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c598626d9dd70eac769e2bfc5ac17f447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b15be9283b007dc4516ec63ffc32548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc5fd4579b289a32e2e80f87b5096249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15408952fd884a0521181fc10c74c01a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe3245da06b240972e03493aeac63b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2ae0b0c39384cc242977cdc0dd64252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a93d75d74c90ec70715a9a8c62956a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7626c2e753da2d7ce638af85f5808e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c0ed1d1ee6ef5a2ca4503e32c657355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5649aac8108bb4c80d048d18195e9c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb19aa99b795de03e1a86c6da9989757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b9828a7e71a0054a7f288f411069b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398fc30140d1cf6aa6b3987c4c25a8159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775146d51b152564b10c832fd534d24160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845efc9d235773aea943cf87c05b8ab761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71378955b038c593b3292118f930c83362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949fedb9eeb01d04a1785dc4672095563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06cf7eca185ffae070751ae66dceb2264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f3a6273284bafd4c405255f89f63365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3b0eaeea0852ac08ea2b8ea715e4066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb992788ddd6fca2b7fc0f17f6c84ece67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de614904ac5d566c107748d9f14675268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ddca502c5b77aabafdef7f596fd8a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19185101c95f18e0515c4e43114ac970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2c57edef59d6e463ce517ae28f17b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e3e301f9dcbd3d4be602251facd0f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001fa979341cbc591e05257efcc7d3473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ec2957d3448bca5fa07612e54c03974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a268a8d6eb30cfb266bcbaedde8a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88412e1e13629ee88b51d7104b6a937676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2163d59e2803370212c002d776414977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ea5604ac495681c1eba8293140f3a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca904e96ed49a8a9d83e59091acfcd479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf141cd4c4f562ea74cc387b69c3b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596d80f591b6c33707888d0c6b6ac0881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c652829b60550fc91eef4c01d495682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8685c78349b196566192fe022012b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8956452b5c2c262620027cf44335584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67cf3b7e828ab2abfd4a973705ee6a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7036c40921e8453bb041dddbfeb54886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5feb5ee41a1a5bf4a231ee2ae6901987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d318917191e47c1cfa1eae7966ac6888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf9d6098563be4698b4878836b89a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0123b22b52c7d5836502fb69e9e55690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390be3db827bf26691758e5314541ed491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0670d35f060911a6be339849e5afb8492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebad98a528e389a08e5404b61f6e3bc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735471478efaa6000967d40797616bf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ccd371af8be901a755f8a11d9b76795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc97cbcfa75082dc339744c4a60a1cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e2bcacf33f41cdf6b0e3cdf998d3097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc42522c768bf959f02188c811b403a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd63f58b532c5e5233daf001510379b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bc27c537c32f191d9f73e16d3e13e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8cd580186046049ecb8271ca46136101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1e6bcc698ceeee127ffe68c9fd757102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a821d495fd341d5ce821393025cc215103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2ac5bf2812db2cee2465648ca76ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb3b8951aea347434189c772f2e770105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805015349356999ae79ae34d03ce8e6f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f6a1da16b037e4ebdebc7efe21bbb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda7ddb2339dae00bb36f1c1428b8aa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d02d556b0807278d5fe68436f80d6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30759b50678bae0e8e21e02d80281297110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbd6858dfb07569795c1e7f25b5630111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b940220a5ef3dafe7f228785be2c67112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e871c9560919e37f8576adea48c158113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23eb90222f238538a87fde6ed1740f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e510b490b0354f5b40e3ca1b39ea7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c423672b82527637986224a507287a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ef4134e510da6b27722267c18bfed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ef4c364d2ef1dd3d6a5aa8be3b6e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb63df862886bb8ec09a61f02ce82a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418bb9682f96d3fdff0e92d257452fb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e35bcb3d9d6228fe0651b867f98d56121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369556a7e3faf4c8d36a5b68d2f1ebba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba4faeb2eb5143eb5e4b8cb773a65a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811d2b65a4f5257b475439ff4d5252c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2620334dfc6eca9dfdbc24ad45296d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dd36b43913609be41ccbdc64c5083126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04913b2520d034e6fffee750a70a9b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43897563327a63e4996372c48da9a4f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbd368ccefec10a06bea139679505f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce43cb10e95b628d74fe2ed93b0b33130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864f14a43b1fc32defbdf243a437432131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86d40b3b3dfb8a3969625dea8b3fa0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157707462cfda8522afceba0d6cf4d2d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ffd9faaa97738363002453747a429134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a17c0ab1f4a0fe646e2818c8b1eb70135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb9734d0bf4894ea0e923d17d63bbe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f48bd07a7891e6bd9a24bdf022c04137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a21c3cea9561f23fab19399b66352138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f2f928e51ff68e05d1d6b2bdb369d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032390bdae3c80e5a07f229b19f69f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e250c1c166c775b3664b9b93ded8c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f4bc382c210eeeea41d81460c6b4b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472768ef3e6a92eb4d9e66da61c26de143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272cfdbfc96e0f7a08ef75d868d2b6c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665608d4f7011c7edf08db64da982998145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7564b57270de63f9f1ace86052b66146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22cbef99bfa2dd937286398b2c3abe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281f021faf4a67aec3f4f840c0d0f96148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbf8adb42b513a7a565cd940522f23149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041083ee3ef9644f9ca229d2d6f2176150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ce7ce4e0df867f11be4c516b74273151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af31f278fb97d313999fb8edea9fa2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb48177f90c0ec393a95b93dcba130153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddca37077d785d0fceca154aef71df4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9a17b79519e4f9b54f17d9319b3f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff5d3008e691912b86121d353cdce1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e69f8a03ce3a667ba5bc83a74b054157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc673a83b5d2ed87fd4c58eb71b1a71158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cb4a5a9fb94c485bb4cf04e8fa4fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634bdd12d6fc25262355098b1397954160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352415231ee31b17b6771ac79bcdde30161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc1f50f420dddfcda040ead62dbcb4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f998865801d05cc3df70b5172ad87e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc16573b858706ef893e4660454c49164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a6e00aed8515c190e8e00c2d84468165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6ad36cffcbcf0644dcb1fa19a6cfd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633a565516f3f08e378a5fc545efc95167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063743e16af17122ff529f7944c923e7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac8380d2f3a85f70e405e1f730cf40169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654cefa06d166daec0fddee4a8d0227170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a40a0a8f3e8729f9df2f17d4155e14171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a916c3b6b8e813bc9e4456cd253e98172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a93f5cb12f924821de94dbb6d0d94173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53679fe472b6d0a919b9c41c50e9af41174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220290fcb22768db993aa55151338cba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdba062bcc4d4f4948e30ab1ac803bb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe79800b512c3023ed1048b17e21a4d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879739e50687e4914ef63a4e2eba3f79178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9826366c800028f7d02f258947dce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03ed45de7f8962acce40cf78ccaaf8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc7009a6921cbd839b5f0b00bc462e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7fdbf56f5815e8131b16245b9a60c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6fe0935d1c43e888383eb7f4b6a50183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e72fd585549596f578f580452ae95184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1f6a8dbada338cdb21a9c2941ff69185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a5651ab9a3bda5fa62ca0224625bc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca0465864ee61b5bfae0cd3aca9e2f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7307e18615da98832688539fd70a7b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8939e75463cd5874f3281150d12d61189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615a07b1c161fd1ffcbcc55d322f8c8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e62fd352d2a02fea88773459253d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82323f0becded5352ec15e1d370abeba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c5f3b415d129f415c968acde32ddc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2555514a2e25d383610ab4c11d1bae9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d06120690eceb2f1f99226cef9423195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d57770ff2b69af6416b92ee85fb1e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a10b8eefb29a938b4bba5d67bafae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694c4d97b1e8cc4f6a16f49162447ba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96553496741a3895831a6136b98f1d7d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779c73a6d9c49a54733213b7a9246b2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f2b737f950c965690164d564419e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4380795df0362a26ef59f24677211202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6351f3b45f1a412c5c44d3fd8ec0d7b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4385ffd50c6d83d8d46874ccd320a2d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960e853caafba28dfa051884e578868205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396db03193a8adfdfdd225b27d950e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17a061e40c3ad98adee7d17560a62c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c727f4db9d26c9ef87caf6562dc658208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91285ffc1bd6dbc91970feee30fcb1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac032b9abf829ac2fd325ac23b9e1e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559517498f4e453b0ec6deb57187cd8d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b555d4f3aad90f8feef77bf1c3e1d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ccb23531421b3df80c0c1a44ed951213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b0834742e15d6eba59cabb298afd6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d90a1b2a614f2c30840479f91479cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f87a48e878dd18b0155b219cdc333216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25a260b4fe495b75bb6c05137b5c33217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d57ee29313fb3134843d8308fa56ac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88774adb8c85ad6f529852dbff28a1bd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f310c8ef92277c3252caff64bc704af220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adad632b9001f3cd143d10544bb3863221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4845c9de4ccf511e38125d0b4fbdf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc18abb88b17b1e2eef83d99192d64223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b16e80ee4fb70da67fe52e8f7bc410224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008842f0302a8aaab6b4ae8ccc092e7c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927b702096f42e8d0328bb44a16fb13226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdace7106a122b5d5a5113488ee9f98227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9494efa4edbcc073012d74d718fb17b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fccdd4dbd4ecfe27d8b835ce94e1a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529c0e37a95b995be736a0053b1d0eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9690ace3829799168febc8b33e32b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec71d5583869db54965a6301924ceb2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafb43d200adde6d162157389016dae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9684615aec7b722568b7bd5550771234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfaaf4f4f16f38bdc9f3db1ad033a4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c475c61430ace26ccd520856171181a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52735deda1003d2d516e6a475c49950237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074f9e7198871fcfb17e8046a14e959238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0340608ea5a12466ede38aab61b23239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d837be3e717930c0ad07e6b370dd1d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730e9b401717356cb7a15d1dac47c1e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2228cc3ce69e3d6afe80200ee74d85242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebad65d9abd04bc166b83f609bb328243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ff9413141a80124c76db000c03936244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c3f7ef44f3c4ae4f9606351355d32245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b57d0f7485c0013acc6cd0e9425b25246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579390f5066384f775d4567b41c75af247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06989b64fd9234bef3e7a5ae6f2b04d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df834e0ce38fd1846ce9e1cdf1790f77249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c5e677ace22bcef1c6d0e10e40a56250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a76d8ac4a6bf3257d88892499ab3e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c7765765be584ff70f35bbd29d340252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207645368aefe7e3b255ced9af28ff49253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af65d6b66f72292d894b700e2c48f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6226a64646b64ac2f878217dada4e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b16456bbd3a74ddec498c6af44fb03256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688aebe520dae80ee14c3cd39799a83257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316f3fa81271ea7f76995251fb58f88258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d271c92e1fdee8e0a080576b6194af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1057425c3c32fb2cbc86f55bff2be9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9debe804a3bfc736a3d682ab827753261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93d4f895ff17431c8961777da15580262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155c5ae163a93f4e74a07cc82069667263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70ee7cab72eaa4f0b11a2513bb983e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f081e267d41d22af1fe048bd5aab717265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2de6a6d423bb1c019fb47416b3b71266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11301df66178d9326182ba1a077f8b1a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46822778ad5f1e9cc385ced712b22801268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6230b8ac0d6a1b02b7a15942ec45579269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff99f311cbd69b18f70c3a500fb6789270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0274a130bedd7d97ac26352b9698cb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69064856d9f898f2defa60f712a4c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8786fa2fba49501d57b6d3c4f2ac66273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6068d1648a04ea22ac7e90d5cd175274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9462e21371be964f00c6c49e3e5aa4d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290138fd8d37e785d3c0078451abcd5a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69940fb5a0f8eadaf05b2730e13934bf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42859628abf349dc1fde7854ea75de32278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce53b011e7ac1b1ac8d60dff608c37d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133dd30c663b0a2b8674d3baef8b647c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d58d9711bebc906361b050de2c4990281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31a01712d2ba33947d5e68b494fcc6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36300f323bfb94689c82e0d340eb4a0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530f05990a70cc958b652f6d42f8368284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f37429ffab6f196a3fda5446bb8c57285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f36182a098a4d9f122e43ad594255286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a67c97b4b681ec0bac445f5754d59287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b077226b8f3c3eba863ca75afefa37288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269513590b887f3a202acab675d8ad68289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22064700e4d621950f8f47a05431e01290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9b0297213db9ce431c5b1ae9d299e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9230ff2f3ec3a54c76825b2a108f9a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34199810cda71d1ba850968595590ed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e78f11618b9767d3cded991dead402294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5a41885d3cbbceedc6bf8b619d68a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e1e48fc8588217d0260066712721e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a6cb72845419b2621c5780ac5ef09297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c672a8f4893952deb370c480c5f60b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef05c5aa7d262442b7e686e93e9a138299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763d6441f814ef020ba764603e7fbdb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ababff53446678c009dd9b65ef40cf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff553d134d538259847e74ac40432c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6521950d2667eeb8be5ae5959822f69303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14229c3b4517428767198acfbb17d6aa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a3165b7eb96518bc7d518cf297d00305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059833b6921d78443a13388bbd557e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a4eec834b561c3a041da1c90a57b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bc14c74d6e7c04c413506e97d8b5c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847de81dea464c1a7e5049c9976cc41309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afc744ad75b36531ab9d63c08aeae9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbceebba7aaf4fba328b0e7b7c52c78c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca3997c2f6d1e96bd850951c756288312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71959804f90dc079cae1f459d4b72379313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee992e05f617ad4dad2c0ffcc0655088314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fda23c420dcb796c25076133f6f4b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242ac0d3acb587d2c8dc9404ded3eae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78538a217d6f66daf276e126e9456985317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8cb9862faf3d3fd62c58079036887318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc239fd2d133b175bccdfcd68b274e0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53758911785f7fab722c1e1875302bcc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2105f65398ac70f9a019f5e44c4a02321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa54c10b9834b3c671d43656de92f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866106849e0e79076f25e1612451a45323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d59bf1237f4c476c8ff592c38216f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fee974d008ab33f56220dba3f707e9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542ca040f0ed062f8506128b562214a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec684c4812adf38fc3599d626ac0648a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739848e2986e25113f9640909e6999b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29c86ec592679186a112ad962cd634329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226ee26598f2a76ac67c0fa33042d75330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1699926c323f94eb2079156e8b8d3ec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874149552618049fd949fbcbf8add23332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf797145b997159f44607864ad3c2b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74247dd076ef8fa7a7faf73bb315e1e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2cbfe515445e61e4967614442feef8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4124694e87690ce7da931aa8012a19336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b83d501ff6fa7661887334a9751dff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b2aca7b3acc98c180d9653742ecb2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b51c44ebf68bfb474fde07dc2b307339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943e6a6b3b70e47dce457dbab910f28340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5889c38e5fb33e26082ae1c01d2a9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff93cd4da4b4df474d22c075202cf7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c7cf7b6108caaffc742c11363ac15343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5caffe859662a8668846ccc1c57a6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1d91b70047a36135a7b06b773c0f7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2606a9b00f7c828b1e64e55660a72dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcb91fae433198b9d9d1706cdee13c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a518656ce7754f6ff4450ab9769c6a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0df91c35d4178a104d71c0116dead4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3b279752c0d8c4391cfd08ea2757f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9cb309846310f724f77ee7bde03b4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f82416c49b07199e62bd5e035be8f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad22dd6f675a636b85068033e075a0f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b622cf9956a5427cf265e91235c3747354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f245b14062bc142a246b502db0cb026355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a4899756c0465b835af312dc0a386356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60645117d6854dbe6040c49a3ddbb20b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5221426b20aab4c7339afc2e4a31d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb816a7ffbee83fa2b620227f504930359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb632ec9cbeb3b3f201f0eff5bd1d9f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64f7ff0abed228b058451ace8a0275361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfde889be3cc842ee006c48076e948362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e3a79def6688d3dbad952bee04b22363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a106db4c33709e32cba3ace37d56c1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801d60eb541c854a8332bc2cbc91d8f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975681ca4f7c57e013a258e9092cf2e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3576234b56904a715407741673219c1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e64281de24a02bbe42e59e1b9e8ae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f8f75ff7d225ed3acf66660b835cb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8988503ca53cdc9f2b48f1e5460f3b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516d98a8223ac168fac2f669729daa4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafb148e783b7696f05f06c5e9af44f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8e6d5f99a34cc840b776300428f4b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a9378d8b6c4c90b14db2b6822b73d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c60690c913a67501107848adf3a1e5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c303f4e1039da02bc53d25bfa93fde1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea327351d721b8dc4bb6f75eea16be377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af805b50cdd8bd82cbc912a31ab2f785378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4f41cd4b7fb2e20f89b667b9bd708379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b833b4ed13adde4b1692f8bf550529380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a147bff416bda8117a2c8633017fbb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca723a701aa127c4e2868265a50579c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d83a5d708af4deb03ca891757bf79383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979ce44e707f20a3ca548ee74ddf4d6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531728259334e63c0117c554180b4d8d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f05ac7c821a16d3526faf6d97d5d4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f73a231f5e29bcee467efafcdace91387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008af8df535f850bb00333875b8d3c8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88ac7785df315f7f3762e0d1e8ae8b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be744f2d144f20749cbea61b7ebe1d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471998a586f34582f3d0d30b1c99d086391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77484ae6373e877536c77ccd38c0a5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137dcb79cb411882ac80cf72ac88cd7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c66ea43ec86d0d775e6bcef90004c9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4a07d6f351a0ccb59f73c7c367571395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf62b759592797fa8d7efa1c924cb9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5b175a989ddccddcd8bfc87863041397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34627e891625240c75808f2d9e70201e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ec28807a14a5abac91c15c9538a5d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401cb83a871fd1067bfcb3cfe342494400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf815a2458a0a13ae086e26eea3f0a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923707c731780d7174817ffd5f20346402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b6ec927490424a20b1497001704fe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e49244e5f70df0f27c5274d77f3d3e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db35460cf76c73718ce6b79f6b7882405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a769bfa8cbc3c4dd731d384ef9052c4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bc43be7cb5fbcadeb570b409f4c5c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdbcb8813d4dba8bafbdd7e8a0ece1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f5dbb3e2ab392b96b968767608700409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47675c847dd4f98a4c809efea5d926d1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a6960e6ab48b7150aa2403957912b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11751c1f5ab87ec4095c04690fefae18412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413278632f692fbd3becfda1165445b5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e6e3889840f2400eeaa13f30bd844414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53ec1c58136b95acd322ca042352f4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2850a2bb763efd1214132ce16d8dd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbe3191355029008d02a595e7414da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af2fd908ae3e4e01d44384c1258642418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffc8818e4a5f12ab2954c4697c44ed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d49d9396e9f28941d9c54df4d0b45420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a292b974703502e75f26253ac672b80421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0679ff1b63597f5ee1fccc29e65c8f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff02f28abb7f1e1aca2061ba79f9284423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf01fcdf7b31df88e12ca35d502f0d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48fcf6877edeac0e6f3e120b3676f39425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e7fd752a2edadf4c6de7d5d31a002426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765861487fcea22604c615e59584456427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf390dd69ca7916f7bca35cd10913b9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900061efd5dc272e8c3f5ea445c5d2c6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21eafd78b342a0b75a88472bd37d728430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcae71c4fe696bcabce2c25fb37b556431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69155026d7dccb1784528c2468e1c182432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f68e365117892310de7a8a31a594c6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249c575a98c3d1d0d073fffb27ae941434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff60b510020adddb1864df09b5cb16a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf89da70dae71fc790ff4a6050a6c91436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8528cb517023b52a0cfaf48feaed8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d16afc35e85533e848c47f45a4de3f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc976794518c178e9eb26dc966f7176439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f10e83d69d57cb9205397312d1cc8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cf06f8a1e911642d5d34393276dea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389f478c32a51835997b98dad8e2922442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f39fcbc1afabdd7199d426f139f4d5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200d8de0e7721844a2daad85bb84397444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d9e2886830bce4d1ea54209ac57d1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd87a81f096f7ed1f0cdff97e848c8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c11baaa28424b99df957874659475447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7473048f6470bdfad3c6200e224380448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ab83f123b4cf396fdeb7105b60919449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482499d40c599826328253cd987e863450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3e42665253ab19e9f1b263a4a49da451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e63c58291b837d8ef0345f58d61df452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918478e976e9976f3d93b10247212dc1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731aeccc3a4de6aa5efcf5803b661316454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08922d4caa3b93853ca183313de505b4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68e8f712e053a8d56ef1271b928366456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fc4653b6f0965dca2b0e8ca9af4da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a3474bc485703e75ab006ab1a519c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1d917c51cf9e271ebce6775236f08459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bac332967cc9e2102d6be928a564b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e55edf405c8018c2ae994f3e86000461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb2a4d92e1a979be39dcd1b29d41dd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817adca26cc035ca4078beb6271c9c8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c524d9d0c1769609715112c6030256464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9198de527ba3ae485c1b67a0a9a73465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6987b4c78e19510a767b144d95d457466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7d44bf093083e245bef7f2b5e741a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a04ae67b020fea19fc4bb400c03b9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71989e6fb40e3dd092b12c7082cb4ef4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8a16aaec6253a122581d1e3cb469b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e274af984a08e9fd992fb9c825504ec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862d30d8881853ea72e3e366c9f0826472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434486f8ffd86d5de1f1df367f64b89473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554b608ceaa3eaee170882233108440474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea1c6ce4c84bc0de5e2b9717f76de0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31635e735e2897305d8d344acfbda1ea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7b2db6eca3973441a9fb9bbf8759b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f4a0aee0d6f2ff7dff7eada79e7ff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157d9e1a4d362a34878834edac55538479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afb48d970d853f22a0393b4e12e940480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87b29bd43ef98e68c105307d172844481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4ddcc3a396b7e81e466c164f5d76d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5c86ca54c5bca04b761856399ed7d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bf251d04c50872c938e7f5d064087484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9effc4fcd6d8a5207e361e11bb16ec3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efac525827349c40e4a843460330291486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1da20061e82d73f53137463cfa41d4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef8a852e6c38dec1653774e0ef25ed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b16db82c4b2800cf34652e3e2a33b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56aac250d061c4591f9997cf801aed1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c52f618cbbb056c003fac219bc27e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3da9d8e31abfec5743bfd1485ce35492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68de5ad9c55c611100f1f89dd7d1f31493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587363808dec9c3653978f9949870df6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064132016cf075fe5723b2d9a3e24f4a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f3f200437663aabdb6d37a95372c5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfba06396f6e48027382c05321920e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefbd4bd0984f061a11b55fd13ad3c0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b34028a9be2ceb9d86c4fc8dcc3c7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d470214dfb4c59ad7cc007aa5ae8405500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3a9b0113f0109dd11a2545b08b05f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eface6cad96486b9d7485a6cd5d2dd53502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454209c9f0904e0131892d9de194182503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319eece5eccde3fd1fee1315db0c3151504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce36b14c5f469e8d8908c28f005418d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3db8fca527d9c0b60ec5faef00a8d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3b19264ef1d95d757a583b2048e3c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d0fc2d3a0eaeb63fa61ab181a510b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e879f61d10514daa8c6a8e69c4fbd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353fde624975d7465e0d0b64c5498bb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f72e116397aa5c85a913ff4f1b6087511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66bab20ba5ea2772246fb65bfbdc10512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5829cfafa236631d72cfcefa26d5a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21059432144dccb257e8a8160ac0a354514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5eac422200cfac6939769058e1fa70515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362c57ffc7b118cb99829b9e90545f8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d390af47673fd44fd7d428e11439c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586c58f52b1416e5001c9ce85f59f44518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6d100d5749b6a11188e263ed36cf4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fa8dbb555ae42cf0273bb73a7da1d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894429c90a6637e18050eec3478b4df521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d602bb192623c84ff7028504628a7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785ce606e0bc36fc12b872797b9b37c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5146ae4bacaa86dc2eb3cd242cd4bc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b7a87332934a8d1a06f8377e821b1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee6960189f070d6d6707ce56853c0d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f2b4deb6b6f8aa45932078ba4dc13527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556537b631996278c0cb92eb220881c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06235f87cc3d71483ad65caac5edee1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161b2c68a0669ce2fd376d8d42fc738530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad6e30c701390f39f0b031a950b3e7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0d77a25ed721a43f9d7d84d4e09dd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd36e3afb190b33e398825d2c36fee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f249bfc689957f96c486a71ddc5d0b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7998084462aa06d913923715f4b9a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761fceae67da88b3e17180263c24799536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e059d3cd96a5a0d60ba7f6db14c9677537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace30f43dbbb7a7d7ac857b0f25e44fb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d72ff32efed5a744971c552457f32f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030cf17eb52325e8cecdba238a8c424d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d6f3e9a3c7927dba77eb02fd5e970541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a07e065de84919b162c3835270f029542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda3a0c63381093e9a946abafb29561543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215917211f3e8d8e0f558164be703340544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377662aa55c7a8f516520fc19538e2ef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376f3eb7334064cc0bdc7362abc5c37546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347f235a14202187c2c57db5bf47ee4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5e5c41594f15fdb57ad17046354a2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296372824374f1ee46ee6a7be966193549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21045e1e54594213596e99ee062059550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce183688a0dd3e5fc5db8a04b2cec7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d075569ff50a8590a4d384fb5dc93552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37707347b24c883f9ac8d7a27abe0065553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a835307e8a18d00859c29cb1c7503554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564c9af9e39646b66c232250c35a01e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6b693b57747c906bf09c397d22849556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f33535c75953615455a6a4150984d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7549fc9b64b7adb38cd2eaf36dcd3c7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c710e7d9af986fc19da888043ce8e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a729a68b1074e732c33eb133828192560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f2c7c7efe548deaa9f9f26d4eeb59561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b49f72499b1e4649ce1dd68a481127562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5173f7fdc2f0685fd3fe8ba650906c2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653de08d27ba99ae468723252728e2ee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025c78821398f2c8a319a6aeb673025565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b5af34dcb7caa93d963bf210845f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7b5de228704721372ec97d077fc7e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c90a98209cd94d50864269b9ec9a81568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265314000221aaa549f5249ca90c220569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121da4ea77bb54a55f0cbc36b1c8436570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b51aeb4c647f6b42e9b907c2372a5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166a5984c37fa88d1ecd211f825f6cc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2165e8f9d69420ffcdec63ea20b83573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c4dd8672a788d96bd81f97afce7ac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ee40ac22f1aef6cd9b140fc54b7d9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011fde7636811bccc780bcb7005ce85576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61b0f5c4394653efe327374cca6545577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f70ae3d2bf6f97482dad1085159ae578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013e8d85a7e44f4ead3d3c1cf1e007a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59dd5728f135dd6b16af3a752c1f48580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6dfa7a3489634d290c1afa75c0b60581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3c1b160c0c1c1b29657e77a9cbbc5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05561d50fa7f53604cd723e79124234583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726d9ed8b622400a592b17759b06c7b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279de9231875ca040a8e1dbc6d5f16a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebb6cb1cd015c2d533deb0d06700df586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0ee1432cfce3a7acb90c683f0f29b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254bd440778ab305cb80253de552d3c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a67bb11bb40f2898a99c87bcd26b1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6958fa41b71a17b22fbf519626b4e1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae809bef1612fdb88e7d9746ab314a48591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f5ec4d9e9d8ea82c6a35e08b4e09e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537fac8abca944102e8632ea6b8daae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f5cee160d88b2da3e4376ed9a4f39594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46745b03c5305274dace4ec70e1c0af3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812d97a5eb658ece88e5b13aa632ba8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296255a953c1033f3901311da943380597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b27907e07af655553910cce936919598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce857281f91699bc89aa91a34033e355599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d253dade17064a4f9f6eb39084ce8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21507032d5ea9914f606a224974a762601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164642f8c1e1888d8dc169ef28d35ed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def52760eb519d53e25766d18f231e2a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096121d3e98bf5c7d0373421703c998604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ededf06147cc21e9ce5c1fc48ea3d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44702d115ab2879c5aaa2800c3360f89606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22d770cad776f8f1950c32646cfca9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee696acb7e0014dbe95c3c434b1cb6c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8335ba4e5cbbedca0f869e467f723609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b6567752ac031e20e9e0b6c901c07610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58782a9724fb936863b1fa8e1665c9c2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab09a1d47754de45231ed16a89e261612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a33185774b07ab89f40fe2ae4632ee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3d91e1cb0aec66401a4e03a9ee1cd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303efc8544da3d177b07ae96ba2d0e74615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7d1f7c60ac48dcf2dffbfe785a99e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051475a9b8b043ae8035fb7e2a45d12b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24035a1bda6e7646df025897b31a2e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331706182e28f753c745b92baf6f3fd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1c8f58066d9c820e3716f0a1f1df0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182264a446fbeee7f1ad0820ba84b900621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c840ae627dd4f2e17da8ab690f2fac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db17824c77521e6350ffbb5e2f95564623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02dd59dd5e0b8bac58b8598548130d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c3e03814543aad181151a57ff9ed5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3a19423fa6cc1e04e98c86d790a8d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40817cc05381750bd565f5be469b3eb1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f22135d05831493fbbcf09c3e633a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec16465d5186a0d220f891cb9474c0c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca71801ea2564d3ef4bad07839a1cb7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e62a3d2ae458a6c11a79ec73a1408631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2535290f680ede53935ae2677968bec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409373708286a1cebfb900883cace7f2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895de7e47b763cd301537032a114a35634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c023033ff6488765593496d06a0c09635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031304910d5b1abb3c789420204d3bd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d322973062dc1e773aa534659049511637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706d4a95a74bea175fe4c0d59503d70638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956f63bc1369dc7be270b26df4f2dad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48af8ae05e86ed8c0759ffab473f82640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae703217542dec4641de516884a42062641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a34262da1de0aaf518cfb7566d6cb9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955f18e9e0308d7825db5ceee908769643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf30723e82c13d7f83093300b36f5a3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bfb0be8c5be6a87260c6a31b62701645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674083851674d2d44ccc2c5867fb800646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131715db254e3270a52d00424b9729aa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cfe4069566b917adb3d42739d06bf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bbb05c17e776785ef1a29b8538460649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b01b1f0c176d8fc52c13cc6f35fa4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f41154672a1921692750b81fc65165651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa10ea13384825a8dec38ab267390aa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4649ceace405e43e18c42c9c75776ff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe68778a285de1d05727cef8432e78c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7d116eb948618e3526b70edcd8b06655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3161e8a169477593a69a8ca722e0f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3592c02ba49fc0f0ce2060d573b0f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ede68a47b56c01cf0ed87a9caec350658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba594dcc7277e627135bd94081ac1f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f718bc78ee3d33f70f70b28051116a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b842bebafd8c22484a65d63bf8cce661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b419518b505b50bfaa5c909e9d497662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b299acbfee18877a1e03789a318f0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77741c80540fc3ef0f1bb0aa9f91b3cf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98b46ed3bc49881e9bf8f059431441665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc58f414954f5930b1e11f4d23b51b5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b40b34cde5d751ec39313191f2bba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58f4171f018d332ffcc66f1de88831668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3c74272d2c27ae2c59f590835aefe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d15ddcb1e1e75c2d3d64008dce2e98670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad048b3b6c48cc74f8036ddde0fda0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440dcd4ecc48f416bc561d415b998408672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86915daa1275820215a2e712e821717c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283321756c23eb03e09cc1cfe7c60e6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99430fe5f82058f968c7c1ad6b15b41c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c59e028ec3b8e2d9d9e70d96c293df676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb9cd358b775b21daf3ad307959bbe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40086a3e78c5c72df19b2f7491630b7c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387eec813f9b056093e454a88f9e8bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19825e2a9aa28f808433ef4b27a97ee8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf907af5f801b38def6f1446e0269f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f6d5eb8929076e330827c3a158d3f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e3c3e6bdcdbc682816c92fad2a38c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de2c13d571a5955abbfa20b29123bf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ab71b7752225ae159b44baa8aaa38685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41500e3fe4e24caea86ed59fd6bc37e3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7358ae22b4d034993f07a2f06eba2d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfff364b97cabad33fa5c566744904688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34792c558f14e9c24d52e22bb96cde0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aaf2ebd03d5eabcaecd92641635c27690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee83291c4b0cc922b2200255ecfcde691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48a4427ed3f7bdc23c7506e79920bc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a7a93dcdd39e758d700f9ad90379d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe5f0f0446756c5ed0e0ea5c6204b3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873c07f0c1a97f8f548a3ecf8028e97695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f6581d7c429f7608533f7d7ed6bd4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c859f7eb6943869ac1915a10d4f1b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eede7a7fb6e9ea634fa4e2aacb3dd37698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ff8b711d68a1c61afe075fcf18bbe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83298a691a603f817400b4b9ebab719700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2916e4204a5c68589940a790e784f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96546371c9f7b34a7f4220c18e3f4334702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98b08ddb2f097c4f91ab8846d7d71a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c720e116a17385595badd4502f6dabc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d19ebb0cdb073f1b21b8a429a44cd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8024f22092d9b1423b823820eafd0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58032f9deed9134dbf4e286ed8cb4bb6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c5f41aa3393f5921b63516ae2cc35708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749c39f775ff06d6a4b55cebdf4df2e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33600a8af9ce9bb4b4ed1bfd8ecf127d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65e8863036691b71191af47d22f204711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9536fca223015a792d0ea41784dad712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc36240fc7360b9886ba9ed1f2031ab713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b33b85dfb182d7486013c2ab5a63b5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abcf6c68c168110dbe0690e8654a02715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a863facdca447d86cc74b335956ca24716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e3af13c5d838a2c436a3c33940859717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfff429565262ba857eb50d49e21a4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a050f08cae6d4645713776da190de719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12e8e2d3aeb96c6836aff78f397116720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3b0f3c7be0f8a7c7eb7021799b0e4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3657c8365f0a751eb298432a8dc68722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76258b82dbed10af1dae8c45d2e458723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c2aaafc1ee68cd9fe81410b995742724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd5405bd7026b331abcbd3ee02494d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2adcd90368e18712403aa9d23cbc5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128fbf3ae8222e2f8cc586354d19b89727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16fd4fa413efd90baada9db905fecc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e10b819d20e3e53d9fd0edc13bea5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450583dbf25f9c37f3438b4cb8fad904730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134453d51bf26c442813af262c6fc2c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8df21445848055786373a39b024ad8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbb626ed469c3f73bbf49e07fa4051733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1304066b8bb354d01d3525542ceac6c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b754e5e60993ced82e1affc1662f6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb746f27c47b054454f5751cb309645736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e102112e3016a2a6d710effb50c7431737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753108651cf26f9cf6ccbce9c7c91fc1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7eb6712b7323a230c745d7388f027739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396ea0826a1d9645a9fcecfa50a73e8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175572f2d1225d7b21afbe65fcc2411f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c9ee0c91a24beadf7cb8365528f88742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9f306840e8db93370862ad4aa62d3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69446d9cbc665123c516a4fcb19802f2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa24414d936c42ac7ac2a993e39b99745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a9f3375357b1884979413cb7b5ff7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca84a195babf1a3bc5135f44421ae6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6ee1876f835be600f6965354bbce2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fbf4e87c0917162e859738301296f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44235e77c4b549fa0d85864290d6135750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e663f8be357ff5e004e91a1e63c510751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ec60f0df05b83d8f8baaa6fb6b71f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93087dc92525b6c10f86990c0fc8f2a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ed1bf9c7cad812a446ba3cce5a68b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b1e31791703b27e33fabcacaa47f8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617d956402ef2a93312af3c6a083b7b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c19df04a6335a872b85213cb81a581757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7766a9726a691e48137a092d1a01fd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec4cf3fae96fdbd573069735de0da4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc9d204d82d3d73fea2ebcaca24581760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cd0032c5c5d56385a3f2396382409761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b4450337ce39fc28f90976927c8bb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9023e0e5dcb797894c830f7c8c84c7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7f118df5b2e8d133d76162659d178764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99b7ee33fbd8b301943a4fe4fbbed6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391680cab463424a1bacff9f1d89c467766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddaba21bdd17348ab45f7b4704f46d767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>