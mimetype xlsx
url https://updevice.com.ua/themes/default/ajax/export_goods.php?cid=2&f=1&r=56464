--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ceed8d7b443b4286711bc3c17dbc1c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a1df654f2f6fdcdf43f1ce55614982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f49d039be840756ab2749fa5bdc90a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd7bd4505ff150cd4b31f7b91ad32e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f35b3d912ab6774727af620d15b235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ea546fcc7fac0254c7dc01b6a106a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29b38239a5342f932e2a334a4c6c657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdad2addbb320c23c46dbaf3fb657b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cf2e25441e0b39881758b6306019b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c7cba16117420a07a92b5429f843910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ca174921a22593d1986234f39209e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258357f2913450cf70df4e137696ccd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ac571f0986b06e7c176ce49ac031613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27c3cd7a30e4d31a4fc4a0717b446214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88865424f548d69e99d1fb363cbdbace15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3224491fef26183aa6a0fba444a5d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d96620675ef0e664c539d877aa229317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bb3c167296a3ac10a3168e0b310e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251c1605f04d56aca9a6903e83aa57119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1af945244c0cc1f402fcea8bf46c7420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af530a11eea6a428473934ae784207c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6b2f067b2bb06fabcad894818a73722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17878af804c206331959377eced2cd623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4dabb2dc5e680b4ac63b21cf273e8424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cec51cde3cea2dd369b70556f44dba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523409a3a2eca7aadf33d66dd6f02be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6716ac9c0fbe12561e751614d5627b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6f9bd729ea8e91170180a5325523728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501938a7e2f24356bd15b73cf06e7c4f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f252e3d6c983080edba500083bfff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6d78a03d9a21d0f020c8f43e48d3f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab70d919f36e058d42220570c4f314832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e1fa8f5faa9964d8bf208a157fb1e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2296f39df8437a1dc3beac27b191b6434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747fc81045793665d5bdfd625d54b9335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17bbc6bdb8507b1ef33e1e7abd0bec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b69028dcdaafc85d3d644b4ef34b5c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189b046a9f6380511986cfce3fc4f3d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec57231c6a23ac957c4c1e5ddcbdd639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c0a201ab320817429ac4928e4b9c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9afe0a5bfb80025268fa419505ae5841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cc3868ef355378c29e045dc3af18742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b832b61dbc05cc599d2435aaddb171f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7eac50104fa661bf6df2ae7d6c67b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b57a425073ad3c878a5fa2cbb2a2f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a377871bedcf7e52336aa118b5fa5c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c670be230bf48d2282c3e66273d8947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1aea32989518dcb29a27f96aa7e02248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d19e80637475e350412832f5957b3349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912411579e1990e1dd77a79cac2917450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069ae18579c64d01de27d6c724f18cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e60d463be7f9e5ce1712790504d0452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf1d09d8692aa6d9de1107b48a35bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d937fb761c9a15b9fbb397399018454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10403c8c359060e85be4b5f7368e3ebe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c79419646ec17eb9040b5857bd2aa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f3bbe7893bbc8b81852ac38ae223f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abe64d34ddb7854fe84954d0bfcbd158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35321db1b06733b9657945e8c41dbc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18322c3c8be1a15b729ac77ed5a91660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0948e6448b595f1e9342d72f232ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc85e26809f62a23e113a68aec989f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78c0bb30374b96e58bd842bf43973963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572ce3e21777a36b9704997f0095b9b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30966a89e2be5a14bbe0fee1b45e3cd165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513adecd20ae0cff4aa520172cf802466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf922ec4336517e1d26eab4afac7c1467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40235fed09735827e1dce693f7d1faf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c26a16bd7f709fc2b275a7373137f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22ee8b9a5131ed5ac22b283fe5fa4770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316e2693dc4461da3d52853cac393f271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ac53db6594942d9c5ea124ab53fa472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6e6fafa9944b47a47f9ac10d82cde73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7d50cb83ff62a7029e826a26f868874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d9d034b61563292ca492c1e5b037d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab52894d20658fc024c19f42c593ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b32fc5c6252f42fe6d7d4957cc652877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cec9d5920a59fc2e86f30b58448a9b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205771032b74e40b18a01fd6af153a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179e3a6ed87741ef456f00d79da32aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3017475fd15ece5cabb47143c454e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad6cc300caff334f92367db8e83d5682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325d5535559866aa9a584554c15e7d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe56d6c2505e90ebea4fa1790cda5484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f297c27a6a6a700f130f6751c131ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470c3cceddee857d920a1ac92ce3e0286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0385234134e43e099cf399072d253c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2c9ee4e07cdb77f00082812362c5f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae7aef13777d2d5890866adb95d7ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f26d3832b4d50331dbdaddaae5db7190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e050d8fb39c04a82117572129895c891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5d9cd06418fead3f1f3415a1c8fc892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b83c9053ca9c81a5f49eefb6fb23693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66db9b0d3897fd8117c37b9d70713da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288abc49f1ecc8d80332dc8b39d7636195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2f53a2aade981e2fd22f1fed4f6c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226e3b1a29ead8483bf553eed23458197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0b937808113be59aa8443ade00e6798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c2a017623b0851de3dc073788b27e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006a2a5dd38ecf019f8f831b3c485ce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad3d0a741b7b026e9f3c4703a0dfaa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91897d051462c2e4980a804dce93861e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3845aa58627ebf43fba3698b720f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6495498b54c5e426428f4fb040dda104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982163a657e7ebcd008d7e158c395b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd4bd739a55b101e9f92ff3b881b1e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36458f539b88956621b73a1bd5c08f43107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe741c0b4b4c639bc1eefd9662bab8e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c3f81774f029044e50bbc347a3b12109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e3b6689ff834b4d9485dc66896371110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572b25916b71fde4e6ad27a6a44deee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024514b6082250515e682a1f8f557fae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a956e6e3246d6c9f6b39a5c9d8ebe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf49f296602736f49af93dd224bd4a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e839af665bb470757c6dc333484941115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda17ac558c87d28c1f22dfd91c7aa0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e87a1d2d29c8c56cb620640a75b0a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86afb457b24a846fbc518a7fbff270118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755325e4225a6f22ee98cf571e255486119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57962578b793006007f0891d98b127c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52978e382eeab96c6b9c650cb2617c11121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c4032d94c9ed886ba0774562213a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8887ca0fc7910802cc0af77580ec3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f61c01885ed44cb9478ff55090686c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999069fce36a633896d124d398b10032125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec826bae606d644e6dd36f7fbd361d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825eb8f66adf725f4779d773afbe74a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bd63524e78670fbec78e261f414cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa0693bee6f68ef102cce7412921ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5665d48951da3f925c8ddccf3bfbd3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020b4fcbd753ce85629c2a7bba2cc87131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461101399be8ddee98eeeb6a8ca4a23b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c36c1379b89b8f2c433f1f625a08e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5232bc0627abf4864b8cad0bcc5da46134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d675e6adcd7a586b61807d93a82530135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf29b169d64e83cbabbcd534e87603136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5df85966f0a638fea645c73c153b8e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be47d0274709faafcdbfca4c820d812138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adde226256607341933dbe3a125c473139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90412e566e71125f237fd867449cb6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d0c7bce5d56b3c99ee31a5ad3ff9f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38592ce5db8c4334e25c4db07e55643142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faae57507ad54d60306936a687bb7ca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c7bebaff2633d0b5f18e561af7aa4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4c621e9259aaccd93115c72f6a2d4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130e968bac01e318ee0d4126cfa2ded146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320a8842f15527ba312ff19a850aef5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189e561ec05f9d22421cfb0885c5071148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818af0c628ec113c6a20bf1f0590f18149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526b3a15593d153c00c5705e36c9b73150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad051bf6dfa5307ada38a8129b2d154151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fe7ebf79490f3b4217b3d3a9baf4a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856baf7ecc798e8e2e971f281866ad95153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d04888d90e51b0015e31a60327284154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddf2e0ee8212766cb2955cf3267b35155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc0e9f823645510ae2dad3e7fe2a60156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fecb5fb4a99b1a3569b79c7562208c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c571b723ad4b88480fac3e9e83020158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c91130558489249b8041007c3a0e9f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86bc518330f90c49d53a53f0907132160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f42e11bb99ef9a562993c1342923a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a35f41ba7236c8aaf00256427c8b61162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5eacbb29e9e4e57825d355f9459bd1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641625e6650de6ea209266e4fde1e78164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67da672719a2f88cfbc8e32ce862a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abc1e16dc725331cabd58a44e07e46166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7afb6c9c6ec791a50e745453f07d21167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927193b4bd324878342470110640da6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ff85b4f49a9480c9a7bf9269f9bac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b283e0134353a05d35e15b6195f665170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134821b167c65e1e7a2bad32ac9d6b62171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf231862968859fbde72da92a9e524a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25d63e35168f1aa7224e097c6163cf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbb62d2e5c402554493a666c99b00a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688d5e9452f5f352973d784804e1cfc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e41bb5101b0d69989e1a2452f5262176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead194ebe912b7c5e8dbd74a6e9a6613177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df092e557eecfdd3d1815848c63ca0b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35642dffa026985e2170bb83e4d3d2ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f762d7783d4a090b2e3acdc9e228313180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6da2383aea619d44c70073c1076dc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ed0303b8d6483c6fd189158a989c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef85bc4c5584b23638ed140717cf53183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcaf7aeb0ae5adc2fe7854bac287f77184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563776ecbf102e1aa31af5a25ff0c00185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8861854f1fd62507ab87689db65214a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a229c5b8161f599c04ca62303f1cf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7fd0dcd376b045fcbddb023b1fdd4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a681a48aa9405ce4b4e12c59d0bf59189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ba7aea31e89a53aebba65ec94e334190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48155ff5c3cecdabff3e36a65ec77ad9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831c0164166a684b72c1cd6b05c8ac2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b62fa9a9482154b8e7d540dca4e24193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c863ddaf776c47eb0e119f94e824425194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487b3f13212b65fb27c5d866c65baba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d562dc39a9b5a843f03f7005a5d27196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c191d8d449649217a400771a19a3ae2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f39ad9c1f43d6bb1a2233eaee1ae5e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e70304078a97b79aa266813315c23199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80971d1af2597f20d2a037e0f2407d15200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f2e2f5a70376925a955716afa76ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3614aaabfd2bee1e851c482bbc4b90202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332a333c87158e3c7b48a09aac1e8fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9cb6114fe1228aa13a840ac47d8be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938de2d35bd3f5a6f6f1bfca7c4bd5d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009c9966c5b57d57758b1db3d10ec06206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18c41924fd04200a25fc10446c62ec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b97a81560e54410a7ae1007678c16208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa10d8951ce11e948985498351a8bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d79276cbecf108f5ad47ae09cb3a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb4a423dd03358eccacba1c586f633211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bf9b988191f8eb1ca7b9a1939d909212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb55043b56da9d2aaedb02967698cb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905edc94e1b0db4856259496b75422cb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a90b08ee673205625522ee995d76b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6913b6d4962a05058a9f674828c7ba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c348af82a23162c945d68a715b340217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a936ed7c415989c29ef1cdc0e5b74b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b596c397c8165165669bac642e75a78219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e14c9cd2589511cbcac7565397fb9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5134643297a56f626e80b8a1a4eee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac1cc58a5cd9078aa55e8caca520d0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b56747b4364bddc35e669bba0d67a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07b692c4cb0e5edb7c007b5478ea03224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a477008c226b8e3fe665ebe4a981e8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e602a17b78d6e8d6eed9a325aa012e4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c7e539b29c2387d0c6023e977977c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6f65d8f40dd75c76453e63c58bc50228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010f5c8c9d2c9528d4bbbcf9803d9b6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1c20f2a8bf647448e8e64730c06c6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e2e94da7f4f442431b699121d30ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de4e01bd0a878c84f3e56238983c94232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd02f8b9af7ab1f4ebb3cf8c589a65233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a3780748ad1b7eeeb4598f19d60f3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce13ac96df6dcdd40b565a35b26e87235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4fdd1e30db035d45aa8d4e419febe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9514e1be822bec74447f2eedc53e31237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6e0676c7018fbf0c6c6eb2d3e85ca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7349d31d588c67986c50ec6dde5338239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdddba504f4f8fb7851198c085e674240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeddcfb1d6511c1e24af28d7f25cfc6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d759271a8b90f8f2862a4db85ef7d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a74f731f0d34734035808d26dc312243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53246682d4f2355ab438b0f56b59b54244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9dbeef3c63f2b5bcf828add509d0b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d12472b26c9301b25e9a01bf3fed76246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23034486ee103c8ffe1d7fce9838854c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519346bdc3186d91be868c396e8492a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93caa24a38d7d414e8cb3766e4e9ef4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b50152ba3fe88fc245f967d1f14287250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec40a9532dafa93393ecd7ad2005f3e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44291badbb80ae88fdeb0e1ba390fa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33404168e034e54dfc3677a5904c8f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7b6ea199d3abf5ae2c9fa7f8914ba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27153a5ed0516a1a96a127880fbf6167255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd132e995141fdb6ba7c8bcbc8ba53d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5934474a6cba97aa66bb37ee6bc9c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc92307b861b39eead28c9819f97c97258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a092741a94c49d6ad601c6034e61bca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede94c4b46916f971ecd1a7bca0aa77f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed175211202c025dcd3a03a450507c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c39e86f2b451e5714d65dcbaa3f17262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacabb9329cd409002d91b960ca6667263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ca829446ed65ae42a6b80424b2d46264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0a199d0306d2daa28605a107428c2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b96b2d7cc81d2cdbf2f5e89cf1a12266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cf7f1be0892a1afee8a4bfe35fec4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71fac88bf223273253d478027079625268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef12ce339c890997e08e2d2dc58d4b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571fb89687936578c4d4314e7575f12270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85438b183d2efe0f962ca4cbb0d538ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb356f229dd844572465aac737801938272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b257e5e01735325ec78fd839a2e47273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bef5d066ae7af4df35711a2fa409f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a221b534183323a646c7f083a1f80275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80463b124ad9316d01b1a4af1fd4c5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383964c241cc0325b81b78f86a42ecc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d67cc041ee39179fa4d4b876ed7bcc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467184430253c069aa8f607ede3479a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3d6e93df369f688fd65d559d4bcc2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61607ffcf44fb32d2dcf79c2368720281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d3a9b120e31e61d0e27bc2a952500282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18623127cc402284ad3b8f1af350b04283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a519805ac0ed884fee97c6306ee98c5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c67511c9cc6d7a7f46d6b7525d0071285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d782ceb5b44b01f3aa2f1dd29bb7f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45be0d79b8f832e42f1a39b0477a4b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e147b19097dd99743f90af9d24f221288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3687f543c55c0ee4ab4f306345202289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a670ee66165ca6f4dda2eb03d090f9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce14c66227b085820b76d1318f61956291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bd55015e9c7976b4d4d539dbe44f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510728c452e5e0c8a7f624cf8aab2a80293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888a178fc0bc373ba966217756095f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa3de3f012ee705d4f5439bfd3f8f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e92b6b0dd63c22fa1fc27e6f22071296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf946915c6c2781b240b1014943130297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969feff3386b8b69f043e83177df5343298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be7bf89b5957a5d251f7ac271ba8f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8707b229f65b6dae7a2788dbfbb1a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fb5ed598db4d062d9610e04dc35e1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c623eacd6873a783cd679ffa199b09302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c9e504a044cbc4bd5114163826f83303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4a395eda0687021205e2ee8b328af304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d009d103847677a521572fc609be6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddb66a8bc7a39964a4e7c05e93e42d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1290364c11b67c88db64812b141fc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ed8f7f5344fb9ad3849553252de5e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1dbac545dc6fb4f65acbcfb8d4387309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d3e29786ddcbb5ee727a3c2754ddb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5eb402bf4a59ad3f271bf28de0451d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcea0ea1b71853c2d55d21088546883312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978682a1b7391f0e8d60be9138f16f00313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73260b0671c61c7a984ffaf8c516a08314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806078e1c995ec7df29fb075044d0619315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bb50b49012dcbce85fa26cf27c58d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e161429c91a613e24ba3abb499cbe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1df699dc0b74a87d9006dd1ec85121318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c158e9825423be9434d478db2d7e6d6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9741fc35695c00cb1217c50ee015e33320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be582fc2e56bd387898977a44719fc54321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addada9384b6dc76d74d80fbb22d5f5c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f53c6d033edef8f25dd6dff23a9e03323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec6248eadbc11bc62ca08bccd5f399324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b952dc3907bd93bc2f2ad0f8165ce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521aecb0f49b3d127a3a7e5b96f96219326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4f1f7df3ffffb8e77d5872d5ce774327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d2e4931b59bade620f2a914fedb05328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f58e91b51fd5fe60fedf6b80ca4d62329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19e3ef82e6a195b6cdd4773d5a668f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479df63919e3d81d4d2b49773781f1b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f847f0149112192f32a62fb3dc72d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86174c119514138bb49c19678a7868333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65f75abbd6599d66c9d0f2b4d158f1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f8872d59f134d1c2942080ee8442b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022a7c48504274fed76e634198538e6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da147133a990ac9c79ffe5015127f462337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b810a8a178724f5dd84ef994661c7a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7528f3c40665d5725832b4a6a5c5ff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1374d89edd175fa62be8fafcfca427340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a4f9c721e66caf8f33c11d9825c27341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c7d4d235bc7fe3857f0fe8159f38b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a2b7a5d6298b632233ac6565080f6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e4345ca0c860d503aed43bc494c7b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c495e0dc823cd34d024aa9500fc28345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058784ae25a3721391cb516aeadbed8c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2135960bcde149c216f059fbaaf38347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e7f0b95cb614672cd89748d3c8d0b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee83b89552cd4bba77bb6f3f6c6c0b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e61ef70eb9fe66dcce815ec61bb1b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56f9e591991c2a15041c34fb950028351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972bd3b1e0a11624e0b855fc5a00833d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78b8449373bb4cd06411808f8649ba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4b2866c8377e0758f0051d012ee19354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc16d1eeb864e50fd057e6ace27949b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985067f36efce75dce1c3ec4995af28356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019dad60f274db77e537acb44a4c2ab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5212bb28dad80788d85f59e153ab2e4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877e47864c8c41cc7f5966c607a302f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a9e97d72a02554987d6125da03155360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e362cdb5d52d687246ee62f5fab7b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2e8d81bfb982b836294db260fd6df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb653d748f46d9afa6eba0cec85b9ec7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbb13eb4eaadb1efeebdc7f79fc1a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470acc3694873ab213e998f5a79f6103365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5a1ded2b979005ad7824d75e082b8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0888f492c28bd724d9cdbdb590c6a2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f1f7fa3cd0531bf920326883530b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a735ab6882d1d94bd35f8c68ee4db8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4022822cad4ae249bd7a5e48f5d728370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857042b4bad8c2c7da503833ef46e07371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bccfc74654fefb576812b496affd6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d81f1fbdc0fd28e56561ace88da11373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d0004a0ef4f237ccd8530c6c40fc9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0068fc2dd1ada1f3b799455b8d240375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dcededc5d148438e2415749ffeb5ae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a39bfa4c0c09f07768a319f31268c2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ea166f41290a34e0adfdace3ccf5f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36511a8e235e64bdaa9abfd66643e91e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e06fee86ca1bad35c65cf25a79bb8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381922aa7bdfd20b5170ee6986ad572381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d041ee1f3ec34d210bca95ca5a08ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29914e748722973e3f0fd3f54e8f18383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e4b0a4ac182039a89c7c0a61f3139384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee324a3970d6a302c996ad19730d01385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd546ce00609cf20ac6841a7d8aba2be386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430855d8c55269f67878e9b11415258387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74e2b87f6b524f1023fa30e2d7f89c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece52c9e518574ffd1d4c000a3401df5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2196012897495ec48c3ab57c5bbcd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0588155d4f5b8703b8ef69afc3d36391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a8b4ea27a86e96be4ac5490b55918392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e163260a0c4818046a90e2578a7790393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae1024d3b9e1dc6e433acbad7c7016394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107f3ae2770e8e227eaeb1aa0e187d1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbc6491f27fe602f778949716e4dd4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70144769b7dae76e280375707f642a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f680ccd0268b5204414825f809f01d1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1517900e419152ec5ef68851c7e946399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4f820a925ad79eb33c4af4b866435400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695dfa789775611827a38c29fc5a18e6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e6f4e8dd20c1e65d38194ae18cc98402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d6eec0b9e451870c65296400a394c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac573e1f4430a19892b8566dfa275b43404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75305593d2f0e5b02287b293ff04e4c5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b6cdc798cdbd62bfebc99283d8d54406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d43203fb2b461f73a084d39fda1023407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211794d6685e0594faa90c0cfff302d9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e7cde44b1a54f8b1ca13eb30ee184409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbd0d997c1a2f94cde1936b651ca11410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62984c1f8519bfd2d5f5f5bbe286a412411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b4337f9bcf44d019c7d0d36293331412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccfd36e1f94a318f7ce802746760f8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9f3e76fb60109bf45d38a928ea91e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76ec1fb341c72765a8caa78b3442ea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051916f913afce147098ed4b2b71d0b4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5e061ad661356d8eefba352a7b4d4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed1608a089bcf9aa03fa58b435e0e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723625866a616f26cb822dbb311bbfe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65777f4a1fcabda191647ef58b080699420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f640efdd203e29c62704b31fc63208421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0efcd42b664ecdd45905aa1809bd6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5c2af9f8b6df98d0496591a519dd5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d6d62853d4b89fcf7accf4dbe0db5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75686a7871705158707dc05ac08da1c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366f9e3b12fdc561ab4b10a6ac87341426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bd5ace19ed8c049bc711f6e295574427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777c69f6ad5351fab1c8048ad8a587d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3fe0490d080f3f33bcbdd9d161557429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb76ba9e75aeca2258a0087b9135d4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b0d9f5b5fcabc8377ae44e6d81579431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22444e12424481314f869cece821ba40432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650000e6332b468f8a4beb1db1254890433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123a3863a882a25bb87a6837441f556434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a890a3e8645426f77bf0e4ac09f941c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54796696d829ba6219c5eac33a33e51e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40458dfc583e854480ef0ac252cfab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26098e955f0658758145db50eb8ed54438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18114b666e719d1fc42fbe4811a64d6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f5515d06d321ec6b8e418713d8111440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380adf46da3f9af0dfc25471bc551ac6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51b62b1c17168d7cc4456a30fa0012442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61e4a2d2a322e19e76c4cbfd514f77443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1975184b3770e896f0d165d7250a50444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3892b1743058171e4066ffd556a52445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6655f9b2d55f12bec864bf0e1b6870446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede60ddb9f4869c2455c5756f616b64447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c11c8c1bbc0816f2b3691a715a9e5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1023e5c229a436db88e331192988ff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517e7814ad626784ec3898bbecb860a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb708d89fe412d3aa8723a3e51e1cf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc207242b8449771d369de849ac9c98c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f267dfadb214ed360a210ab57fbcf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e422c46018657e3ff7475ad763310454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a24418c48255fd7746c51285a9358455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764346639fcf5aa597c9d1e60c06e3f6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6af702f72b2a5d0f71098710d6d3d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be041f1a54247b507ca0d87eded4f13c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0ca70e62f48c5aac4ccbe1039fcfb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e04e1b8451f6450f84658db5ee05e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849273c5b104a045a8a39569b959a186461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b254dd234fc122cd40474002909691462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2f1cf2d971859a4d617019979eea3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6c74220293551b16026e5f42ce2c1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72da7890e2eb4b6b6c90d5d946f2136465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c141093b0bbc05696a369267c3ace5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c4448a1f63aac751726b57b83a92f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749197182166fbb1216452d5cd0224ea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3682d7ddc2e2d33f97e0ac8139505b4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4cbd91870c286883ce8535d72811a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebc716d5c6a32710bc6f868fc0cd03471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c75cea4d5e05d554ebe688bf5d10d0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbaab7aa5d35389097e756dc21f5a9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689059d90b4ae1cb627bc21214186e72474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853961255c9383330eda8e28376dbb2d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1be93aeb3dd8015a796f530a783e8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a61d647e2c1c4695f461a67791e651477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e8ca88fdd1c1b99048b6b162636ac478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445517f80bf7b865f8beb4a542dda49479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1939917376ecbb3bc9d49532ce17ad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70de6475fb794dbcd03094161019be3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf09e1310eca4245c4fed0c78882de482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7609285bea3c51524d5c7bda7a61a8f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de9275792efdfcc8a13813a16bdaa7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b065729678091d7a3116761d924768e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76c53b3e6698044f56934aa8d976ad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7f42b057ba5f2ed0cecec6790e56a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5a8bb274856583261af61a4709cb1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a6d77c4541d81f21e9e93058be577489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11849cbf688c56e49e59916e9bc29e1e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea587af1568b3b5cf65850f3d285b7a3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734eac6495c2e8945a0142bb1c7fe60492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9557e28dc5640eb3e3f92a27f486f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b042c7093fb03e79730760beb918c7b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572582f93e7a909126ca903f3a4c9ad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab845bf60244880841cf99d2a714251b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679437420a11ce045968455e22513866497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55522a3129368da5f79ff1d92d9f1d95498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33930eae5d6bb3e38070440acf000b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46e6a51154d0bba315c294886bf622500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68821ddff38f97e18a12ec46b3b61399501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67fd1524fdfb2feead05c1a1f50976502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c341b4b1a4abf9542a44e0cb28ff7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f91595580795d4bfe7deed1634a08504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c61d2c227ec28d1b79d2a5b3b0239505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d956a24d6791873b5a1622d92a25ef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff40e8d8a201b5b4d1dd2cef0ac89c2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d6830b274408d59892e36bb4e95be508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0d7fe1714197d9f74b2242357d910509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b219f8cc042461062574b52d36e4f9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a892cb912a59828260b60ebc85359d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77296f9436364b77c5bbfbaaf5d8e0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8463d525aa8cc94b7e37d9794f66d3b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5c6044e97bac06d69e1c5ee3c1f0b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a37589662f4f0c7204b0f838500242515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41713d884b4556fd9b22509df5d0319d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30feb7ac4bc72d2414b8738d84bf100d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830fb525304ad571935f81fea8723c3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade96343cb19d081110faa692ce6dd9b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae21e5d3ecd6491207fe9545d7c7c31520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19db8e94242413e63ddcd10dea2a412521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b040011e36c88d2a14724ad8090f5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa350c9c1e9ccb266e59edc9d88073523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce149d5bbb29b89884f893d18cb43c8a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c9a85f2955a0119351361a3dc3d33525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914cbd47facc896a9f1f0c4cb1db956526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9d218ff40dad507e88370b9c37033527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff496114d94cfc83be04923194efb9b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b318957dd1add86937bd7ec0a36375b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cead4d3875ce9b1ba95e14d6157422e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73140860abc24666cd7f4e87c41f08f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68fe21cf8891d2b05df11cad4fb952532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b940168551a326936cfc4da499f87de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787da326529b468791dc19552dfdbc7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7b38016e894cc48f2998f2d0c6c82535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd327e9e2259fb5cbfe79a732036f43536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c799e0702531d3f40ae1b131f2734cc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2d9192ab0303afd802e06d05fa625538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f314d9abb04d2d0decd3ba42781b63539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc32a8da8816d05efbb1805bf7d32cf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bec0caf89e77c500c9993a77b771af541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7d7f0e9340798fc5ce9beee70af31542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b9a7a2ad0568b2de95a63b8e89e40543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b1bffca5f1ee388cabe370d16429a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9f6923fe9bd6d49c1a67c2225761e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd0cab25a3208dca9a2b55bba39f46546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8033eb60b341722cf78d274ed78fd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c735ebb17804e7475bdd65335ca5a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9117e992272f2bcda89ce93df040e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78705f83970eee08ed1828c27b927a22550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369025cec076360f222622c71a900e6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53e32ea13223c4fb9d5aa7db51ff68552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d4bd935f49d1098917d7289ab3565553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5259ed693e4692481fe952faa60ea0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d885844ce4d5e835b0d5cccfe8c9b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7380ca694601146443ea87782a084556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb87670d583f7c1e7c17cfc493cd1be557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5efcd3c82e72aac586e9cf6fb88ca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f50e7495c49d40c3f8d5f458d7ef24559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b76b4878f5e9c00d7739d3878720b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb08955e9424da649719e21b0e74b50561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61499fa1447881f17ed949d3a842e3ca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977d40684fcac089d56a90fbfc224ba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7a2dbadb90cdb616da3c93d826e4e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c83ef85ef8172ff5901cabfabc2fd9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96bb09a7ecf23b1a4243567adbbeff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd5bea1967c15ed17f943a21639d02567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17149424ddf68d491b7e1b7f7d7f995c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224ab325f319cc10cba3cc4537544cf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c7fe4b114ed755cae249ce3cb1ea6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2562c7a92f7e2437e9cd136499d873571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c1e2fb1a5e5b82d00d84ce86869c3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253942fd2a55b2ed9ed046e89f0f5d3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100e673077922ef74d92c3135a7fb0e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb60141bd00f4d7b950829e1ffe7a86575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24694ad39b1270885a97f73b9124087576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e811cc712bb46a2f6827abe35aae27c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a235ba1c010710505a683759bdd43b0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee304058855f81f3d46fa6f9184fc70579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70dca972a5a4be740abed4fae49c041580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95580f085736184f4d8072bc387104f7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d33f4b623fc539815149924eed5fa1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16cf1fc456a9723199c58f0e5927de583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb480ce97a478ac68778c59e02f73ba584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72687a33fb36dcfe6445259065ac77585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46fa3d8e89021d974c29bbe87ef3c1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614ebab1a56b718bd88d0beb877db02587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e388c11ac4034d8a38024e75973b2f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea12cbca2e3198c8c518bf46dc03818589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4ff40dd27ae334ab6a1c7c03df657590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76025867e7e694bc39284be11c9f8651591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaae56162ce2fda0fc8138f1cb14891592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982f0ab493de5c0c30dbb14a47c5626593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705dde1f1ea553f7692b38e3d4a87e62594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cedfe2c15527cd7712c574880860e6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2c39a153ebdb9beba3fa9d85f92fb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3902accd62f00018dd89414662da0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ea0e24bb7fe399c0c9c960d114b10598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24415565720ac14738cd808430fcd39d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd79c14c788d87113d64c33b5aef6f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b748f28d753140372cc2036b7c04c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751ec07618fa1458154b1db6b63413b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bcd4c7bc7ac2d423f20b91f196e97603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f0d6b8e5cf2226b683ff7486f8db0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437aee9ddbdd6f9ab02b11264a98d6d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88e4793574a08333d099eec684e446606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89827893fc89a9d99873ece661dd7748607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75cebf59a5f37776043e6c0b858af6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b7a0a05af3dd56c395cf70db329e0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca8d2342ad385b489673c7912d4efd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb516afbca94c4aa7f69ec0886f586611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc5bde179f6b8bc7c941f3a549d508612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbc09c339de1afa92995cebe8475b6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675920e4a90072b6819a4355cb91574614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733b1b011e3d883171c3390f21b4b4d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c91404f12ffed22d10bc3df96b8a6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c0ce341349a9b775d84dfc8bfd2e1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796de7e623b6476b95f55250b14a215618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642a219d6d7b39b6865b4b92331acbd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e41b9b7e39cc2b4c63b1d31940dc7d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea328b9ef703bb57408f6538c7588f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa191f9e0105ed6d6beaf784520366db622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a039aa0598b866c5ff9e0d79f3b0b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73efc57609d8becb61438418fc9fe7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd857c9082dcdc0f7fe3ddb7f243672625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfecb5d097165ee62acc3f01b39882626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63af57da24d3bf0874d4ee663e40e1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fbf842e083c17e1ed73174fe5a888628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8cc820d8b2358abf043c6e2901dc0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505e1b0987792851262f2d114e1a2df630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c33099b4904f9dae6209cb27ddcdd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0595e74ca6d19728f3db9e5e41edb7b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acd0393a9ecae221d03201aa40ce3f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ab92491a60989cb9ba2129fffed3a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd94f6a2a3f2add26d5d7261be98ba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f51f5e94d8e6515ba2276cc1e4699c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f1ac5ba592c2bd9b5d8bdb6b0f3d1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083fcd8d5a4dcd2bebf723293c92296638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e593d3cf7a3e621a4cb29ae0f482b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077667f19fbd8d18bc3c464aa3291c63640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243f19d820b1f5c014b1a25358b8b1d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35f39237408b371d928d8e0bfae2fc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924dee3c0e9079c19dc713bac8703889643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce81fcf332ef8b6b0b8873f4815c36e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298781e62cde7847d49f65b3123dda1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5a522219fee28c5e817a19b4bfa64646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cac46685420a92e97b94737c063087647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac21dafa78d5881a4e60208aad3aba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd364d616229c6f5fb5e0a5c184a55649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276321c224402d2f0e5bf66756a690ea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7e1155c0c96a03c9d336da0276252651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e99dc3229b09bce47bb07609dbce40652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322fb344bdb3aa0a878f16dee61c6be653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96440098aad279a5db5b9f869f4d94d6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbff383055b2111a8fe12b0295332ba655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a8b4bc596e517a144405082fb1d54656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa3eb1dac703a7281c87de8f989f47657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624e3923ef54f8a9146d1d889ecd965658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca773d7466c82bd7610e17f2da608d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69204f73202ed38d699fa5e5ecde495660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509941c333ea00d393b0552af98b182661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3bcd166ef3919f062d00131a4d67d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfef8eec2c201c78bb4a17f6c37710663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614625282061cef643be594495ba78c9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b77e5edf5e0c3c6a7087c7cccea53665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bbcd19e3f2e93bd3001e54bd26a09666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1570de67f04d1823a6422d62c2ce4b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14771994c5edd60f7943fd467b91e371668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba044676726d44e1a1322aece32458e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3612010103c4c74e00d5a5bf44eab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b414d3bbb987c7d23367fc1003281e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc87a7c4a0c05f9f9a75e16bfe7fe70672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0aa98b47120ba16c56e16ef6a49ce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f424141633c673619c083f9241d40674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827fa30da9817a89e5955e08baf05f7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe8a82d987a90511d4e401ea510b29676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5094d9e57ffa47c810d721524cf25677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdd3b2c45261f497adf6f4f8bb86d9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d76c9287815a18ae28b2a8be3dfc59679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ef3dca56882bc8cf7ad567171d282680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103a55e05b84ab05182615f8fd1c9cd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd00bfb5b99ea79b8d948491c5e16b8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf42b7955f0df255c77d7a67d7feaf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fbacf78b0ac751367416d396269a0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529770fe7f2886ab0e83c5230f47ad2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf871b265163fcca76f9963aaa8be1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1521c0b72afa6078dee6d3e43b7dd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4aef2e569da43d40e61932e8781d0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e680fb9f727fbb3579fd96356859418689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364b05f573d1c8a3cb6b676ba538bcb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d09604badbaa8cc11ea344fbc6306691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04a3a77c8ccb5e31e2da8e8de9e8ac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179302a646097934285029f25de8328693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b813a8d320c1f4547e83bc806f768694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c72d938d5400151c9f90cfaea84916695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e82b7695a301be8512fc75557b160696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cbd248d96b8fa41ee3a5af0449e29697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac9c85271eed7d17834797f79fee25698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950e984a66b4303da3d712614b1f4b7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d60b78240a62f1b72f31dd94757de700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651a55d72618e6fca22ac3503aa7fd6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b4a010c9233d715f0b377c9e6565e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731b1a662225d328dffd277198fb360703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786998ecc3345450e0d3d18a75e2506c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1cce58474b5e7075e5b3544fdf50a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6d11cb04e1bec81a9865fe00afbd8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8503672399a53e9b42eb01c0413746707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef13c87551c813ac62b127cc45e828708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a279c039dbf55e359013e82a1076f6f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c233ddd4d7ec4a6a1dbd433a323a8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b5044caeed1401d2531acaa9b7f85711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806dfadf327dec6a68e18a280d4daee712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a25d8b27aa696187eed36971ea4642713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956447e6f825e6c95832273b535870e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3c233191839eaac0fc015e58785eb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3f77d1d95759e36ebf70982f93d1d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4a57f98ebfde3556b627c8150f134717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9074ef9b9027ba7c2baf97b551a181718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c3fbff313f306c9711a9d493ab3c4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cb021016ee6ac546a0914033285c9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88306225b705c8b4be5402a5a4941505721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1865259770bbcc44d00e37d49a134722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8e4289a862582926f155385b155fc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0fd1b3417d8220ec40e925824bc6f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781edb31976452dcf4ff3827c3c8cc53725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cc35f1126378b0336f4bbdfdac122726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0920f26debeda9dddb161984b4b5a5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e341b50a4a0ef8e2576c16187e976728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c647fb9e8601d0f821e7d14b488df729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39706ca662e1133dd68d891641319e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ac56da46c650e2e42c6cd3271fc01731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f6a16a0e28998852b388196f19c3d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4679b770f528af32e3406b79fbcc05733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fa81950b829584d0ecd227c71e9a3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2ef8738babfc885e2c3aface4f03f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17043bfb94f8a6a50768934bc17f1ad8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62de494b7a84b622755ed9c0360fc68737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b954cba90730b00386020f0ce9581738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b4892d92fbfaabf9cf88d1122ee46739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0f5e79338a921087013a44f34c94c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b4fb3a191d88e5ae6573dacf7ff0d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626950d66279df037b9663159ba84a7c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d7372297dd565491bb93c400ced45743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db24206ccd17d2a12616f972bc005f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc925ff515ddc3896b191a6317c37a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a710e53ef61e82b9d4171f219d60fc5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536756678155e6bc84e6fc2225bd6c7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0834c95b1decb15b3ff2822fa60a6e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86343d19d89261b77d7d1458550e3aba749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca905bb4681685d97e514c9fe63ce9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5559fda96759db598c06dbbb4c284751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a20557c43400ea3b4ac0250b8fd8e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8316027e5fd12bc41d4683d7c4efc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0604e05d5221e57a01e31ff7eaf254d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917754928b7ac32bbbc2ebcb722bd84755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d585926647e6962d4206494d12358756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9408cc4eae0733aaacda929c8ca5737757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d29cab9ef54786c5e76cefc6fd8cb6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00e10d95f38653a07bebff469ae8cc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032012c0b9628afb7e9833034a628e69760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b43bfcd7c08da6d3628bf07a467eeb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6a624a1b174c13c84ea8336fe44f3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda2580604a9b98b37d0d7379ce376a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182b6fc21ad562d1f688ec51fec968e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100ca18bed3b3244ef6ac7a0da2a034765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0510a0331b561643f2d1149eaac52766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65b671c57d1ec99b4fb8ed6c439482767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d44e3dc8f8bc5a0a1a6d699b29f433768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318c958f65bfda60660a92c366a8608769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5b7acb14b7b98718a656face32229770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82243353f997b96d03d0bb8b09e15c0d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b1ec477683e6d42cf2763af6c670a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba09e0a3f42690953b45595a5aace3b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211795ef70d986c1ffb2e493a8be740f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf31a698bbde07bfac33c496e9c0edf775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f6d97638bea8207aaea9e10ec1efa776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a43bebf396d618d269ff1df74afa7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb95f57108faefc58be2562e579d4af778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca58dc4feaaf219d3486136e6fe3811779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25362741f047d77257a65dedf15118780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002113fcf3d0ac97cc4965ecb0e58eb8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99db7496ff9cb057fc9acc642cf2dc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9cef20f8e90633a92be71cb5dc7e9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9f9c2299c151e0396441f77e5f549784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da5a4c7867399b95de44c4736d2f3d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde18694fddc8dd69faa5981e92aba2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37521da8f2b8b3b016ad853c3f2ebd71787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d381fe5161609f717fd43e7c7c34d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842cbe866e0bd422668f1d28b9425b3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8c156285d4e4b2185f87e45ae00ba790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0a9e814ee146dae9870ab5725817c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afc24d7a44b1037afc54e53d665fb0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865fa5f1a5054358e91fad910a507b3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23954dbe7b087516407d2806b4bd84794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25178cffc7d7db660baf994ccf0c6b4b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d3c92f3624c1348e20aa044c9e7ef796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64c6b19bf4a0e161cb1447d3083d6a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b73b9abc959d3ecdd4309684100bb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38d21f5426bc1d5465c53fcdffc6a3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2777e084859e87562bd1eac277085800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952075df04fb8b0aff7ccef7c8b03053801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17946b45b663a458f934839e4ae9f0a1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a48fba44470e5d41dafc3367b7edc6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750912e1b25c2aa07acf74745c760af0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f02250627853e3d1a261980f25b717805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322a992ab0c2e7557ea291bf9b19dfc806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858ca823ffd4c33b3ad95d2d048f4d6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679204c7e769f9ac75fb3ac9d68e737808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340422508cb9be1e7a0967f02ee3df7d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125ddc275f0b1ae52b5a86203f7de23810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744282a535aa2efd1ac4ba29b968808811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c9fafdf5ee43b8fe43347b5f10c4b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6d178efcb00d1cfe0df3fba2904cf813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9296f971e35914f6cd58a1cc34b8e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4257fb1d9e98549f5e5d7d5b2932557815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba193977b9640c3c34599ca5ab296d5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2fda866ce44d1114431888f2cf6c3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafce861590040783962344fda22d096818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a511a7a897dcf747d6676c0671f272819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7df1cace3739688a20e0f5c1898bf820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedb8c05f22ac21f954c26baa1514d1821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c679126c3f8b1987391e11d57c721c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067ab933bc60342ad166c550846c644823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ac6f1883fc93872c9289158ecff4d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36521f918e17ffe4c7cea9bdd8a283e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7701668b83b0521fbf24c389b4a9f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f0c82e13712c971d537fa1f6379cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bdd0e0ca1cc2152f97402be3d26d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216210ca2146740510e64758a204c9d56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8052b70b3770c0c5429b878b32119c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b5b048a3d367ae2f9f66f4d8b0b708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650513e7c11939e0deb750ba64ad3579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c317b2901b968a39be36fa9e5913710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2068714562b50884631ba696659b7e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14beadbfce70e24adaa05619be0cb82212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8d24dfd762f6f50a09cc152b28a3313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8962a982628b54845d75141327175dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1046326db3b5f82ee72fee634faf0015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9e40ab8b6ae2971f6c602911b36e416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1124e5d5b0b7d346cbb1b31675d90b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da97b5032b8e0dc0b8c676f0c7d978b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c36bd5dab473e0c9075da0833bdad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbf955bfc892639894f19129f2f42120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f316834ca6008479ba556a12a48d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21d85554742f1b582149c2c67af56622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ddb798da6d515f1b74e1919fb32ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178504a0e18974b7cba65ff78399069024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fb4a22081d86dea6b7e5d3433a96a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00427acfbbdeb943ddab33ba5f586f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea655eed7ac540ef45e6837c298d6f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeac7ce8a56eaf6efdfd9fd926252bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c745db9abcdbce6ec4ff6bcf3ab5f8229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef8b8b55750ab8922c7e501bef694630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d615600a2b243822651129b88f2137831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54622c738d87e8955c2077927b555a4d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289fb8b535973cd6792473fd4636ae733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe41df5bd15ca50fd4dcce36a2e5fe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca273caeaa526d7092ff49325dc1d68b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84a2a0ee893acd27321682aeb2b09d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6009c8e86e0d0ffc0f4d2650ae6e11e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92f5e005731896f303e268a808ed0f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed40ba30503c249d1c8364c700dc2739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0ecf0fb7efd57a1e693a2b11b7fbe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03406ecab8e9a358c695922bbd97240b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63363f24df51c9fc5701449bdd8bbf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013897b51f8e203e4c352cbfed4afd0643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008dd51ed4be78f09c3042b8cc341a5c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfccbdb28142de277747d17aae1bf245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde05e0aa9a70fa15b9c7e83a1e531a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d3c37a97e6ba1dd82a6d59b7b0abf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8344bf4cad87964264da05ecae41048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53acbdcd9f670424b9d6ee73eb4e5249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e1739ce6464fc06aa54f014745f7f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b3d7cb29a4efd5ffb6dfb06699c1e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c28ef8b4460db92cf6bbd0817a16d852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c39a9c6876e8f21162f4f5166ad5b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205ce1acea61cae56c467d1e0782f2f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e023492709c0f3879e4a5e931ff41a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbaa6ace0ab352eb612621c78718eb956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b53978c0b201618f21f7189edba57757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b6897cfedb6802881e43a5d1ce02f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81731509582b720bf3f1fb2da703696259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026907f98d7d8f9ff1df8568477e2f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3d4caebd8b649f4ab71d8a74d96e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb839d64476c8f7021cf4814209fea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caad433d5548dbaeadd554fe446509c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec7c61b787fb7ad253d33cc11e2d1564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02c3c93737d8024184f702e82c8e6b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb38c7ccd9a9a0bdcbd6a85af55c5466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347913d3c359d74f5fa8a254e7a45c1867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326596eb9ef3283c4bd1ffc104084adc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46830266463b9d7b0099f77e4d52d9069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64431a9b9cc4b01c9b14d623ca8d9970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23124afe1abd4a167363e64c01d87671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0cc8d90f0b09a7256a6d84163243872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287a768c5e922a29fee11f78608856873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43098a158e84a59f3a43827a53c1f3cb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58da8089c1a43a1725bb4466ff3e30b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd53f9b977837bd6604862da5bcd3a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf59bf931fa901b78d0797b6c42f09d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f530c2e159f6beb5f7bf5291bb1e1e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdf1340b74e812d0b2e585fe2bc6e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edee8d53b816dc7e537e3b5e505517780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c13bf700bbb3ec2c708203241c10581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e70043b7973347deca359a1545298082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d12699c5031d2e51978dd7bd9127683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2e7c3241f282101424a08d219ddb484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d826ef96524a220581a15c360eac885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9016b141bc4a8d83f2dcfb6c36bce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960add2fb04628feab25b767438305887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2263e1bd72471df035e4cfcc8a5e7588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0cb1ccc8f856123efaadb487ae0dd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc679060ec12a2990c73f1508f9d9590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1986b7bb3acb6d1b9fda64e9d528d6f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7bc838cc90b089699cdd8ad13258392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9a66e56ecdf86991df6f1a5fcd5e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeac818170af0a907f62273a6ab6fcd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976eb68300ea0eb9476c2e5ac6af1b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6582d3b842c743a200c35f7b82d2b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0cdd83c1f61a7f553d2f3862ec7bb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c0d8600b8252005e65c4d5285a65d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371a8d19e6a0ee77c9cf5030bbfe6f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddf2609edbc7e2f258efcbacfee380100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5de9079cc90b9f1eb4923ff2b1b3c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784500b17e792d71a3b2d8e4951733b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90c1f696cac8ff87b63a123fc872c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab7d0c2dc175aa336d3ac453d275c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18e270537a7033c43ecfd8a5724b73105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7bbd34ee661cdf8aa7954175aec9f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c60a3bec36eb14046e2fd9c2f88c3b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c777d7e2dc6da8730bbb12b27d218e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7454c62ea6747f94abbfd108843fbf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe77dd31c838d0a249eb52153ea1c1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138871ab01a98cc2fc062d50adb1253111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a23d8c6b9eb186c82faeb22965b8b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3938a2d5461082a6307a6e5a9bb2837113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4da189d99b5e732881bd7aa29f881a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0f431a371f5af287c7304c9eb4df6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a6a6ba9ebe2dc357925ec4bef8be8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829d4cfaa61ca3a3fc1500024ca22b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3200fcb8cfe45bdb7946f03258a81118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721639d1c57a2b7de37f5af08609c39119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c708427c0d17bf6cd2449c6f41a59120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e836ad9b773c17873e3de80b4d92d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200a441160811e43d01c05fbfceda27122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2ac1025dae384531888681295b28d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a17b39dd0de5615ad15e53db755d8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f24c4c8a5210758d7c3b00fa366be5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402725ebeeba8d8660f95b4a23b1ab13126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18a4b99efaa3919109e84952ccc962127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3e8289731849fd26990dfccf29a7b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2a0bea3baa1ab26a87df20a531177129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9b3e9539478b14a231db2794821bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4bfdd90f67c7fd21bbe031f700904131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8d98b41f753e2d478e427f94c2c3e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe547bff4691b0d420f7303a9554e0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c5f237501f139b8215bf7a6f9103c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470aa7f26bd61c908bc67cd4e66da30135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c034c65ed85cc10054f9ca2747164136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757273424410c61439844bbd193d7fe4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363b7bf23dbbeb7a21c802f12675a04138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81756e34584dcfc3a376b5ef4e6f7a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9c37e4962a5b7b9bb285ff76f5bd6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fa1fedc4f4da3924945e838200fd6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916e73c8133653fd14c6c3b39d739e7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5d67ce38790d5e5f43d1c7bcbcb04143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01464ec0dbbd8d044cd6b5eef7d8253f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebdabef08590ef00c4ad850686282f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d44fe4b1ffbc21d0154f70fd82f4b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889407bd3a2124190dddcbf4e8479f21147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721393d8a01fcf7b0933d6b8f5bf2db6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5827de20adff922d570bddfad01438149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67183ff78de68ce167e95077b55428fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b989ab9c3bdfff440d86b6849c7495151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2701aef0619c20b0d5872b06c03fb87152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6701c0564bf0db7b866ea42c4eb01153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b97d7b1f698995da8ea1fe03fc5d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f80d96d6183a3bc7bf1c53ae3c6a1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbce67481fb0434925ece52eea304a2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dac50f61bdc1ce3f9a17df820ac60c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d63baeea0b346b756916b0386de13e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6c59ca1d2208e109e5766e0d874df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e75d3802e2dcb7e9ba696450cf7b55160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1c61954e87af321d72cb34bc669f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5c6a5152486eebe16ffeda6597221162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5da86bc76ff6fba65586eb8a7d8b48163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988a35c6d2eecc374bb1dd9237db2a1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f03e438bdc8d8161a3a2067ad31422165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71935755027479fc732af29d6b470632166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0e758d6b89afae6e21be206de0a32167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d8fec44b757700f2d282b31ff1f42168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056cbf31b270dbb39299bd8560c94e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdf4d5f871af69af8c641f30dd88fe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848007ec14f6bf095fbe79cd63d690a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4544141ee54cd639e793d84ceb03a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66220a9f0e6f6f2ecc98fdfc4a0359173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90d75682c4e5e4b3c12715885ecb80174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e93f4231b5ba39772d065461c6453175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ba22a8ac816c091a8525301823e24176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64a4addefd41aafeae62be6c4956e2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28aaed2bb3a7e29fa7177081388621178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81deea2cc50794ebcde4719bc752ca54179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50491e67a5017fda024c12de107931180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8cd9f0708ca7d01fcf090a7083602181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396f8c429bcf40307c424ab356a1168182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f315993cb0fa3aabd4ec0a9364b26c9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2894d63da92f538848223584aac631184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934c3af219db61b57bcfa4766e688e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06db548e7d5647ad3cbd305b430992186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdead252da03252df7c46d9d6937de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6ed359d32796f6f28496af06911fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454879c93d4d6e9697c6fc7f55b4276189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515846047eb9b9facd5ce8968c5e6aa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f39ebde8bdb1591ecd4dd1a290c009191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4f1fe2c8d1ab9c9597c51453c6a7b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7f7bb7ae9b79627466423b8588674193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad3848bb15000ad160a8c2ffbf9124194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70eebcceef651a518bf34940aeb53e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f926788168954bdb50fca64849cf916196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae563e14ff789de4dc9eab8b64c2f1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b10de47a1a2e88fc7c51104aca5d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e459d6d40ba2f6403e382e3a7de7b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4fd91ddaf388712b14bdb83dd5e9b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a040e0e1b72dbef7610ee71cbb42fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c34cde6ea757a077bfb5e36add40f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f39734b018176468114153b4f6d30f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc204abbd0a28e495508d2d11997da0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc187388903daad2f6d33dee7cb4738205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95578e45bebb86ddf2e3936a914a034b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6254ba105a838bb0a456e74e13868207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85b3fa4f5a8fc8d23e71816be1277c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128888a3d2f26f07f2d76e3d215a9a9b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210c6e5d4b07700efaa85c1183c2695210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8948599d70d0aa4d1f501b49e07956211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b758096bce527c6fa84988e189c607212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19875e2228d4a77a243f9ada77af7c1b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3073807b619cdb0a1b67bb130de237e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e96234a5dcf1282c1587d45d25f1f3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d69a9960990a485c2520106a1c0ae7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e719362896073b1079ecfed7b25b80217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ada8774ebbe37a1e19661d8835c25218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290995e515f6576383d7906eaf305f23219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77425213f49422455078c6fdb19a9e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6186f2796cbd008b5395b232e23a933221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce9e908ad59f3bcea030a80e6f9e55222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550f774aa01e0591687d5c7931d7c86223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be0431b5ce6a678835a9f48884c323224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403e45d12f65c5a60793dc400265553225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fe1f025e3791218e7eae8a3be3cf4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7d01d9806a065634a2ec3a5d685bd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbafc86288c01a52d7bf855d60014f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa228951e95e4834b5f74693dcd159d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72833f9666e3a3c591fb63dfe98bcfe9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7572fff0c2c96fe3119d9b9b115cf5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e162497fc81403e524e7892f1a3e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8f143201373d68ff1870de37b872f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a479173557f11e7506a7038b274da50234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ac7fba2f8fa083d8366b06833a74b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d57706a09b307dd8aee323aceb6bbe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e3090750261f992c40aa6d94888b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3085fcf8c80ac2d1fb30f474f675ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf86a64851b380f95b0ba36e10cca0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825153338017cfb9284f6da31cc7403240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1420357083b1fb1cee7ad6d5eb63dd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306534dc8ab2fed5b5c823d5a7296aba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced609943828a3906d842ed839d704d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6c76a764ef6f34f227b071ac652ba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad1a766f874354e74c7619c38a4911245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8aa42c8b0845496914e56a3b1ccba4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae5dee4f6540901aaf6d93b8ac4fd3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96bfdfecee9aabf674a2657f22c338248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00eb57a56d23798ab04fa3c716d405249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a6ffe3479896480e3ce54d7470fe5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73a1d2666f2e59b6b5e890c95ec3c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae029b034c8c6b1fea4767e34fc29e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570a67b7ac3d1e5f550a87cce98c34f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f08ccfd3b8c4ac1e2dce54318a30b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab5ba22c5a276f733e8e4a0e2a2693255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87b983d9f516010817b63e8db7658f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3cbaf8edd00ae6acacf3e6ff4c89b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa54c069ec0e3d822aac14398db969258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59970ac501b216799d2f1818dca245a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cf58ecf175003977a0ae24aa1d31a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf034e0a631ec2587d5f49f99a7ed74261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589e47487255c2a8f15be9dc5c425c1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e252c388ada1ae59f896807f9aa339263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e85f31bfde05913c8c3a5ed9ed048264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b9971edc4750549924d4275e81654265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198af90a1ac898418c271be242e0f5d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9febb45d066d4bfbd9a3b35deeb079267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b7ff0729d20adf717704769ef8155268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d99864c017c35452c5e969fdffe717269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc095cff10447611f5a6a6d1538be64270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644e8f00eb6e2c8492a56a79159f602271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801e62d798ce9ee6001e79e724e8993272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e4f844c0b7b57960c3229896eedcc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16aa054c7c47b5693e82774f690559274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db1d3dc358e3324160ff2c9c159994275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93f617151d14a9588560de30d7109e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb987ba763eda37e0446ebeb51ff30e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430515f7bac3903c3fa6821ea4bbffb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6467809c355132469999bd7bf2ca4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a2992736f788aeea7a193da661baf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e50f7f7dc4e7ba3209740c4cf20c3a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee2bccac84b5f941bdd4117b71e74e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02d56fbe6af4f03312db3bdfe08b46283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326d9cc65e6bf26c99a33f568fbbe79284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f734137e6c91f96d0426f8645e4a1ff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ce8528f49ab300551ed5d9f08ccc7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba21701090640ffe030573c91757316287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1a01e254e3b25cc2acf71b7864e0d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1635df55f6bf62753b68e377e8150289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8ee69d36a794bac6e30a28a63dac7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e49b5c5dbf10a2b0d0620561b61b3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f08de4142399c6f157c414439e3575292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb255354252ebfa8350269e20b0c1c7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5ff9e5acb91fc3d1223473115abc3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da21b6be0366f8d699ffdbc57098819295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a18ccfcbd2cef955af3fd72bf1d55296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9c942145a8a985ab1eb77eddc8e10297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92369659627b82ccfeba7107c318097d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008bdb12099848de9b959b2490ed5929299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b26942220c54d0cad6f1362e00918300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42ac2e6a89b9740cc775e41a214357301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e587c16462fd4cfff12c252a9014b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0fb8b53594a57eeee6222f23d62b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f773d90521fde6d4487206f11750de2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7214fe5107fc1705e58aa36293d4d9d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cbfc328803b52b16425f3b55faa89306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e583834dad0d9a4da05f63d4217e6eb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975d611ea570af55fb6b4b49bb8caab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b825874167d254659eb22a9a9cd84c4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64da5c5f242d73c5c2b195b6bbb9511310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54bf258806ba3bbee52a5b32363f18311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf83f5b1edddd15d40330fc310fd3b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec0e58b86d5cbd90e8138d04a7273b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa08fd7995506ecdc98705d62c4274d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4630d3595cc4d7c716e2723fd631fb8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495d415f93750863404de14ada03940316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cd5a79e547aa493cb7b932b48e25f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa762149b0f2304414fc4e2aa60b2b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0158a29df462329d5b3c0a75035a1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30f8898334f39c8a5356609ee8a4aa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1c97edf5235a346c9d7a2d520a36c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eff8d5f5b83590c9780a190fe8d86e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf354f73359896b86f478eb4fa4a3bb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51695cb3d9a4a5c3f17106e41947566324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155c960e990f59d22a22f8622fd6a37325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f31aac3e47e06d7c4baf3be6808c50326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975870dca4967a81ed62a9d87f65e07a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a56d823ea3f6308d66ac9f0a731e42328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d86c0e900b2a8e33260721473041bc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f86f6bff83493d00163cc53852a81330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef236facf127145e62b19fe3e54c336331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a24e984ac6d903051f8744bc8b46d0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df545ee573654a9272cbcd3c6506627333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665e96a81c9857a4bb66e6febfac69b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6174a30a7b441f6b18e149a5938ca3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd9171a9258f46107d09d2653560e6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839d08da9e1f7bbaee7db7aefa7d114337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee32f7c3644a02e777d4546ed58c35338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd76a3d5ff3dd7b2d4fad8d3fc454c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edc7eca97fba77e33545e08272cf82340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bcd3ccd014ff8d473db5c5a01a276341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdc74f0e5cf55c0312facaca85ee07342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7d9a14f42459ebc79dc4aec2c032d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc511132e4ec6abe9a9d6c3f0ae4f2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffba347c0f1a88f0efefe3eaea42ab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad264097b7b58fb7ee256f5e0201e0e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889fc7c1e31276ee5d654ac8ba19c86347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99f2ea452bfeb9f26732937bb0da2b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e156543c07f3d96a0e3265e420bc8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a01f77b583af81a2d32c694752cfe3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955470581e5c2b2747f40f623010cd9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb711efc4d63b2742e26a1cbd5c34f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16859fcb6eea85f1abe154e72453ac78353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b787b3001ab40075cf2b945672d821354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08bd3df1b7e9c27e78df2dc74ab151355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176545ac2fa4c21c6659c03ba1bc99f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10643deb5b3ebd722e3c7a60932db462357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02576748ba080c46159ad46a867fdd72358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d342b80d343b8a7f44d1449d890d6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b16e25c9aef04323a2f428d1be344e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d12fa620162aa5b1f0019bddd51c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82f645101cf41aee9f53836f26881f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1012afabef950c72f643776917c5ac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40815f98c23a7004e80fc01567ff37f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff66bebfce65943f2af2b47807bcff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34670faa1f10c8c41bf23c903d973794366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddc4c7ee6848cc94e5066986a43404367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122f6f06a7a6429ac64904e1b88b1da368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7de20275c27da9eef66859f49ef729369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734af4bf465686d9a76769fde8cb00c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b993b23ad3022c837dddf728ffdc27371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17819976b1978fd893c4832e02540791372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b64af9af3dafa22aee79518d0db1e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65840982f7e9f7a2c18218061ff1a98374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b811441728b7a84ae52d5cac5c5df375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a58ba6b5847fc4e1b02403940908f1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4c44e30d794d7b6a7ceaa006b7057377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b423571646d07b7ab4df3444dd2979378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027ac214d0cfbab83fd9ad73482d46c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e128d054cfd504250134f47399c9eb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c416acf418581be1261bbb88515754381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb614c6c3a3abc1ee613e7e17875b1e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245a73ae08d11ea53d3dcdbd2abb4a8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86cd5832778122ebe2b1a8bf4262a4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca91f3393abd6b5ba6a9c3457a7b61385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7f7819285c705d70031a0840489a2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f966698d827b73ce07fa1ff6254d12f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02ab6b4910fc5410a1a74b28a97f50388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7d9245fa5616558197dbf9f090ad2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761897ef90fe46fecb9749fb4295aac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22c08bf751695fe85f791f447c4425391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98932b76ed98f5e4b44759981ae4b4f1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cd9a896237d198ca230dd09f27139393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36727079f335d6c7691136e9a7d3754394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183343314e23d51f38474bd485822d5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e830fe7e3f42253c5e6f17bf648d2ab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb31d98f25a32027b5bc25eb0511453397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ec0a39edfcf778d4960900933d227398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dedae09fb10110bcc827de5d39328a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b726a53d682e396d1abf94071fa900e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771672dc08ba50d13bb4f6d767c9860401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b94185d9aa68769e9544f24e95d56402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b28dc4b8a739bf6ba482fd18a755f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379d18d185679d696787bb133f5d0d5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479d499078a13504422cfef31588d17405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ab31822d1f9567397ff490cea69ce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fd02151afff59944c73325945e1e5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbcb6ca2f3a780b342f54bce9ce37d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c0b59f0dd4185c3866f06805ddf04409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2d29dc9660eaa8d29601c1d018807410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c58fafb5a438ee240690b139d54cff411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24d32d6d15dd232f20f6a2715702c4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab515933ac5b661b473ba19e7208695413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f229830ff10059ead6cfec516df7d66414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f923ceed6a3f0b78be9c1b71d161a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63561b0d87cc9bc9fb88c23f41d606d9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28416f48c74cacc1d7aff8740dad08417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880754caa2185a833f2a21ea0c4dbf8c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35a73467b47f941639d1d42591984c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357ecda2bcbb6d71161735314558cba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eae4b49eab0b6d1da13e7dde2391a7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997444e0dd25f78b1e0fce2a3a93b1ce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7245e0d5df4c544ba3a59b5c7d54779423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0fed5afd16870ebf9579e56099973424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12679a5e3150807405ec3342152419425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ad876341ab103ed6b03bf874a8a83426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc1f86b0a90d660c2ad1d84e3ecf0f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460afdbd92a05744288f69bd7bbf50d2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c112e4d19672ecf468701a571b0e395429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565a67a6d606a6b1c3aa190eefd5df6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acce80bf3c5aad3764e1da7fa8606fd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6195c36799dd44e1fbe47082e55e7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2135b30d3218e5206b4a6af4450dd0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09473a75cade79f457596eaa6b01b5c8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe93c1430141e28b991aacf6c512db7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029779e01fbe563a06feb1900ad22f5a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af585d5d8ffebda81a92e91a7abd211437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3b215952afea0b6a6da13fdede09f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e7aaaea0104953bb52b5019eeb96d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54913d3fe8769896557e5717e76818440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a48216dc23891ee62c8205a2d8946441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868288e4cd7737627f01fefd72770496442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b445ec137b50567e9b234c477e81095443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f40e2e4423322fcc798d75852eb3b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2ddf724075e937c683f300cd56d2a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b51e3c25e67d9295746bc7d3b2683446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416baec312e7094caeb9ec5727dd8aa3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4969737fcb774fb91f2847422c284c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20033de377ab8c86675630e87f7d809449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591ec2f634952935478f1a3e54ff6c0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c1898fc20ee5d947d081fb22f4b21451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16186689e7935b2321d95ac0a814dcd8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84adc44397ec04eda697f17a620577c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41794385940e5b7440572f04646b16c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed427ca436c64940a7cc160c821e8376455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d7b7bb8a3b8bf35d6bf9623615f07456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e3fdce12b61ddd1b1f44ecea9401f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c3efbc837182b9de25996c61c5a83458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0da676a84d8f84790aeee393f1301459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3431f0b2dbad90b25df68709537ef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d788710f656cbb63cff0736795eb5f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25523e6cd301d3952f2c7bb3f29f0e9a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812b46393f5d4cf37cfbd7d6e12bcf6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e44ab15fd33475644245a176ef6e88464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2017369b881c07e8eae2337b73ba2ec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1c34935a13b428592590c6945cac0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f72631cac4dcf144d49687289a576467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d8397888f36846965564544fce51f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98364da4537648ba6b8dcba8e8eb5e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217e69a6c7a5f502342e0c510193fdd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a4397d00eb5f84a26ef250b6885f4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5283fbfa386f70784465e5c0f52d2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8d9efaa92dd313b6ea6cb0255fc3c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b137fb141cc3b05fe3339e7446313a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ee87ef5b77409e225e0e4d9a92783475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f779ebdd6c321737018b9f33f3415e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982377f6d4986da72d419caafe48d832477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c67903036f1649f206869a44cb828a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1d2791711b64b1e5f00c373070d7b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06504ca5d7a8b71b97bf44a929d11b23480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8a71bfc92d0a257f1d521f8b7aa6c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22eab8b8ed28db3b5717469325bf76b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7ee687c76869fd3f3c5892b2a6264483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f17f9f57375241ee4b1de5ae771e9f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761b6bbce26648c354d5d037d7378c1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a167f5d89d61ba0bdefd6de2e14bb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f777ef51a1736bd024c76de773c78487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19e1b7ddf98bc1b016022b4faf0b41488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aebcc63cde5d367b2c64e91f786746489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e9f6fdfc5a8e1e16eba0120358761490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7f1244bcf03809b3e739601019b83491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2935196073d63ebd16a7be83404cea492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df3bea33c9381a8d61a38181deb5f0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f10faab50322f4c22e8c481c336053494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eef87ba4e566538519307f4fc517c1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3deafa4fc434a6607e8100cfa68a0dc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336cb4568b73c9a2ba387a93926be60497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785db2078731b54bf04525d48794882498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7ff72b6734d8acc86644800605201499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189010c6fbf5e1727f4b813ca8dd41f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4f0991013c04a4a6dac6ea8304a8b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba14b14d0bccfbf410b4cadecde806502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386f2a2412e7b4731e091cd993b9374503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef838aa7fdfa7e9f96240cc76a8b140c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640a48e807bedaae7b21495586e13ce505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7268e509dc4a4f934c0f0593f119f94506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0248c9e127d120cafc9fa28619c1c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191cd373a0498a15f4b66dc988d0682508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ef39e32201f02df69935e0e5865a9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3371b943b715435a2754048722daf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e176ec4ec54107d359d1339f9b9c9d2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0dc0f9da5c879eeab433531fcedd7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd7a19229810407810dc6cd45b500f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817b0c6b22a8fca0f497b1fab5238d8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3ff1f471755b8c90fa5255fb2d127515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0e0a75045ab0045614958ff2460e3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087ad18dc8376bac4289059a40daed9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f748f31c65b929c775ae5788fc471c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265f46c293f2456f75e35551ce77b45519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541db2b629ea7d01989caceb78940d26520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e671b5b1e42c12e90bceaf3a9810d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fce532495781ee9c3707dba6d6d98522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76bc854b6a83426b3328a064637df9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e337fdc294d19464687fca0d41f88524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ca4e2661304bb558d78d4e4163d86525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795c3b1d80b777ab804fffa759e70dd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc3698dd758fbf4fc43224df4b161d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2926a16242532e66d77323e466961a8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544cadbcd061e44c47d6cac62ecb901529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835875a2f398196aebfe18b7efdfc54530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c6781fe62a00c6bb57b3822fed391531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32bf50c78193e191f16f0e1726df5b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a5a06d9c4457fa3f7e3f134c72ca0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e352d6da732959cb25669b0ab815b8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7837ccc355307c55c88ff41c1c88324535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daaa38234c3777c1f9b9f073d111957536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fff3a72dffcb3aad10fc908f0e5241537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb674092f1c337ef83cf126b497bd2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5994d1d83ea5413cc1b77b60aef64539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf14f4eb36b87771657b4bc0693268540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e698f3ab1352a0124d4cf7513f0415541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de418a3b2f849f62f1be2b9a6b870a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67385e5c7089f9dfba27eeec7d956c1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cac35e1866f902d8d9b59c1ed8ebfd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6bcba07764580cf1d6c3845eb2b9d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab567637fdc48e267df73c49e68fe4c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20adca4cf2f1169c272d1f9b5037d0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6648b598687db283227462ffde1a1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384264f70bb0eedee94b5e22a3706d0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69532652af211627aaee9d55a035a089550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bf051377df74abc2475f73532326f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f18d72ec6e6b980bbced8b4ff6af1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b57ad0cd95c417730455195d0b69f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1172c02d3676fff9d4276f844ae9a99554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b4c715a5fafc1cbbcb302d71f3c1d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62a7a23b4cffafcf7367b5bd25d6da556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015d743fda2ba20029ffa8bf9607b55557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b05847190e58aa8eef0afc108a6424558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3994435426729579df77efd9d4483559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2f3f2f4e1fdffd7ca293f88c5cac9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa80a06df0bc788679765700e7679fb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b31ede8f96b9b071adf0f302621e0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4ff7c37af1212a46a2aa27e4d2926563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01d97c966812967096801fb0660f5d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70d01cb4af7d827fd4fc4db179119b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc76e6810ae4b6518b32188d8ff8d26566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a68758351c775464919ddd95c213e3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c465379ee1223381e8938c503c2c9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6d72e70ad9d23197a72bf4e8dd5a3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036adedf64c21c0291b46e02c09840c2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb664867c0bd80291610ea03a32ac62571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99a7bd50b74f11cb7e942913d54582572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0d49b2b54ba548a0bc978eadbb906573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513de4d63df7292e9c225644d4c7314574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc285161f8c993e88cf3ff9b0fc6ee7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad18676090b511369e4e306f468823f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdbaa7277b0a58b13f7c359db32dd1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156999d4a0c73d374da04ae36424fb3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247507f6a20f12a393209049a84307ab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fa16aca9d893e744dabfd54775879580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b01a7930256727778dc43a3c879370581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412760fba0a7b640035859b27c3e06f0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ebf802e251f0de3a4f25fa033482c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23863a7581d514280d3e9dc52786d28584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727046bb096b9184524d16f086fad875585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499dc0239b5622631a37d567d2c6615586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f31adf44ed3e518b07c6d1e5bef49587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6ed4ec9381df67966d9879f8cab80588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f11ffd0c3293193ab8e396f03de87589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44615c102bc05c79cef5ae2f18d53b10590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c238a9c98cb5338202ed20e1bd3b2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a21f5046582bce2208e019a5f4f1e7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45caaf56eb51619814014525f5043c7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af39af924eef066499ae9539841854594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39640b0cea42c18411a7723007033005595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60e518557e71fe07f87b213ef0a5cd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406acf50ab5e81280f2fc7b8e9df7e1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5c4aa9e2544826a580797313cef99598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7567d3191468ff8c40b26ef3ab624599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3718698ab7c895b60344adff91b6c82600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cabf11806d489b1381eb8d7801306c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df657690eff8d8bb7c58a74b4049643602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591717d3d034242c1bae1e064511048e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecb69d18abf5ba0b46fec861f88e9f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da92efcdf263aa75fc13d9f1c2df12605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34333cc190660d2679b64f16767d42606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88c62400c1e40e2a9c89249a1b4553607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba92d32fb10d9f1fe8b4e71f0aced2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbac53d03fc76e4af8ec27767a28e4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c639e597537b6743bf8134aed5a26c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab11553466474a75877c306edcb2025611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629389a9f648bf9858554a4dec426cf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13304c5319e6c5d6f66dd197eed8ea10613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005992c5b0930cf82e2513aaf13d53c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751fe518dd7532f1486273e2f77082e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12a9c00afc2e8b52005e23bac99f0e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560c35671a342681c8a46d2ef83761e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ead6e676afcce3a6f51652e09b346b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac656edc922e21dd7121ef69ec56c24619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fe9ef536f8a92627aaa291e740262620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f76fb30b3ec397fd68b4612b8d2310621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeef02c600993b09242d2b97a3ea525622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61b893ff35caa54bdfa197db859097623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bfd1d9c7832112b3f7840271693a1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98374b25a35c17e63414dfd3c0dd03a3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b750807f9045fb82594f4bb54f6bc38626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550f3dfab37de26991434653bceec37627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75934a81571d809fb6842e43cdc5b7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6414fc003d8154b9f5651cc23fcac5c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ec48407c16241561d8fcf1ed25359630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744703edbe03b88c784eaf4aa7fb8de631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834b0c89ba3dbee40d5a5a38c6a114f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6496bf759f3d8ff8dc5e6eb9bf86af633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7638fec712836cd1ab95e3bc31a3c8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f297f8ad813ca5831360db4760622635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4dfb6c6e6e64d36ef3d2d75811ff2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5882e5e3c37b0c76738da716d67b27637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed47ba993ad4dd0d5ce9ab3c3ec0c70638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce35b54f29b6fd3c42628f142336492639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72908b262d84e0e0cd7c84209e5f42640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3dee115f056f447093ae5073dcdab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84befdc3c5ac57c66e705abd15b16c7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c992326a0d6f302d66ef66e91586178643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d37775119fc6e2164a8ff5d2a5d22644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a224b8c09e219dc4506c2af911e8ef7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801782621bfb9148887836e7fa8beba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cdcf78f298f1da7c93ef1c50f1dd6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7861c6c98825b8dfe30d8779d75a6e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bbcc021a5220134d47fcdfb0f9b12649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb37a87ce55125ad380324f59673ad8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96225e31de50054ad68ac18ecbb5abb1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595a0b85e7e4ea9673fee2766db822d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad855a30f5550adddfbcb7632a3e26653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87baedcfa2f1dcc07b2c2de85d0e49c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc664cd02584858e92da1dfc59275a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0bbbae65033258dc25940848420a7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908870a9549d3129c7f3b83e61f432e5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ebab2dd69727d9d17d3ac316ac64c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75d161069cfc2051c5887568eb2e3c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077b5cf91faf460500f9e27329b1f0f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b694ac450fc2e7c608822e99a4d76f2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c2d715c4d0afe8a0240137238c5f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bc462247ccce3a35428fdab730eb1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3383caaf5e81bebe4d837535f161810664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5845a0bd9c81d3d8024d46f4f87bdf8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e96d48cd1fd3b99a275f48b18b0412666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d20d2860d35b18a562dedd2ed1a2a4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c2ab7399bfd3db53a4fd9ce895489668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913b67ea9cbb6c763c77fe67653722a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb87cc5c9824979abf5699629441ee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d6a7fd6894b110df47c5b08089cf9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca7ac2c44af8b9ec29ddf04dbb6b94672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b4125c32f35677c7dd5228a0f383e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c397c010d1ab51a249750774fb0b9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6eedc22ab93cfa3b5baf374ea6179675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd261671c94b6423ddc56ef45111b8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f2799225242b6da0d853290eb275a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb339cd43e27d9014298b5f437c227678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76dc27fa58c44de05729b122a52cc9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00addd49882a2b43f0edfd47c6c00d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d0fcea1e7f751e8c5d3a7c2655ca0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19a70c52d4d2eb7f57627f91cd21de682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979a30d2d77aae0d343adf8d84b6a4c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995d23ea472c5ab6a5ba6e699b7ce66684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1dd4d306e4af45c7b509e62bd1fb2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3a2549fe14ab3f7a67896c3e92260686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077377ed2d27a98e781e18c084cf578c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ceb77a1734679eb65ac2b3d8fff07688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae70e07f4f3ff158783531fd4c9fdf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cef9b89a6390289f651ab4ba7ff6b7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2613575228f5ba8b32182168b1a098691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd63f9bea1cd4bb74e4afda83ab1344692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87385af7b84cccdd6c7a25a2494a9423693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a33b4d365ab0e2e6f862d778e8d628694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930b6ca9f47729c3d14972a59c6d73d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fe88bdac2eb60f279878bb4d86d83696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65377e4d9a3cad320576426153998ebc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bab0b96459ff2be643bc959fe4449f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa8a2b38314c0bee85f40ee474e120699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283b5d4ea0cfabb65cc622a359f889d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad43b608cb913251c790cd5a005d029701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011e153a6aa0830e0cac01f4aa7570b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae814008b34372bcbcb7f762cda1b80e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813b4cedcdf69a35772510e5b908656704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c241f1b4a6b3422bab4b62d2c20841f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b4e796887a24fe171d1e993d3e5b1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3fb939ca8c6db7bd749d69936e56f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e94708807527add9a107f7986f8eb4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e328a81da4a254838777c5efd86de709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53b8ce957ce94131ffaf143e025afd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afb7ca2c8d9787a11ce240b0aed4b8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90c8d921575a3ed491f83fb49091a3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200a70c19c1c150e2c0fd4c93e4012f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3e9b358ae9d53da4d907cc124d4ac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3975a0fb38c9f5fa3630d2682e6ad715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e37978b8288cdc904a79d7b895b0f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b626d608ca27484a9cede3e258bacf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f54672fbc1e74b938a7c279da4bfda718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465dce71a24d3349a0198b11cad7256719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7f914d018e09f9e572847ce15b5ba720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039746207af6b7a0c30bc82a13b3064d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877b39e3e5bffbc9ea0f7b741a87dd1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35feb570ec862b8d2ad176c6cc18ccb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf6a111de9fb26fabe9791469c9817724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8c91d49792eb1af1d3da7814fcb90725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce225c3899f730c9e4969423c60444726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba1cea3889de5855e692aa5ee38f57727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49e861898f7eb6ea5a77d0ed873a18728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288079c71ef37ef6240bdc7ce608aba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dcb9ff9efdab2181cbab40d270b85730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e347aa12b46403b216ae104b936a28731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6a8199648389e626fe692d3c81a77732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d2de44d02fc3c305ea16337cd9db8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17feb7cf21fd41bd68e21d5ff9cf4f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84d7d80260c0712d67a10317958ee2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379182b4b4610ef17ea2f5345a060c6c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3569c943a69c34292f32f56c53383737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904be1b60974f285d7d5ceea40f56d4b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bca0a84150ed96db21abc3da4904a6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfaa54b89a6e72881a8f690ad175ff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29307cc473d6809a9371de444d54408e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ead4ca499b69ce65b77cb8f1a0d69742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffa89585f8c467d173e4038998d919743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ce9f2195b16e053064bc5433f0cdb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2861e5694dcab77f02616ca5da95bab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13519b4beed98c7eb525847c2283f07b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f252ebc3e81aed921c3b5d92083b3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f5e548c9228a99598d2cf78bdd74b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b778a498cdd47269aa14674cbde97e0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aab7962a48f42960f76161ff278f69750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcef086d9148e7b78dd7c8a2428c55751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a32cfd5245ce44aa44dc1e2742a655752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae1c1a0168abe01388d7667e24c018753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f98aa1ad8e1615240b670bdb9fdf6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375df6edb14ec6d049aa882adf9bd589755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a831382fe28ce1af8dc07af2d1d4f5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2973ecc026d7367d763661472261d8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb2f62d7adf108e62b739893a117c4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8364d8ea75990102c11eb49521fcee759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db02be6dede13e8d2b3b529b6ad6f2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277673a04ac3a4ac3866a131fe063579761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30f5d8a6c39455a76e54034e63d671762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8745c877321ed172875bbdc585589e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc475e6e983117438f2cb8eafbe7124764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10764f88608b94399a1640cc3c5a1fef765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd14a905f6cbc46e727abc3357098fc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cef9e5c2527364c6c7322ff3970727767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>