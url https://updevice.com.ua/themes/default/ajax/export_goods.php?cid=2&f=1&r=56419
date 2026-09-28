--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b19cab491860188c41fcd44bf40bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997f283d2976b5df79820e77fa95a8a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f4a1371f59323d6c92f25a3058eed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad3a31fd30370546c231db71e68ed54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cddb51f3c3ad049b301c498f90ff725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626e07e6a65a176d519697528bba30e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85888418d9ad012d1159f6181b66c06e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221394b24ede83d08727e9ec61437e688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64161ca1520d4884463a06194987f4d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a959590819210a24ad369a10f7d025c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0de2f56869a7def207728a35a9894e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ea42c32903e5ee520cc5c8d27da8d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abead87e42d6d3bda4e955e120432cf513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568b52076fea0aa977c359bbde6231314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e69b30162f1c0f7e361ed04e2733c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef4daf5b34819196e4e6a4aa41730d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ddf8a8d4ff787ff32b3f4eddc5b7317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3fea239afbbbbe367ae25f4cd04c318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115c5d6a25662fcf65f009732ec015b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04a74cc7d4fdc3e1508d381ab65a9520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9bff25e6eb62e9cfb14615300a11e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f690bad0b722a6e5b526bc6d766280a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b20d1420fdac393596dd74a30aa0d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce09c2906abf58b46fa483fd8acae124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed0cd549be77b8fb53a79ee1e321e325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb887f9e02df4a2e738cb76ac30fd41a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090a7bb728ca20a3349013eb6b88bd227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a223bcb1deb756870703f88043ecc7528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4cbd4cd7c5635958ed7771fb83e2729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118880942242c72c80d66c72a9ccbe430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caea6fbc4cc9722e3e60f5795cc918031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404ff14e024c85e97bee321a08eeaea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c066863741266e98649face0473fa1a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0486692068bcf329c2b3236de97b1234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e189207064d5229ee8773614480845d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ae5fce104f03b59a1661b63ffe66636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde28b9942386005cb3c93c29fd3219137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ce0829d9432514626b14d902af0d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4f76b7ce6b022a02ba565753a644639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb108e5634b01c2bc60347b7e7d33c9940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df943a6443b006a50aaf0abd196a107e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b49d6cbb759d5de099f7f536cfd6942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb377a99192e1d21280aba095fe541c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87dea7655bd25c8fd0a142296e42b2344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037be063ea98db919bf2e7f4b785c7d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5c94d65f4e4f6837e6a6d54da84a546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fc69b9a35dcd172c3ac746d6cb1da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967f8ecd8bbdf8b539f91e1ed09c75648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec2cfbfc8f35e80e9fd1b976258a0249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68ec565626d4fac69eed739ebce44950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a92a449d29f3c74f4625b547b55a051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a780334ca59d69f8a0b0df54a08d9552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad645465052b4f4c254997bda96bfdaf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26279e31b296188b48661180fe146dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510203e829e6e511f3cf2ec8e93eea0d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662c92b8c8fa3c78355e4dc17401bcd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448b860df26fd45861dc5abfb53ed5757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f14b3fa15fa42158e9035aa62089058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a86d3186896b1b0fda5e142ec51e8e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae967ead9e7b9eb804584f1a4cd22a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8c30547d6ec782926de571dbaf0dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b142aed76b14ffc9e5f262ceac1ea962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fafe3bb9e2a3bb55bc238969f8f39063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496c19b2d42412cf759718b02a51bf364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be86554a1d9122dd133cd178399267e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e9efb24835845fa9ac22e5f30239766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a845e7e5fae463ed4b3731669ec740f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256ac33edbf6b903c1ce9e2af90bd1d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead20647b305652c30bc5d51e583c91669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda3fe3936a42925adcbde19283e48b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ce8bd6475adf15be8ebc62f892a4c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63679ae38a13008932e56a4a1fe0dcc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369f8e26f54925e5387a227c95543ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86e005f472af4579fb1a6e1f97191c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b9826d2c9681d1ecdbc33b0fca50275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d98b06aac330eae10e25f95fdb23176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa415454211358fd3337c548f3a5e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdcaefe55a0f21853563a618b439ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f583ad212eb64b70f7aeea59aa6dc979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a18322e8631fc0477d62acc6dbf36080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d63b58662e155781b7698821e5d2881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72554fea2c8aa2ac3b05d1a27615152282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca25db69f063ca69c616b8938595d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46727c6485fd4157106e507806a541cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0c0aeda9f6367ae490cd99dd85f7785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5c286f1d7a0418dbd4db76e3383d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71117054e43f45b3223732c5738e6b4887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44061d5d06fbc7b5eecfded49296147988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58458d114df1e648372b6bcf14a44bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88da05c5779ce0698eb4e1aa9ce17090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e505cec765375859621f690e5cc94d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a3e662770a69e3fb11bef43e9993e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489c2d8405edf80c15cfa0a3559b57e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004bd0449224a671740d95463d1faad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef753ae7237d686cb2d18fb02bc2f7195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39819ab9f180c316991235e39d170eb496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f0c8ba8b9d0ff29169a28d4fb986597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b763d9f260a48f2056c59d9c3915b8c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6769fdd254c713a78d2e04cc7bca7be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c760ae05e6771d5eba87372c159bd1f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f92f1dfce325499e3d20cc25a71b42101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efaf6cf8c5a419a6fe7accfbb653008102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c933e855fabe49e0ae63e618b668a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ce0a5bd8b8773511c7761b444ef8f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e55cd01fac18c30560df50d8af40a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061148e166f02af32bc5d04c806a71ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba754afe12911f470ac687b7577ea34107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e37407026d59e5846a4a6d5935cacb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b48844f1e7cd86f09cdb2993ec290109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897316e834cf1f6d93d6a5d63a14419e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d5c539c718e80168218d0beccf688111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04049e4e8a8514649281b5a240135a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fd7e115f0e880c91823b82342ad20113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56439122e610853fce7cd3ad50ede26c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f59ec721608eb1f2005a1571aacc60115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfc67d7b91edced2857a32f98f00da116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbc9d680bfa8b345e8af9558e7a95a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ceb55dda60d008ab79f62202caae9c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19487034e6bf9fe5a77506fe8107083119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0ce82ebf05142b5180963639e098f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d04d270ddd26c4981ea17341dbc0a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e00fe309ea70df369339e88bf682b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a3139c080d5e2132f3c7e22847bb0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5184d4ca873345495a088a2a74009d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953a5ba3ef440daa6496be0f2f4bec3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c905bb1d6436cc8d7bb939e140400126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa253f9594499eda379253fbd9ce9c1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cabd006842439104f68dfa6d8ac3e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b02ec0283fa36700dca56b89142c9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad33a49c3bf36da780eaf7742fd8793130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165dbb7de03ddec8a6c3ba15b51a40fd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cabdc54df645802ce25b89500af49f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb810429b01bdc2e4d0afbadfbb3f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64f0f9c6a22db3f49ad44a89319742134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab5fea812ff0ea50c969d03d82df31135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523a9d00c9daaf7ddd7331b97a0ae81136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975836464af08c150b6b436723cdf961137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b251dbbe3aebd524b31ab46e472c011138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3311a0139508f5582dd2e459bed318139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbf831dfdfe98931c91611b7cb26c9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e890b2b256cec7321d686510775e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10a0053aa046a16756acf993737eff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f56841e14787ec33e84c06bd76cb35143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21769e0aa554410a1dbd72cd1ce9fc1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996269fcd5054c87ded2cb11a71cf97145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ea3a10a94287501d6d6f86d5d5fe1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd53e32873890d493cd05a7c517c5d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83f681a2842cbcc09dcf53bb74d8b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb468b386ddc68344ad84072e9c046149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c30fbbe827eda5490ea643ca7d853150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26db275df80f8b816eb08a6bdcea994151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72346a238638ca2e32b015c74110cd5b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e31dd521a877b3fa1770d8e8bcdb1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c3c71d3ec1c7df8c55fdcf59aeb2a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e5729bdc7be8bda2d27e1cfeadaec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bfffae5e4ba83ade6f3df0f00df6f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b36834967e8e86982481630ce56167157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd776785725c11d6f04a3d66f02814a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88adae5425c7c1134e35bd02241640159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fe0cf9ac6a91514beb3a0ae781e53160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a8f6ca1b1e4e89ed2d4cfee7c789b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff8e8adc513b672e2e2f96eab28632162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d04b7d504166c3df5a7e2696a1d01163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6efaa8a311d7255abb2587b02380e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185c648688c4d0ca7032f44637714e2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd613bbae7d120fbf62045f09e963595166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b79817a05d4be0c979d40f1269851167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872aa6a3b2ec7da704d348a98583d7c3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b0d8c72363fdea97e8bc26d35b314169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144130699ad28f499e920711a7e20a1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabef806d8016844a2edae1ce7ee79bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68e14a38b52d596da472e9148c0a84172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45116c3f6fea15e076a22c9c09778fa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bda3e1180427a3ac3bdbc5435d977174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304131b2941992390c3f598a9693c098175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc86b211359e3293629c8273cff168176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c434a5c7b561266a9364e4bdf2e10ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5051f6029a4f718bca69623fbc9a3ca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6fd318e147012bdfdc3adef8bb0b8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba6fda3882109197cbeaf650655b74180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33ba2f383f70f2d5a5505983682a38181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cda088cf78ad3d33bc6374d62812db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b86cb520ba237fc9243c3b7856bc3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfc233688c202c39104aa12a1c26f7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7274e61d871db82f3c7b8ff58568c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1c26f78ec8234633d74347cc7e15d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b345aa734dbcac1cf54ecb88c0570187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b582423532377501b0bac0e655686188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405097cd23367754e9c9a5f474db759189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f191771ac8ae11562e356ff2f68330f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c63e131cf489726f7dca54783b30a4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1890862816e09c2e679d64646da7e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc0023850c8b0cc5d400cf5b86b52d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997e46ce6f0940f194394a4f128e05d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fade2d0fb1e55f9916fb0ea842727e8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60ade19716057967ba8bdaf7161388196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13869b1e0995923344f4862d7173940197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57392919991403b61327b0cdb7599b22198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a139584eeae73c331837b4e93a2737199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967d622a9f58f78dd6dfc659f536f84200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fdb500d23059282cd31a062f388a9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a7efdfafe7ee888e8aa85df53a543202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc9d26569fc194493843599cf392d9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8220b5086534e2a508791acb1c52ed7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0895519c2c13e028d239ead2f28dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fb1e58d776c2559ebc054615b24dd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c61f9632b763865683322e28d25b02207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d810a584ac229fce503c5a8df5fcdb2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bf109d532224694be9700c306253f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d222cb7be3060f36a2737e5261c8f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d553a9603f05ed739e6069c181eab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6577c5eac74281e62a989320caa9f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d4763b51e7c889bfd57912ea81d55213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b73bffc02337d71a5a0a26e0e710fa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7d1931fa264a5c284acdaa2972ace215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16145d58a994fd2868c7f4b50052b67216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d9a67797bca1f914afe5c0e4e21b8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df058e4ea5a5b0f70f7d9411e0ede8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aabb6db62a96f4d49b39f887d82218219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16608126637045a75d65b8d6b97b8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908c0f8405ea5a88c7fe15578879b4a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734fa6f48b54fbbe60cb175798aa1b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cfd317b19151e760bea5d6273b8c3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b309a78012794fc2e078dcdbdc84b4d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ec6a25e9350d32bdddfafcc04ec5d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755b4b815e13efef01f2b9f45eb48d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000225f24f54bee3a0cfe6242450886227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171f500bb94dc9169ebdbece071d68a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9856d5eb742f3889dcb7a5ec85fcc0b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b3d0ab87759211d1af0a557a87ef7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bae16dad599080e03685bbc1ac59f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347d6b18daaa1be80af2a475ea5ae67232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba50597fcbbb33fac7da8466cb8e05d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514579820c7799a955a8b7f908ec9d07234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd8bb794a916c6fd8f6c96f3da8ba5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e094ae7a82cfad342493d76ce2572b9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f083b4844dede76bcbb95bb26a44c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49998eb24942e88c78c37c3b39e89b4c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68897bcd9e5b6e483faff9dc68a8b1b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d815395189ab176deec768796258214240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416d80d56c67bf8bd602e367306d55d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972be1426e2c8b7c34951666dc63bd1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44e51a7ea6f217e1d16f19950ed588243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80597327facf5539dfb6cbbd63c85d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add665fbdf01d7c1b357ce0186c7ad5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbd28562d56ea8a9eba2c8af604cb6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b605d862ae64ff8202eda0af2c0be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f419faadce367417f1224dfe07c1d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedad69a8e6afda2ce43437b4552e2b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804403566b0cfe791ed4d96c94192889250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179ae5819b5632cf375394cca84d562251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688e52809db2e7ed55345340cdc8f4c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce96e987ea656e48c8babc3abd4ae7d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfa2d61461c25c64deba9141daf263254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb7660f7bdd2f5e234adc66c8edeb2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96bfc5a9f88c719b25e3aed1f527cc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc296c2c3a433494b7f207357a7b4e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5043ea5b7793da3c0233a987b755e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923910401b5cbf93614666422f7bdf85259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78008a8526a3e0bc755d9e43dc3eae2c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6baca410a4ddafd47590e1e87baa30a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d18651045fab686a6582a6675fd16d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33a3ecaafa3b215fedfd3d63f21b13263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bfa24dca33b041115a68d7a6d7465264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f6f9ad411f903b505ba9e928ab779265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443854e047094f6c2b72eef1463fd415266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5494a6e78d7e9daf965dbf407be097267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f82ada4be2842aeb09bae30a950178268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00969eb0737abc264f8bfb77eee61aa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6807aedd756382892a8e5affe9872c1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24a455fbf4a7a8a92a70a22b5cba2c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f10c85b647bc0ed54345cc4aaffe64272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d612bd5ce33324b9eb5872946595e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed7ae1897f0a6e3186fe3b72dc1044274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf43f77409efd6191c3775eb639360d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cf29590e6f0a3c731885a1bff5985276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8352990d6d62685a65efd018c0f02277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba5cf8d192197cb5f2c6474cee0e19278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6b0f22fedd383c7c0ff38f286facb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb4d32b81a16b97adf7bd2468048a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd39878d974eddfba130b300d9a986281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455b3a160c19914dc0e378b40f93673282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca862c71d09d63c6fd18f0b7c3f97bb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61398b80ce7d54759928c2b0ec8ee5d0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4097a2d013bd41f29441845e340d9f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33cbf8730681d8c912d15d40dcd20b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1ae47a3e1b25de69ec4273925d687287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d53aba97e77f9d4636720937ab8864288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12c6c2378041d26c7add5cf0055720289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7db3b94b216553d1c9f61e3cb67414290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12be5f8b2502e56efd943a2b710e671291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224fda5d08363844f48b673a2106b71292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1feeee12b8ae9e48ca607ddbfdc71f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378f41d0569aee9662ce5b951b72e91294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbc171df71d163ca039a703e898fee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee2e9dc10dc5d276bdfae04b96aa9f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b70bd50a7075d968cd16e701db12d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f9c5a2fb79a05e5b5d61722d64a46298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca63c37bcad0f775e0a7f5423a97a4f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849accd924bbf57beb2e184db919f4e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1d6e978544c9a229ec87e60451e33301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbfbe7e038738acd813753951bf970302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716a05bd5a656405b04f8f8e82c2b14303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6387c3fc7c410e8c41d3381c96e80304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b915ac0ff17012700a74260a413213305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d8e7de697f74f99cee485f46e1aa8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c146eb123d80b3492b1cfccf232d9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267def2b5305958b3dbb57e03695baef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d23e171b5ad8ca6c583ec4996129bc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977f66ed4d526ad382a281d08c4935c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33194ed653fe7ac8b773e20da2e480311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7b56149fbdddf0fd36e8bcc4ab3c9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a223266b40629ca4278273b0f7fc8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523251cbae0d4de301ed2b8c0407711314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994517b8d15e5a3cef3b3c3e9f380fc3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35224c6ed929e4c379980f406ac0a8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901e680e7aa399f8119cdc329d7ae1d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5caf1ea5307c3015239653b5278dd48318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9caf64b73e6f81adb0b7637161697319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09958548fafc80e194d6554a33c79798320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd89f900861a11593c5d40b37c1951321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15c3e6a9e546e68dc8f82c9550b593322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e84ef82e279c2a0bb6543bf1d5aa62323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b3807d361661059849f5fefd6676d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5a73bab9d3f1f853303ed41aea6eb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acc2f07c87f4757560528487ee11c4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b070b879232decb0d79eb4792e4dd9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7477222ac49255024cb42b30e72e9ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b9d1bd2f7b405169d3932cf81fd01329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be161f67601a235e62a8b98a9a3d06330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aae6a260eadfeaa4a5813b3914a5c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3963a08339ad04d8f078e50e69a3a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f84e83666f5e338295e7f94b76933f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32df2a24bfb758b7a161196262da101334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bcb37f8dfd70b6dceed83273f696d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2084e5b8841f8150e05de9746d6e54336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01196c400534f637fe7af207cd87d2a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06247e4a16f1690cc4304c6618e15ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63857a44c164fa165949822d38fc9985339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fee059f24ff81ffde4077e9081645340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b799b529cbfdbb9f42f3bf86275d63341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c1c1e4f824bd35b3353536c1263bf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26919440cb9e72d8f26ea8de73f7add343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddd7283e5967f590416ffe90903cf7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c43b8ef13a31ef8066179723b0041345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a0c0c214bffbf021266c28bd86fd0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d0d0a04951e1935399d9fb3f647f6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b33f6ae39a453c20db0d0d80c1d2a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb11f87190a8dfb09fdad79ae5e8b6e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67b9a1f18898a15c6ea755bb035ee6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90554198a8ea8f9a7f957f0cdfe07236351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625617a6025cda078eaa7d98bd63003352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb668f1bebe38abc074a3b291023e22b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add51b11c5cacc2bb95ffe115ab6601354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236d7766946224403dd5cbc1b297287355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81d29ce3cafd37f52edaa6b29f1055356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284c2f26ff4f71f3c366d471e6788fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae3c96105ba180e47380ffe4031c84358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c49686560656b27e0fb9543343e9e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec057b2b53185fae1d81ca087948006360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd064c65919c5b572948a8c181e10a27361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c207c77c8bbf66dd784a36ffab1ff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1b3ff1339d6ee999a0365789e74b8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0ae39fd86d2671e3b17c8694ee910364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650abe160c140d8fd92fb02213ffe41365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb9c4cfc561290e9ae1312773c136e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2241ecb2e471c9c21afa12588f8c1e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29a1b89722820a3c17751118836ca7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ba98becd6fdbf8a545e6c1d6b8db6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c83e87568db4c4446d53db9d35ad7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace09840338d74a75a9e62a8caa4177371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ef433df558981d990512da6526afc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b47a91c0f73bc232bb8cf35888f10373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5dce5a5e65f08b1754e009d57ed06374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449c2127c3ae6b51e514706d62b6d21375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd8488e7e62f43c292ab3fcc52c861376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862132a37653a3ca2f310c3712da7ca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c0aedeade741079dcd3ce1df98d47378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468554b0174f43a2a3dcce3cf7290ef8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833d14fd0499abf767ce9289773b200380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcddb1e07a091545d465cfa4335f6e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5a6dc5204ccddc7c7eb73bfc13c00382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36972062b570a30b6734f55d2e8278383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3c2ac0c7c4264ac909b1ed7c0b3ea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6687059d6c9ce9221b8a4e834677401385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfb4a878e136693b356040e09cb01e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2aea6eef7db99c1e2bf0b52b4f3582387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7c793fcf697ce189265b93f3cca78388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d291a9b51c0a739f8cc31514664970b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9efd2d45aa7d767f44af46f88208d3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012feb44e6e35d6295166e5c71523b29391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f1a6de4565f0d041e30cc547e5e07392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c84bb565ba8852a733c7253873573f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f9ef0746e9dc8eabf804c3bd79737394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d801ac874b373e160e746af3b08a8a5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7141c8086f3d6bf73fb6aeaf9a9083396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79e6eb284170357a1fb5ed5703259d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a25b9b49ee9fe6ed40afc83df396ee398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047ddfd63b6b264083c499849d31939399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e44db4124704a8f0cd3bfdedf76e0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32358a3fc4db4e333f9d08d082dc8326401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c802b1beb4d0581dcbf7180fca893e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd14f0dbbee316cb92c5441560a6de403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca06c092348e61417d171c3c87b4e2f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85856b738107b94a83dad4f2dae3ca26405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f39a6e7c254809a402a8d4364b901406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899ea091f86731b1c3508c1fe10a5e9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8961dae3a4dd15c9f15464e539a8b7c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482935f46f1ded6ad667afc953556243409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02fa3655358588cd45a0f672d24d09410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e4834531256be6780c6595cd74207411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ee83ed66fcd130fdcff0ce52058d3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c401beb832d98cf1db053e66ea6f4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdabbace60418a443851094709d6f3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfea493d0ff747954dd3dc27d3c26af415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6dad65cb7e92ee57db665abddaf9b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a33cbe8dbff3395f93d8e12db5978417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ef3113bf3a0151d12bc209c0b7a55418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49ade09177e1514b7488ed1d5b6ee3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0c49c624726cca891c327ba5b0af3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbb423d90f4fbe2d29ffd46b2dda64421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a018ef3f05e7171647190743b016cd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719265771355bb193e34c48ef07e97f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10885dab6ea7c3a0f86b7e6e1e4ee45d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e5fc7514a0beed2df5fa5d326276b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc503e63d47ec6b09312b61620daf70426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3156a55503ac83b7b2658e1af8c22427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6a17019457f259092bd83feb999c3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b576e3d773f9855f88afe80b081e3a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278c2acf6ed34da1ffdfa8ba64d8a33430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59c17a009d795965ee51ffa722831a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2bb0a01e90c17c563689502ccf962432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45834adfe960d83dcb9330c00b5ff8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17924e812a1a3eda96ba000165abcf2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea156058a034e9fd2ca5fc9131e2db75435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3763f26dd8690615ff344b44c6e8fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d4c0945a79ae4ca43505d06ff7042437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76871aabef89dbca22babaf8e463ee19438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf85f3c72620d83d4d45469b3cf75c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddf8448319af24e89ac0b54702f916440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519ae71eb8e68b7cc04f7e4333d6a32441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872be312064e87d319fd1161cbfe9a47442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560519cab367b8b390d3b21ffaa07e4d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24445c46191cbb05ba9ac124375461444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072dd001e439cae727df0c3750ac672445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da253db791d90745d8f9463368365f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc22188649bb7929251a8e06192a221447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f204923ea1dbebbebd86034997183448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441a72796a44fbca549bdbe4a3a67b2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875381cce631a31182160b00afe46623450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b5e4da99ec7881a39ae8b05daa4c4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835da5f2a3e5d2ab31ea112b8aa59887452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e27e64a2ad31b46c8bbfdfda6b37d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70e15c9515c4aee1dbb77a4e2a6d4f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c668fb73bc31282e8feb818e11f1784455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18316992c47b7d1f47fc2d0948beae5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6a7929c4358d4276ce164e7a37ce6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715160b8cf336a3d7a8d49c35dace8c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d5a130576403c10c84308871fb2bb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b32a02688ecd5dbc243d01e2b6057460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5ff1b7147bada4f799d38f157afdc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ec6a20dffe8b9242deb84c3faa8d5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8b45b0d04ec2f7b5b8af5de298453463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25958bc4bd865395e82e2e306088335464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9123f0be53a2078fc9e76bb48cb7b8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c84d0078548b1b56cb352876afa2d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdd5a96e6fbdd36e993c57e126eb2f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c374915bed130ad0187bbbd9810f7b5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675885f33de51d741b39d45711aa9a3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9075c7d27bfe6c9624e86a481b15f5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e6cb8515ed8798ac98c8378ea6832471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758a168b4645930dd5d286b33556215472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8b640b8405391df31b883d0bf74da473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7829e847989d5bce6e46776c8739d8e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fe9cd55e1db4a18c32231e512dfff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fda47148d13ca83a7e4839f0d9517476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd94ffcce20227e96daa28b4d027614477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f86c71c886280b82f87aa3d032e7f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfa6a4be15b9926fc856cc359b0e0b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348e54169ad67b5d511861576b8a142480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9feed7a825483467a1bdbc85889d8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b18f46f91d82491f770b43e7540f26482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6e30b4db2abdfb54ceda5d9bd75ab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60058649ed26d5d68ee32ab78963d0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3dd23f6e86018fe1b4ca56a68736d6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596a14d69b4e431e76c9cb793ee7643486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d336abea59478e4dac6386385ad5d3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6abcc0dfcb2fe9007c2ff1ec50bf4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419f15d2db8b9d10ef75395ac8d9d83489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d97c3e44484fa9ae431539d0cec15490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3f14d411ecd36034b809b13955b2c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc7b8dd7f5bbfde0fffa3e5c1f0b11492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63e0bc9ed407c8deb44212784890eb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76017edfcb548aea82ce17a19fd9db3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9eab311c8987bd6304679afb4021d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b7964d9ab214f0555e348763de476496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c981c3c1fdf58281730c199a18629497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b08cb99416315281ade6ff5039a1c8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5630b73a4115c2d009c03a40397e7b1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cb4b4d46eb3ecf4892cead5ca15eb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d943b126cfd79c43be5252b6a71b21a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e92c11d0975e1ec8008fed6e950476502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da142250cead601d6a8e74434c2672503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52e77c132cb6e0f711bbd83b1e6d74504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc1bd4d2f68e5ecc031e9c46a4ebee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac61bba446e86f24a1bb56e347cdf9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3d0df0aad6a417465a861f9487a46507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afd7a3cc0767be54afa8b669ae5c34508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc501b310af09dc845567b63322cda66509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b683129ecd7ab49ba3693cceea72442510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2347b456558b9e2036324511cce86511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30fa4c82ab30456007ed4b18d48754512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0822d630e66741f1d786011c248c2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6a74ef4e6fd19be2ed3a31bbf597e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900097b8c1ffd57e00c8ec6f0931f2d0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8dfc4b871a1215cd621b04ebbcab93516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055fd818e346b6b7de28f354838c829517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff14fe001039b57d94372f3a61a4ac6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac27fa9699c27f67f0f6943b9987ea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169827e6c33cd47ebdd7f209bb204ff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646256413d6d8b534f6a6fc15e4e8a4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426235700c9759dcc83d8cae044c05eb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9394cbdb5f18d02b72d1e2111304ab523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b593a2b1e60f58e9219fe250f08ed14524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b814b6e99161d31233aa7950a48bb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774eede39dc2c001689b9b65390851c7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e7551695e6a59a145fa5695d400e7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd4a64646d4951bdefa444fefd6e5e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4c1ea92b75d6a5e9330db6b4147aa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472878c52e94be54e877d12c9c0ede8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67de2d656bec307707a77900136843531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138abf8ea3b68159f85c3f5e7b95e21532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea7f50c536e263b7517f05a0dda566533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b4b0d1578b88e405ca2e93f7ee694534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd66d655d71eadb3fed8e17d379aac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c305e95d921462e23acc4071ed2973536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95909978c2225101bd5c095c17808226537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b65c155cd3ca079a9e7e7441b9ca8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503abeca0b4aa2235e3e6535ef1e3fa7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ae6621dd1e99878cf393930b69c0a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f935b3e214fd688a5ebd61ae9f04992541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c1805adcc17836944cb8d4b1535c3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ff18672288d4feeb57b338d1fa35e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5b3046632a113c5033ee2513b8c87544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facd476b7bdb0b39fafc724ad706d1d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74942584a51c18f394618e59064ad2cf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7e445be4d5fbf5a4e65c231c37ef1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd276fb169c0f7a8171e9d0c65a08fd9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fa75e2df173ddfffa9cf895cdbec9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f48709f3f6138475416aec5e65f9b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e508b9fb9a453e9bd07db8b0d2bca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c1e749a615bc14125946b7b29f5cd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea17f0f8e0e9b0ef0ffa2dd1eeda02c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7be5d4f702f36569dd28e2218884d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8339bed93a8b9c93cc60ec255326d3b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d017fcd74b99ef2e34ae82c4cad34556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76666bc1c1a160f102b46f69070567d8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d56aa5449211b6a9e72337983d3d2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575c4351a5e68d043f51d3d9bb426f2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b9a47af282a7acf5ec62fbc9d4c8b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f0525d9dc1a79fbb281a61b2a33b5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626425d06616e3252103a2804d52ac8f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e7540915529cc872ae9088e2cfa82563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753139fe8c842af46c96ec6ce4f58a9f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90a5db3fa7c9e08792b75f5f744b63565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100006e11761bb90c114dd6d2c08b4a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08beb67aead2c8302b2ef9bd84f87860567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8862ea01904075e8b99431b709637f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35c7ba1c86503f56458d5445e0dfe7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15069141f4772f1963dd89615ad9a8eb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6f8c92b91d5fa6520bdf26b9dfb40571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3718759c0a39425a344bc908b54625572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9223d350eb9abf10d8c38a87b1cc89573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5c490bc0fb98acf9a7414ed75c840574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b680c9181bf276895218c1af1cdacf6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88c05e5b695eb65d66676ef7a7795b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dea6ff1a0298b2c594bcac3ed5faf9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87558125dbd62d135ca15fe904edb30578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff60bee61b4316d49e0be29ee353ab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7279121aa5e6de357422fe3d3cfa0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa53949b2ed70a7ef56ddf73a978c05581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a2852cda3890fc17bb2105c2abcf9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcfa33bc9700564832bb435d793bb2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93704f4a52a980e7b9dd92aee932505584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3a10818e97845bc34f6a74c42a6c4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bd49a44d88fd8b63f92ae7b04101e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fae0559635fdd1fb8cd6f6776a5f3c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8d8d24c526c4eba0c552fc299cc6e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc513bc1a14a50715900f3ec20bdfdb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b71b108529b0bbc296fe32b861fe60590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd12b7d446cff5ac8a73cd02b1b2349591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237711472e89a5aec5b81ac008cd837592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f420bdd123a36af9a288f95b4fc57593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea3f55a5362057f98c87657c237300594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fef460f8bdb65e2d093b348450539595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d913fd4fc6965fad8cff37226d6dde1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6973f1dfa051ff84f587f87b720f3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23429b73b86ff7cf4922a36a82344df0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c245698d06bced605b91d15b273851a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56698d27f0990e6455165ff9f37687a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a1c6b26bf081e7c31256bda6f2cd1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd3a47f66e371b4935d662c54fa76b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc4f4b7b23d2a61d1877fa1a576a00603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b1ca6c31056fbd7f0bd1589f2b9a5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d12c7054d3542417ce170eb039ecf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9743984da8dcb385dda1ac20b8b7a0c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88c925f266bf020ebe7a58a1fa2629607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcfdefaf2eba17dcf9129bdb1c296d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a2c48741622165e2fa56a78bb6397609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97baf4a3c21645a37f21713d794bab38610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4965f43bf8f92de410dc24597ab86611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37a20c58149e58d8ea39517c216940612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ca4632cfcb28ecdd762744f90a7e1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d87fbae1a7f84fc0e676d451e4cea2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa54cfe475ee447fc24f815631fb6c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547a4602607268bc19826eb747cc9cf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ada3f9b5554b100ec5dc2774ee9a7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c5acbe46162bebcecdab05173269a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573f83c5a25565178675394a3a0abe9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bccf7b999ad7a04b660df4f318fc8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06febcb3b5bce18996b02dcbfd6d9e7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc444ddcc69af5db9e289b9ef5fd065622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d053673c66dcc0e4aade4f64b857f2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d05373dff2ba0a27af10ef3b31901624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb2b7323061837f4d780f276e791ff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e99345f9edb2f890348d4ee88bc381626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d88aec92b147ba8e0ce7597787a434627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36e98192186fa78b4de5f37f165f46628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493ab9da5bc6605d5dd82b6e13764ef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a37d72e13c0ac93941d511c2cc251630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662a1f45b11d08172a3546e32d21b37631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046cd9af110e680f8b4a9d53bac1fe7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c8507863dd89b0bb385c990792b45633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d19523765780294fd409a1f3e1edc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92e13e235c7cd23d692a1dfc59aa3d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb785932fb700db389451829eb2a0c7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f881e1523987b8677c0274e6c4791637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e34743be5a9e50e450c0e7b4d6cc5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbdb5669bfccc71d0e8e2b497d31d8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92d3a9188d1cbd311c9789145e7dd7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059d2dbe4b2adc7dbb45bb18719b3bd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d98171aa2553bfca168945afcfd188642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c41f96c27fb9d67cd55bd49924bfd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056de8cf0ced93cb97efbac0fb61423e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa8214603550f7a1214cb6291f54d7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667030793f3b882d038f0d3f78236b46646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8824d5578a457c9cdcddc99e9bba5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c20a8fa56eae3924d19a1fa056e1cf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3696ab8699265437d995bfe5a7428649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c6cdae5f512c63df44beeae26150b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67693beb5e65cdd173fb85b9817ae2ab651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d2bbaeb83f0fc76b2066c2e545a4a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c34e2b29673c91fba38a40b401ce41653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caeab1dd6fb9285c0d7e0fe35e61c3b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0c4bf9e771b2a3a38588be92954b7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab928c5cce6aa9f8eb715e0e7990d1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b05df1247feaf3ea485e7d828bb93657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdf7de8fa0852c092201ce75b1fac9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27685244a83f90803b67c1c1a2addc68659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed12ccdad21d1c5c9751ceac74bc99660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f1476066f672bd0be4002ff5d5500661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d70f40c188c06ff275043885928568662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36dcbbe919d374a132502c6853f094663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e2ae08c074108ea6b36c5f9f7731c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1f7e1219015f8cd616e1daa2245d0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857ba9a4d571598f193d33e1dafaf4f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e2e54d8c5fac952b5c11f8e8e93f6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb5321ab0e524add78edc367a2716f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350f85a3635e8dbda96abc7553ca0cb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f518789819e084ac6586ae2a3e470670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6f83eece9cfdd503a581fb30583c9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec8017e06745a11e9fe1da6763f7dc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23e41122fafb5db6953604b8c34f83673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ba66e441f3b7e35a2bc3f2113a917674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326730cf650b2f15089fd0ae1501bb30675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a9e1d116189b5e2bc0577cc07f0f5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4748e46b2ea40b3a7bd7acc9bb6c7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d0f3a698e3f98ca730e5594343e00678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f3cf709ead2d2018be32901e70a30679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa86ca29d8e4120aea3fff144d0f7f7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32829180a59d7b5d52fd58af5a56b256681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929dc820d1128787337fd9d000e0cf23682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83a387b7ddb0013494c485f176483a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aef897033493d1aabe90bbab6f912d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698e9d82fef709009fee65a42e4accc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcaf6e41dc75940e65cc0940e8ffd6e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab9ddbb58ffe960f7bcd19721f53fe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbf1afb837ecf8a2a9180776d23be4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0e47af85374fc1e18a520b963ab2b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e2bdcad5f5ef6fbeaf0da9098bb62690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f0af40748bbb7b511b29a3f60a915691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530d443d09d5ac1f63fa3184fcd79d4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e5042abc9b1f177efad1f2c3201d1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48def30d8822c9a602d5fe7cfa134e46694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163684edf4ac0a9f75fbddccd02a3987695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87deb1bd3e645356723f348dd2324fb6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c73f4c75b4f472ebd3a627ded932c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb38817757a61a05ffc004f3158204698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd5715144790f77cf402cf50328b98699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcf8c8847b30bcc683170b02972bf1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8913e47e3af8d1ee3b8578c0e67d4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe687a52791c162e3ec7922352bfd7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561b615a7e70ecf0adea6c30adb3218703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785503a307a592597ac855975fb83a4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433112c90dc04a29526c1e3549f3eb73705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90c45d4b164c65506dfe7153f943f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491e874315648e71554611486fdbe10707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688a9d73cefa101d6181cbef90d0e96708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453e34775a9239b312fbe896b0c2fa0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2f59f32df799c5ff34c6e49f4ac47710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9425503dde11fec6860b1c1982e56711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2cb60a0090e600660da12cac742c6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fa3c9ca5d2209fb4d1b35cafad499713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4f5c935262f577075f25e6fe85dae714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22d64058f058189bb74ebc07701f09715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23675522c70b345c1d9bfc5550123de716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c61ec761389c2163ed4ba34058ea8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde561675363dc2b35495598ee442cd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1752f2d77e94220c62b94e9bf1248719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c72aff3da02b02258418fa6a853d19720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665d1ac328a48900ffc8a489c257877721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa341c1422eeb4fb02460c803d9999722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d314d3eeac93b68a398079e0099f061723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65148477819b840b3123b9b6c36b56f0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fa116f792050c63537ff594a30954725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864783426a6fc3b1c6e6861f7e26c8d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9fbec8f70da7990eb28ac3fe088ba727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e852bffbcd81678d349cdebb268afcd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed19afe13ec63e0a08899d7b1e3aa8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f185506dfa58c5b8f3ea9906e187fc3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182bf999ad71f34cdfb67f38c500071731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69507a526f43d5e76f0d608d30595bff732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fd42c5191fba98abf95a1a6f870c7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5f6af728d274565482ca79e8b0f07734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fe7e8c0e8639cbab49ab7218f69c4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e9f8a5a8e4c9e325d83172b30db73736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25442899e6b191dffdbc0a2ef632adf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9dd2116c661abed2d774a7a335eb2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a19975e7d454aab3aac7dbb446517739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a986288b4452b62d91548b02011ed740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e1a0b2a697adad4f311c5977ccdf1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3726648f8f544639ad8c7b8119f94742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20507e470984b54a6da9ce6a20aec019743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6381b4212a8fe02ed5a2c70a96c70d6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20269ef6783e567a6bc04ac345266901745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961fc71eecefe3329809a5596b66a22746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eca5df669cc88946dd0f7af7a86933747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6efe620285b99967caf88fab150c2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c313ef0dad2f00d6df1768b1c2272ee749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d801946c8d4b3d786905acbc3712d4b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41259e301c085eecf8cc8effa87f3de2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f6170f0772170ef67a9d02c545c13752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d23f2d8b41ed847baa79678ba441b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1be6d7484511cc0f1720b7486fc657754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff0f49fa64fb65c8f2de46c8f20d39755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57647e407247bc5ec1ed1427d2755ea8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2033a503f2532918fce03bf00c3d6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505147a1f71b533ea46f9e39a52bdb2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153db05eb89c0313eba01401e246611759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07665f3930dd13ba5293c4388ab3dbb3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a60bf3235a397289ec9ce728ae31df761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252be837132c8eefaedfa0580e16b95f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234f9cb9cf71aa67924952a73673338763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838b42e6e4a3849bb4cc806be259506764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f71ced754d1f8a4f412592e2e74147765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646fbac0f8d598003effe797f0efb4f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7d790317707789f279ea28f5897a7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecc7ba8580ff01cf8f728d0c15ebfc768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77889ff378fb667f1043923bdc910f8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada402be11931fb1d49652bdeeaa2ba770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a5569b38fed7dc6911ff4e7c79edb771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e8e2dde4880b225622a619c8a9b8a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58939611d68958408403ddf1350e5213773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa35014c121bd3cc99af048114c4c3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e975f55769ec2c8f782376bffba33a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20852704049e76add06216e447a05e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c07c1d44143ad57c0a725afeeb150777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22ca41325483ed01c5216cf87d9c2d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215ed32565d49b1f887cc36d905393b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a422ac4048fda8399e7ee7f9ea5093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94bb288ad5125bcb7ea1e4d7dab8454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46270c6d466cdff0e128c967114129dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42b8e8c67f81ad89f780d57025a7f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c507bd074301c916f8204aeb79f9c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620b556245a070cda124cce83bacca18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4f3045330e61029e19936a93776f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337319c5eb794fc418999d4095ef397e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90da69994e688e461703622a90cbb811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5511d914338b43ea56752f2167f75d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17596c80c66c35473267878d1050c1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b78d3278d2e2ed2e58110a22a53a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d53f86a5372275f407d3d6c97df69115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b723849f52a238f19fabb70f4baea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5dce79ad2e39975246ffe415f2e9b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54ca291573f68627534f301f4e328618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded926827109055c4d776a4f7e273f2019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df976277735ceb99aa467e66d28eaa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36986375f9d99185648fb5da087bb021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cba66bc6b7a58097187e4df398181122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4421fc00665bc31d12c9950b22e1e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20302b3fc91ffc545aa5a6d224da242c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e896381086b7edf99e6495757a444a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6b91626143336f04a8f3969c0729126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac4daf70fcd85da45533097e164ae627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714ce67d30b3d6cd3cc6575f39bfc3028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e1a6cbdb1cf899d77d39e5812396f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c73d38d7fa22f88c57ae83d0742f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e327f0ad9733945f2ab188325f923fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ceefaecdff964001c8d729b02a29232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767b50d2875a213f233758fb2ece1e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a01c762c856c0900acf337e2a54df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a2d72a7ec74c32a350bae1befe6cc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd50b8a1555ec97bb6a40d9c5fe5eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375d303133ae97a2628d1ef9653352a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b9eaa8c9c9294e0a57513c2580fb138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29de57bc4ff1c5f38a3dd75d0cc2d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954e1b604097a4d9ad3cf77d33c2b6540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb82fa37d36bd94b8e17c689ea9d41641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b29c4c65f02ea2e51a844be391b7942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695e9fcdd31116abf5e3e238f46317943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c0d595fd2d91dc8d7fdb2b1c411f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d034ae9893559b0b22f44e0e37306945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc0ec7e155297e2634927d8585239f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb112779c6dc84b9fb91244fcaf7b347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0b99eeb97237e3e4ec3786ca812ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae544f9f30046d6661e4ca2e968d2a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edf9867b6dd9fc0883c9cd5244596b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc197a2bd0de2d3af0293156ac5441951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f0b3cc1706ad481a709ea0b37605852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6ef1fe26c8f29aeb7ce91b2577e7053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60eb6919c9af099817de12c4ef5d4254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca02bf7d99f0e87148ad01aa5c0e1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0bd5d1a948dd42e9547b4ee4e76a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc58cb17741441dda18289da597967557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d558e7c27d8e197b9cbce1d04fa2058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b62e8cf8466e031bc1b65dc7bb7bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19a3469483edee01d2f15b2085fd3d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5853d0b886179b2315b71b810254661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ebf1aad56e9d13f6e6ee6829d1ee462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28525593c77b7abcc816bd95049578b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498b097f609575899a9a7c92c3f283764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea018139aea149cc3e9ec07bdf71c0665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc053344f0704b6d9aeaf686829cc766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f957643a3d305516a95cffd0a8a2c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6328881ff44e247916efeb9390c98c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7473b0021d705a4202c8e7a11914669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd491422f3f54149881d7c9a169443e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d3823ddceb2ec3d32fe7cbb3b02bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4ee29401e1e73b62f1ceefc2f03b372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9598014bbeaf6b656bfc22d76dbfb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fe7a92cba5d08562dc1edc6e95dec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5bfd81e14a981740846fd0d76d2b475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3843811fbc5605ec856c484f584e2b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ce91c27d3b3563b892c8334c40cd377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746705507394f79fde6763e8d92e83fc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7ecf07bcaca1783e0817be1ba937579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00af94ad25c3eadb59b737ffb97a61a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3a55fefe8f29ede65e6f656042a1181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161996cc8c9bf0df938da43eadb5887582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3874dec219ee4e2f5f8e606e2302bd883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f9a5738b1c8fe5aecb300e51890fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786a646b405760749cbfc5bae68342385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3033b7e7b9d5eb645b4dfc8ccfba686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ae787e482c0e6aa1537d69094953b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3f905094d40ffd60d927d17ee0d1088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed013b77abb3544ddb3e620604b93689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff616da6d43b22e38db1d3ea570cc9a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9c2939844808e7643144ef13b6b9191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d0f66ffabf6a7c3dc3ffe520d3e4e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d00a1d83ff2e4b7a43927cfa61982e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f344d99fe77fd13765585e29e91d1594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda47d8a03c32eb44c7a4b0571a8ea695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b899623dd2ab1f34684d80e491fa196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcce3157ec598cecd1c19faaeff2e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0b80c2d5dfe16400fde1b64545f7c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a7c38f02c1ed41357f4b7ec3fc4b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8522b858045f8a8225f1b0abba4c80100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e95f4c8c86f5c9aa37e083f79f041101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889b0108890bf9486e8842d9f224e27102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab84e99fa1a159a9f49a1c2dedde048103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c886737efe37515a509ffeea7408f6b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736086f7a2817f395d65ca43428d6916105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87c8746ccadf62c5642d017dcafa1c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a775ee72609d2f1cf19205b3fe1cd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9bebe3b4798ad9a9873cf5299e12fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81adaac0bb3c4266a6aecd15cb4df14a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430ed45b943e8e5e3416bf0a0995b9a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce332bc29bb6ab78055356a0d520702111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d110a327651bcd20da83554c169d04112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09a4f2f371407eb1a7fe7853218402113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a7114a4f903ea7eecb5dcdaf3ad57114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ab3ca19a91a47e998f36af0865b9a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c60d53f17381eade3320ce12302fbc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399395b88a461b587c98ca41ce9a5556117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258c1ee4e7ebff1ff9e05635a756f04118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed9bdfecc65d5e4ef3c88baf9e109d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b42865f96ddf688f6d3985b3e3a55e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61422efc81abd65bf4fc43e1a37d0ccd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6002f0277aee779f52a7f0dcb8940aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41389931af0c8fe97521354e8f69168123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a419741aedcfe1cc25b72556916e004124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe7198647c82a60415f08b80b325c2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64d79c2c5bde261cc9883ada6659fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb774a2e2c264ccb79a3c9d3ee9c6d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0d5d2a6e851f20edbe43f17f686ac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca19e0f9f1d8ee362712287342547d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca2e11885334062008df0316cfcfae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46dab1faf2c280f057875b3dcc2fe8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4277e25315be7c016e92c60ac5714e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68f0c33ac5eff5368939dd117c311b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239f426fb0d32dd1479f468268b7938134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d9c6660f5f1b4ebf7d745fa5bc351135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecf25bb50c8efa5e424c4d66d06696136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc72a6c290e7bbb36957afe41ca6e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cffc1465fc9c686b3f394a6426855138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c1d3018d0390c937ed66b76261827139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04166eca5a9155a0b6ae111fe8611d2a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6b7c2deed1fac7e09ae786cb3417f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb97acf9affae12684ba6345acd369142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797bcce28e9898834cbf97534a40cd0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c0a344f60d96955fccacc745b058d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27aa01b9f77e5a77eb4aedcba2e2ed6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa755aa883d4828a89b472fb76635a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582461ff03013700a5c4425bc50a0746147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64391fd935db5586321925debccbd1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c20e8750f70d8295d28a3795e01cef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf48d00362845977ee216dc6e7d2c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04251ef1bcb1f0de3d67c15c8b107d38151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a052fd230359a10dbbc91e8c6f4cd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3835de41bc5e0157e031ad575950a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec63df2845387bc82dd3d3c5320cc23154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3730df059161e280a59f592c04028155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c1bc1aaf41f83e6c5c4cbf9850e0d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4b6035adc59b60eb09230cd280b6f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebf9d57a4a7674e4595fdfd83e72fd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7d20ef8e09415e5ea75a5bb8b598b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad8e28aad731b6917ca5e9f3ada193160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dd7ee47c1f2eb70c5200932589759161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e077ffe75f24720f78f101b75cd07b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d296a8cd4338d4af2f60e4137a2d77163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789ab08382467464011b89a22180c09164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ce89b9ce268f25cb75b6fe74759b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76235ecbe078c13cd0a2309b12c54c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35dce4bbb6343d6669c5d0a5c81d712167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76ecd847d51e50f88b55d14fa29432168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35e199cf741b129edae77d2fc9d3af169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f324b895945d3d9b158ad226145838a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbf99b3fe0efb5f9fd2f26a558356a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95970e6def90dfcbd0172ce5dcfcb4e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be140346582c2d6e797ec720c14e8c85173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8a24b30797e52b4a2f6801562ffaf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93c705cc2fbf73409fc52a45b24bc5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64ea309280759c74241055d2b890ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6671f3f1d293656259d488fcd1e8b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09728c74557109ad3f364ac5f2f262f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842245ae00aa4979d600257ac2a017d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e9e1e712c901a7a4342be79962aeb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be949968b77fbc978e5484f8ce918d79181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b2c4feddbc104d66de7c3369aa418182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d156bfc1a979bb9d0b3339b57012e6a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b668e5811862a97f0768d72739bc9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e7b8b50c23e833ca24dd75cab42eb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a569b61da2c404284b85fe4c1dca01f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645b264d6abef2c7a13e71e7f08696c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd460b7efbfc458b918a50526e55aa2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00305e060103521b95fed76f4cdc7275189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd368411c7711e8c08c2a43dfe392ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fae0bf77601fd52d8213c85a4ef80191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495df40ebd41622ca7eb327430c6de5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8355f7c8cacbbd49ce3cd624cb0986e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15f31926fe21a2200df6815936d4c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066d454f9a32add6b41457380a45381195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938258107555e09aae52a1ec14debc0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4d2bb068248d5a1c9180b58569250197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c0931f4bb5e21540f219d41477e8c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2be4079b169603421e76cbb5d12098199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde1218c3fc7cb3e8625b09f94abc14200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ac7bd05342b213eec8c5be2d6d104201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609d2ed129587a78a47155f445d15cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a1a75341d72b0dc44cfa837ce97c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c464afa420b02636ef58e9fb12f57204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786e8cdb93e064161783d21ea9b766f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c877f2861db3b39e245b65428955a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abd1ab61299e17687ef56f84deb333207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59e11c707dd7315e02a103ff12da50208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59f297b0a2c28f41fad329e7bb6dbb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6f8ccd66426aefc9b5055c5259e28210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6c6e87f34b4623eef2ba68b05909e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2cbd26359d56384c3ea59b8dbe92b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236ab050a9675b8aaa712056165e322213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c3076724a5be837cea88b3614958f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4663f10d7252f124e2aa549887a6b0b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b57b1b11658f2e641bd303ad63a6c3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd591db1815425c5a6d3128d9780e17217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec843bd670d877c326f6822bad3623218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2448d10a25221d11984abfc606f14219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78269eb7a943da12b3e32e5bdfe76ae5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163aa277e807074d551f9750576c952221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df6e8a65a70e519365d091ce470cfe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbfa2d9e08ce346a8142f6a7f3fccb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142ecc00228c90261432005a891cce9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e5f42486b1bf7297a07fdaa232e1c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf35866954e4ec0113f4d8a6ffee0e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b25489b69c9a8bbe3ff0b772b2cdb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e0929092b1e5c3dfc0853629f4dc0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30dd5343d565fd851ee89b38814af33229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5f400bd15077cde00706e1d0b9087230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbcbdf14041c2f01b22ee3686a8b0e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f530203d11073a2d85f501971fdcf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e716d4d7a5e168e3d148c4da707855233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5ea0a6ed7f769c681d14a84202aab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb358a0df4d07440bffc89016b5047235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd68882289a4f73f268672db7ba830236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0644a3cbc5ffe9ebe8852e6e33f3e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acea0670bd482563f3977be0698ce65238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c876409d5e6da66e4639e3232e3709239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5dd800e380e843e6f20a9350b2de9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089c13998fbc3aa1d3d846f3f5adc2c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab45d78134a6485c54749b3b4114df5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d57b1a383eec59e89af8fe3f3fbf3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86550129ccaa1f98a432110ed6a3513244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25725c2e47df453ca14317a792b7cda245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46fd278bb1853ea5ba207f83f532b3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01c5771203336eaa25732d3cb9e8d0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadbae229b1456200cdc2bae4dbeb4b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a04a7f8ec738365f4649e6bcb45a22249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96725d2e5b96c0b5531724791c7a9c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178fbaf1c27d9129d51ad83c7ee38ef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5252bb3cf7244f0c373c0a90cbb6e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59757cc92c601852ebe3d20627ddef1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03dc540bbab06ae25f1ac525a7a66f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a948ea818827c62003d3ef5161051255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8806aaec472f379df91f02e2307f8b6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b576e84ee9c60f8f54ee7a8546ae2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39470de3c9924433bb8db6e51b02cb9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0f584ba7f9ff9f56c21f4ce555d57259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6a827d64f3b650e3ecd4c713f6ff1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28620004574a26ea40cc5a2a2e4535261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d055b1422a80abd1c1581fe24757976262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6ae139508a4297597dedf43ffc267263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489c5a8a9079146b6738935a13d7d35264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ebb9ada2ee8dce00625d5f48eb9c2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c945d317f19eaefe80c8a16fcff745a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ca8e725c46ab20b959f93bb2ce603267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f6fc64af79005bc04e47e1200ae09268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0ff9f218b7b6e6e2f19f01d8428d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5d38ac3cae0dc7dd75e8823bfc5ff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40899d923766f9006aae67ccfd4247271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56163fe4151cfeee3595830b2ab01a5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6076797a204bababf5f2ab61e56169273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63c90031c3358092e25d7eeeef6a56274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e10227079c7bd3d193639a2d6fb3f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708603c24e4b20aac4e5bab7b8fce66276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e96573fef81e86c350a9188713722277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49f371049dd4a53721e4260ccaf7e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988278c2115c3b01db0600ad4d0573fd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5b5e70e1b4490b2e344e1f41e2252280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702f598aaaa71494d2fad684112ea48281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6b86ed5cc228eac18e5d61fb27575282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeaea6bc77dec825945ab9613c6c0ca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d03980424a2b6867fe3cdca966ed51284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a059c6c808620c5f28626ec95139956285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c929c3508a129a0492a200da9c5dd9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7cb16a36e337a430000524b4e4a8ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a804ffafca35ad214f9bb49e18fea3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25b7311fe8b7aaa7849a8d4b1a6591289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe994dfd0dff5b3e57de5394525c3a8d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec342e2afcfa76318ab7dac99ee6396291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a05859fe5a9fe11a92aca6aed0cda292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12109b48c556d0e1c3a30969ab8cf69b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd607119ebf727e9dd1e3151bef08e0a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4c3db5f56c77a627b533aac618d86295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39bfa8f3f0fe84b0fd51afb4f08f05296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551052a274980753e0cf6aa3c223891297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d16dcad88910e7410e6920c49aa73298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107b0fafb078ac38c29d2173c1873f4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cafbba5e684331a93b98f1e746706300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055109d774a2f79102557d35befa58cc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ec86f52cd93e17ca5ee03a1920894302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087f38b45d74ff5e93f15930ce5654a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918d8156fed54bb615038e488f6a7d8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f523b653ffdad10a9d533bd1f043ee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8087058ff25db6c3c81d442492314fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992a81c88831014906f00aa863a0a1a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5acc0528398494a954c4f880d1a38a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152212cf65bf50f4e90f63ca335515c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a476e4533505e8e465bad7b8617c8a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2d11da451deb68e29adbbb7249115311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f745492032bf1dff3899a1eb5ac9cc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83e02065b21e9e00e9bd25f27d1391313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13c6b9022f82ccc0ac4247974dbf6f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f53bc63af97f745b8177140ac4e20315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78604c6d79e84e6107d5d64aa3933776316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb723d646bdfa0617e66c77eb8a01b9a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedf670fff06c132ac471334dc67d7d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5356ff5e499590aaa97561b1db1ce45319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa45aaa8068f0e9842e6fcbed48942320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61106e91665a33561718af3f666b11f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7919a767c53d30a9c9780e05837cfe9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3493913343c12fd5eff03f568906e1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0ec0582bcadff896d09416ba7c9cf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0931c58bba783c2f571e1cc44bdd5f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1627608616cb1eec33a55c014a3f1b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c67531070ca89c4e1131d8f2b3603327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66406dcb84b5853ddb34ca1742900ca9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89484f05f236f711f97ef523d758cb59329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ef5f9dabcd5641a34afd5a1b0806b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8f8e57d2cd12029acc2a38fba79a9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fee236d3282adda0afad2452081ed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e218d9f5714cd7b792d3b7d9458435333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd8911ee3edf3554df7d9d6d079fcb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58624b920eca71e2f37117480eac88335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ebcd462d4657ce33a76d2f6db54b6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38c73697b2fd0c76aa3da0ede08e05337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14688a96b9fa64506217d2603a9285c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113dc15a8edb26bbade4a24cf9f87ab5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbbf85cb1341a1740ee0f913bc1795340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424dc2ccc367f83643e344a47454aa3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94f9ec1f21b297581c70fd43a1085b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccac5430366f641c2efcfb1e5ce557343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d781263d8f50b33d9ba91626e11365344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac5128c66e9f0c1276a07992313879345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf619dcf811239c07e4ed155e77ada346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055999caef93e57b17bbd9d313baff8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf9d116f6ffd6180d2629dd3623433348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02dccf53de04fae1377e5cec48e571d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf509db50af584c450f8a21d63c3457350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1b5019cde3b366d2065b6076b4a76351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac322104429ce10afa294e67caab71352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b23b7f7174ec8326e9732590f7659353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a66e732cafec47da11e71af74969b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044350c8d472c37295c7bd2a9da37862355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54c8fc19833f6b9f17dd6263271dbd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767466c4b450b0449b8aa1062776d1f8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19252122955140b14a92cbbe2db6f5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6069e492bcf6e9e15a7101593dff5f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e09417ec10c31d80bef0fcfb5181c8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13f0cfd4b4306cfb70c20eea595843361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5991e5a32526f139f3cee8ddd76fd3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19667d5f2613a4c705453b64ca1535363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372b998e5277a30787012495849409d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcffd45084d9fe60bfe5c3c18ed29a0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc42735ec148d42ab65839df32a89c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5eacbb54b87dec8d597fffc374309b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483799079fd0ca3f8959e74791d8faa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6f879cc1674f227fd3d6ddc75ad6f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b77a091b3323c21a5ab7a5bc1b604370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5a7f36be1f378740187f76fc25a41371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f20fa90134de118110c66bf9c41aad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f5937f7ca4fc3cb0aed0cc32df59e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b545018414045cb754b8209088b743374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd14076d8e406add1d8021d0316f24b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9d02695cbcbcceb1656b2c73c9c59376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c8d4fff117c387662139da6b75e5f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5ab08577ca65178fe96216d66c7ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff9b7e8eef280c80b2dc7d17f6dfae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fc2f7180435e99d1cd0288a7e17eb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec1f709437d8fb8a8d2bee76abaa35381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc6aaf5f01f3c47693e19ed2cc87cd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23e1d4d70f1e85c46eb4ee231fa8b0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4557ce357e71795ce6834dfbf82416c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538326b43265e5ae96647b2f8cb4c489385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522c924ee1aefa81b93a135e04f8913386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9f36e8faa263904cc2b2932599990387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b771ecc59819a7d0ef6d9d9aff0fe7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325354b43439c6b7098acb9d4212f47389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e16a2787d1c5e12f76830438ba5ea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002789488633028d9ab3c8bd420bd0ad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c033b71521ef8a9b2c4c29bca1453d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace4126dabeeb2420d307af8bc01ccc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943093e353a101954aceef1d6f7c962394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14202e2597c67dd5d10e0adb08ac736395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392b1eac3979ead2b6db28441cf61e7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86898a9ff6e024efa3cc479ba7ccf44397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55414c99c7a72b27959b7309c1ce46b8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a096134d169a2ae53d10c404ef7eae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bea86ee2617256da6a529376bd1027400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07814fd826fca551b761570ea38f1fb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8980b75da9631157d39c6de04d4ef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cb7a1eacd103d6d14dc2dbec490d4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d776db27dc002431e6d40c9034a2b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c2f1dea12ad450eeddeb5dd7bdd0d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6346904a65572e7a8d785da35d5062406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61deb6f27098678f1d43d11eb6f3ed1f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b48ff3f38dd4f312ea5f47018066f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af09e1aab2ea1de2b3a924f5e9fd6aa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00cd49775d0662c103a2340efe0173410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba23e597c8d0e08f7789b90806503d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e52f4c62a98c5ff86c4d4b5b13d6d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6983eafa879db0da9764f9733d763e7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f9dbe2bcdd5214f1f555b273a79e4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7ddb86dc28363b66e5e59c10e5e7f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415ffbc615de8cbd3f19861164405e4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde2786a7b49a5a3e7d88b4907e7e0e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d230595e6f873695cbfe66dbd6b4f83418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316f0a3bb2cadc8bfeff170f208d27c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6c6e62b677ad245380760c3418553420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c5c199c2842da811c60888b145e50421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feaf209782ce266e4df5cf5db4a7108422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee63abacd6c4337b46707e1d4bcbf8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d461c372ea54f051bbfcf481249470424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18f96ba7152a4916a03dbde8b52f00425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67a149dd3cdebdd4024fc1a4fbd17f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a12718b378d385567d58a6be8ccf3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3064fc521591f4d7c544559adba0b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62df6f8c9acc15d06a3830a8b4f24da429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f804eff183151bb7f30fb8333ab9ea6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fae30756b7c86a929b6424d07323db431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de97a33f707ff973dc13ba4bf0770ea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69feea1d7ac4edd078094590311444c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9c4cb8cf9e06a09beff463d5d24b2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd68c6e74f0c4337f468529e3dd460435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76658f14471ed09b0c54de6984b40725436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f45c4f660b4845eb41110e7595093437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4c3219037febaa99b568559b40bbb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442ef0ed1a32bd0a7b33596ef82b2f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04d24fdcc1a9be2cbe3af5d818d9a4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33522d738ee71c64a1071b55e19c256c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d5090668f832f02f208364421b15f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635694057feb33bd5d48eee4d717cc8a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f5303fe1114948e7d84f94bae51d5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059f58dfc8ed9fb2e589ba2891a5572445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c643e9a737c4114180c90e24189b61446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c735323289b8d7037e56f4eac5a19447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f7c66e8457c68e5b0c06b69062da3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a17a1ea42e4524c140a41596a1811449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41238da7f32b6ea7277343177539048b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3232c2d8ca04eaad0ed2ca9cfc21e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409c065c41d3668ecb1d213ff4ff21d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f69e55f17399b9693d2bce7dbe49f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c4ca7c912760eda2b36f362f7491b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996d2bb93e7ef3680b51d3668104821455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b8eaf48904d804f36b84f564c8fef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5da0965a941b3e0b7511e55329f5ec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44f22db8dce2e9184bac5918d6c6cc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03b08adea9767fcdaaaeb6ae291a51459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15241e9b6d07b23a088b0df3d6c4cfd2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3334ee12c17bb426239666648e22c7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f3ca3f302d816230611d581f5fe42462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d918c440a6c53ba4c1bf8f3f91ef3eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd370215ab847f4baaa22573606aaf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e91aaab651aa448938e6aee7bc8f8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864d1e4e072f32b7c869490f5b0b5ee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf762c22c1a6842b486bfb8111b8d1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4eed01f6b96e314c633de10fc4dbc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edeb1f0257204f71c56279f26938ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecc0755e4fa6166b2107da69647b99470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d19b4ba3e84b40d4f22f1ab52fa59471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b14aa30154ab40a32cc56843e6eac3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef62bdff678ead9abed48ee8fcaee1c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d664f7578078f679e204db6d7daec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864126b72b271e373c972f5d1335f41b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc3a7478e929f94a959225a1ae2c5c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7a671a8baa5a3a1ada398f27963a5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5106883af8a858c389f7c6acfb088478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59ba6f5299521d7cc58c8883999023479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eafc161fb3ab2ae0999389bc5dcba8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bd4eb704cb778404ae64eacaa331a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabcdef087b6c4d9416999bfc8f7a60482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebbaac83a825b495e330206cbac91a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1288b2b356983747211f382a73a34e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d8b68013014b238736f2512c4dbe0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c45048056c072ab3285fa80e83099486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835ae4c55ea8c8ab87918395d522a15487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e6336db5aa36e582ca931477fc196488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af6713f4e6e64d8bc6e9ce94963167489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51a4ec9cdc40a9c01c2aa7a66d8752490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa63a10693263ed8db167cbf16d70c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0575def7b6b7200cf3e1dd3f134dff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef208110cf416b38a8fbf1e427214a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcddf98e570745829ae14c272c3a94b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dd2e28b36361d6ca1affa59dcbb16495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6c6caee52e9c1479a387524d21e88496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfbcbdc430df96f4bc3185d50b0753497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3a364c7fa3945b19179cf7b9ba757498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98640ef8bdbfe003cebb5798fbf40fe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b369d5735d825f384fc988dace3ad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789455418f93c221a801ec4f6d6d433c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe199a6154c2677a196dd914f38d4e32502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c251cca9a46e489877e478659141104503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c3e951e7d77fe7e4f06fa3e1b6cdf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290df33664a61bcb38e0e84ec7dce8a7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbd2832ee71ff8fb320a52a059bac0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcf4fe2b63ddf2c47ac802959e968d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d87ee17b085b023e0c554bf982f1a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817c71819c48248551d8273e7977d8c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89715cae1514add24f168200bb5d6a11510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3fcf1a63e2228fc2a4e0e350421e6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043915eeb085a5ef1b1d6547ab5e8203512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2bb14cd03c6f0d070f871908fdb0d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0571f146fdcc70d6f610abbc8070859514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ce5756d744ebdf11835307acf726e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390b087a519fa9b5096be433efde199516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf9195f807cf02a1eb4cd170c83db9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f53b6d3b5c8c142200708e50735a9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c2b4e37fc3328c47799f7b70bdd9c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ed1337706c7d724a16f4263c40e27520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3d8fef2da72b8a11b69aa25774dc8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e54205d40d91bd529f5abf3b3bd719522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6bbea356e8d93a099a8bc3d5037bb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11400e941429955014cb3d06594471524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65b1ee7733a378e60c812ab37fa36f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a3835a5597e97f309ace6d6c11041526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2308f84a153ec03cc00b0aa00cd7e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c26cc68dcf05db8ed435b1605b649e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61febe064249fb83db1d1ec2fed5f234529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377f27c9244a81802d70aa91001ab04530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b481c9b137fb05667fde97ca798f7d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639ff1c642d763b6e02aaccc4c5574b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b3c0c1566348129d95580558370dc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856f118d79e2727966154ee4eee9b7e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018921d178e90f464ef9d162e5a60b6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a637fc88891682917d6a6ad3663d9a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5dfdca1f1a22738efc6edc027590da537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88618a3aa12108ae266af2d241a80fe6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d78a6b7a02da22c0dc9cdf34b91adb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313508056f00f7ac68d449ded7d28962540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfab871e0268774a65f63b3757c036541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08249d712cb8a1f93e3a7075b7d03d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5dc851c8f7582aac78c5dcb7ef7774543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317e8f6affee34b8f0c8a0319c4d702544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fe01382a3682ecf7b5aa03dc02535545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e504bd6bdb96deb7f92e2b5614ad57546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bdb1978e3e5ec4d549a17d98dc858547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626eda9d1fcee346a5baf1d901610c4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc9f8e6238e6ec614f3c4cdb248e98549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c13f85b2c63604c6c5e9c5b34f92d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6f7884e4cee7f69f14b5ec6cf8785551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5539edd9fb42baedc79ff108cdfcf0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f5687ce1a9f47e72074a1071807e2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ff5a93f4c2dca2692ad0b9476401d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd851422e5076a6a5ae36b73d1f0ba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5508168291ffa963aa8c899b5af3d8a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649780f425bd0c1ed7a1453259406d3f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da221b8db0f94a93ea3d1660c762291558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefafaf76deef79fdc9a4c38b7914ef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc7b37cb9768610c154fa6d0f125a0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0360f13b6d957b1e48baeec573c21f8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e0b1ca93ff7f0efcb68867293b859562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893b0e75e55ccb01554ff33f4fcc5af563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5378dbbfc96858d7399cda6131b78564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3211ce60c8b1bf0d011097967a6df565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ba8cfee700571d67a687736a52e3e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267481be70c81059d6de029ede238c9f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5a25d889a8f3c3812d49a331b1dc1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80952eb3400d86d5f99f1fb046ed1138569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a33f7f2c04e6f9407dafd10c2237b2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27979f85b077a58e3a2ecbe8d63f7056571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f1141fc3a2fd9cd8b89915189692b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd543ef4cb1b832485237a6634b6a52573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0e00e5d35c58b11a8493dcf60ce62574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c75eda84b709c89635823a3c34c7b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38b442d6db8bb8ed76ba6d8a567d8a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac318cfa079aca73a221400adde9c7c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590fa8f9e3e9aab840784a7dcbb537a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d74a73973f2dabb7c310ddfd4e15c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edfce1d71b63074004043827017f3a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb378b9815fdb998a7a159bf9696591f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879af40f8157ce67cdbc9a68c81a8f27582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ed326ab0739e6898ebd6773c13822583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2d35605b9783ea6b6fac2780784e8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26a3d3309715f966b828ad12ad59fe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50281bbb63a22a541064307ed326b14e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d72ac0567b4d6d74a2a68b1195de6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86e1c7b67a112ce1ca3ab7f6e6858b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6c5d39f5de32ea1b6977b3b387ef2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4b5ae1af0a01153868ac9aec35c04590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95e453b57e6d1f16ffa17b17e532fe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbeeba8ad1933c693eb868ae58a8e61592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7279703777af89b8de656368b30383593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e31bd86da3021fb74d57aee6e58117594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c2553bf5050c0fced449676a38c5e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6628a9975dd9d5e9505a6e2265af60596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd11290ff26fa1a16804c707fb78ac0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b30fc88e3bf58eca56219b57318dce598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ee3cd7a04aeb7cb6b6616ee11649c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481662fa4623c827aed0a81dd58205b8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b2f70bf405dea8961d831374030b5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5b2d42b3b9c407f43fe6fd7a28979602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf2c9c3a0716cadfabc50d969a5b5d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6830cc7a602dc844f84890d4ad3a257604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe59b4f79cb2aa918c38d5b461b7a0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d26bec7e6592519c96dcd1ff652d34606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a575e3903e62d86dcfedcac269bf6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404926d43b63a58ccc04551650d96a6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d107142157735459a78972f16e1129609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cecb170ebfce4ddbad90652d3f292d6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1e4148ced8791843c958a286cf5f6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252944d74a5600d71d66627f59f3fd6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abf9ccf1e9062ee03d3519c2f0b693613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e67f2d169918a110fa7a758167f9b4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432344542d4007209b79ed1d12fd29f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f4428bbb4d224c522acfc2b503021616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33b21dd5316b4407d82eb443162123617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965e3a5f53776cb3700626c5dcbd215618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68129cb0709b650e0866d0e33e56a701619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038ffce125e6e80e0c65cdbfbfa3764620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2aac6e2c4220aa6de6362d414c36d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea56684ae6aac29e7919ab39aba69de622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6322121587d86300335f9d27574a5a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83cb0c9294741008cb275a1bd51740624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1e801f730423009f1993f8edd278b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc16c7dfc8a56dd45c4dc14fd6fd67626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03428fc8239c2f546df7ac6fc349879f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7741a1fe1f640b64386622c01015c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89053de288396278d3f6dc7861eb1f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a7aef6371e10834dd9a0483b89743630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb845f9b9038d8482c00a20570d09f1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfa3d27ac4ac97e48110204b7cb53e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ac409c67a6f69e06e077a7523131b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284bc22b4079134809becef11da55ec634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4f4ee6ac8df84786f43f17ee185b1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19979ce071dc326dd72fe34d2a7c3090636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3366a84f8436924fa8a09d020800f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdff2d07877a0252d3d9f0ca67aee1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84707bba7d201747f8b83d9bfa1b6572639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96c16758db7c6644885e085cb06cc9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5c5acb65c0463a56e783026deba5a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64015b52d85bc04e60ded33148155958642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af5938cc724d6b5dcc2906625bcc90643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56c732ef45cea9b0aee8929fbb423f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3411a18d05dceb6e1f6901ab8a85be5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63661afae8b170dee47df332ef4521ea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e376cbccbcf706121f090ce8d5d368647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d497be9c2f0e25a53e801d96710b7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a88278ac212f4c81a67a9162d9c7e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce455cc120dda0bd2a742c335df0b84650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7f588e8fa990d5bdb7fa773d4f01f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372d92498eeced56f1302f5d0ce5488652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd44e7336782a281baa5394f624151b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f691999c05077d6fdcb29dccb97809654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52c0fa812a56abbdf8d89bb39a3b1f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803a4973bb4917744a691c4d2a77196656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa89a9a6b1c7c9145f2cc7882f45bca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8174febcaa72a151e63309ae5421965658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74974d1be0e028e44620335a7ff3a309659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad92536f9ba1afc9f1c91f0308317f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b081b7b7a3a4a14ce6b8711460fd16661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b6f21e695187890346247ad358940662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a249f77620d24e554c3889a3ae863663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c02cd6128d74a3cff96dea6d65d470664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bfe5e5bd293fda86d10cf538cc45a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd296757fb3a5824627fa33927afcbda666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be9e06783dddeb80dc20b07e918c0a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ec8834f927e56fcdf3d12962e56b9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5dff1bae5b2ec945874f2905c5930669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5c632e6373d9adadb6b7ca330b755670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ada19c843ed6cacfba08131ee670a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078140465a9ba89ae5c471cc60ce7c76672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a709398e09cb941d46e20454fc4db78673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291696691071943fb2711995d89b6ab3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ee52b6b4c9478e50c21a9508bd670675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ac949b1e26d78b6dbca82ddc1f4ae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cbd2da9078e811f7a644a6b63ec36677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b5ce705f18a5025dd4230f3c996c5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459689e9684eacc317d920fac84e63d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368af7429675e9fb191be4a5d038359f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52743460388f17f6a756f568d09ae50681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb797ba352ca95b4de3ff574b2ada322682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393cf0f389d7838e6391f5614e6d37a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb188f0035419bf3b94eb00919fca0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ba4c94f4c5e7eb0a5efd9782ed61f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a34a5e90d3f9e8a2ed3d01d6b9be2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42136b6549a2e87c0d60fd3d49325b48687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ad2999d59370fb206f0661146e233688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdb45f7e8475063bcebb633711d790689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d648d38c546dec50cdcab37a57db5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc12e6d337bf4295b87d6db7626577691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ccf9632b109182371a93f3f14307a2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad7533482d17c84d1dfe9db080a0cb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915dff90e3534ab26e3fb9330acda6a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa8197000f8a7af2dd077f8eb2d29d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70dd00cb0ef10b208f9cfdec7da9c0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc3b81f0ec0ade3e9c295325b0dd9a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad4f16494e6e910d0123d1f2967f5f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02544fef03af5d945d3f46d050e4ccc8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e009988b99bc816150850bb6e9436d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3aa7cd4c2d40db4e9e6c5b4cb8e2bc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0eb53959b66bd3906713eaffe2c421702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768621b45e7d42368380baad561431d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc77a9a5665dfc58612ba5f35fdff1c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34f7282d916fc7ce6aca14725abb80705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a69ee72d8efd6594769f2ea50dafb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f82d1840dd58b0bb6f35d4e33518f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9a3ec2d03c694bcd9124a179a1000708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0a2a76359fb4e96c1be39a1753a0d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe59cba21d447c571ee86cadff9a398710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce758f83c0b09f5b0872ef0ff6fcd0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968dacab28850cd379332272e6df25a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0eaf0fcffc5dfefbfc25ca1ddcb14a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e5e2b7e5a2ac445bebd156f3a3f5e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd320f8f19f39d2f22b30b28e108fe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1d96d775cdd71be770ceda176762b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c03096c608304b4e3542df291556a7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15649b8bdeb4649e49eec5cfa221e9e3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111ccbad6c0cd035a65b752d52b0285719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a677af9d32836b24e70779b2fabe8e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d04c772e120af68e98ab7487a60aa4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f7c8edb67b0a9770354d222c7b89b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c377ba8d9446b6176e0cef979b4dea8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412475b70e6d27352a5677c8c280ffe2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d588ec8c0f1f845eda3a32fbfc53aa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16b8f9e3e558ca45bfd16619d7fb43726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f0a97df1903f1fc2710fd3b9bb95b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33250564a7130821b2499a3a323f71728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f83c8762bd909a9c5024179db8ac0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d280cb85ccc45624940061a57d80f9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91411b378f1a06850f14463c4a96f9d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d278440e6fdc4bf28ed613b5cf4de732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a256715d3d253a430cd288e54d99e8d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595564c4f85b5c1259d436e09fa7a71d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1919543352cb4b453f84977eb0b7b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214721a9d77ebd2c6dc2ae09962cee0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2e627e6b0a5e79f8306c6add72e17737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3efcfe64d78382c906dfc0a128883738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f659e36e09997eebc8826412d25d26739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154038d5b4240cf9c3fb357b6caa896e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efc875d80b728907c2175dcc49238f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85941608a93378b0abf84311e876e1e8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77098e5388f5f13f69384e57398ed037743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde856c4cae4ea0a10131ab9063ccb3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384644658b91946d25db5f10e0cccd1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab045834b06724743b5e4c4d6d9675746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5521b987f3ce076fb8950f2ee29809747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7ef98f1e5a654a82603c52d0aacce748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83434a7bc26d217a20787f220926e6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f090b4be1cdd5ca6843ae5c9aab9f3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57743400125d015d638296109f664b2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86919afc3596c6d5e125b1c4e6a5be5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb8a38c18963e6493354cd80b1f2dc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a355b970f3f355d8d8849580da323a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7729573997fd815beacdd9b04f4664755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc723f832b534dd96f90d096ded3d8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd9617255796cd727506937127843e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536fd87e1fcba7801375e01030e116b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933b947350e99105c87641d3a62d689759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77dcba2d26e787c367765008ff70378760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e031d7f952e02677ee6cc0e7a0562b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12689e6207738a2928f767de8b0136762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d26e5a7154f9808199c44ffcaa02ca763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0baa4eda013a0f2016bd6214ca2afd5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ef7173f2a2530dfc8946869375aaa765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51773d1e6c3b529890aee7ca4ea27cb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7551979cd77fefada8249387c464e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093549b7822e09e17adf6d5f0e6098e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febee37d68c36702b446899735363207769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef93f5b8710a649fd255602f0f9d15c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b417f1ab358885cef7598997a9d9a19771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca73bef9e7ed0df717129af866e81da772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c656c2a11c81da485b6c4710d75bd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fedf66c897b2019a23ed8e491a743c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae631be6a065b61a2e533923a07a3244775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81c4d357b0ca1e19e07529a1f2b71e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3a6d2b469de431d6c110b8b4c7303777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>