--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cda37aab9e662cfe932d6e3f1cfa111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd93f7c9fcd48bb321cb410ce8f5a92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ac6fa66642a143b9e5958e83fafa43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01897b24b130f6697f9f79d7068f4b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7506fbf6291591f35d30d34daed654b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8a15d42ccac588dd9354940add6ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6026ec0306f8acb12bf24b8f5ee62047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43960bf71320ba5debd64aebcd09f0678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc569652feec811148fef74653d61129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5353136dabece24cf376f0c6860f56e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e149a42eeada4b66b4e336f351c3111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8327912891da5942895a0f2137e95c112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5f49da52d6ab6c7e6824eed972ba713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9b2046295bbd996eb5b15de2953be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc436fd9c43e3b2f592852fec1cd0d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3652685a9d66024c808031dc3273816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afdd11c94dd3773b31e8066b64952b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ea14d8681454e03da64193a07b72a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f763062e3a8ea28daa8acde35798219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e1d4791dc0f1bbc163d9679d7d88220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2343041d9d7977f96605df3d172d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef71a2ad1875a193e253c574dc72a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ccf65a211f64071b4d026dc02a5c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab12b8ea81dc3e72392d171249591724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da70e432062a1970dae54c173fd247e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ca464cc6c47cc38482ee0ef681ada26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d064009cf79bcf8cca5c77d63cda027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ece71229074e1236661b90a3f603f828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d373b84490ce36ea0fb6f028f70e2629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585119c061121b7bc9e9bf9791201b2830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e0472666819db3853a154081b029a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d95d55cc121ff7ff98dbe233b31a2832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02918ed24e34f2b03af9094d752d86e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab6393f03e646e216d6249c41b57d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59360f3da30d722ec6e359ab21ff253535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7677c6b4affb9c879c2319d553bfe136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a06350c39c7bd79fef4ff0fcc45cfb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7628f80524d9b51f1f186b6dba0ce7e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ef217ad434fbb92cc4b9ef7ebabb239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c92bbae2b8c697f2cf8b8e03a38dbe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1b5756ba0a33a3a293abf11774e0e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5054071eb9cc86b9249837528332742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55feeedc1fedd3c1b29c72ea2e715ad643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26a433dbb2144f6a55024592274da344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e59ecb741ff5404ace5bff5e4d061845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4048f999122c045130871a3a22f3a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c581469f45e62553702e08c9806684b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30ec9c0f9494bf8748e5a860671bf148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160f39f29e5c1a3f32787b10624f7a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7196450b741a6c0da966c0608349e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738cef435ab1246bdd23d4b222045bc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474abc6adeefcc10b4f84262274c92952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed4759c935e8b160b61bdf2c8d203653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c7b046051c29a8bd767e4ca67567754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b81c7159b0696946e41df55f8d81055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168bb70b46b08eb47f2a8821b666a8656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644eff3692364cd5805ba84f008d21e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291639778bce3fb8fba00408702c81458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed5675fb2e88d3f2a4f2d252233baa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846aeb8b59ac9f40dc31e523ece562d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff95c1a4facb70c785e084883c5f0e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e9b714182d15edf9eae878d69eed962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5091582a8219a8600cf8b63653f1a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd87608f1f032277f2f830649543ea764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b8208111ba42d9a9c6f596dda794e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae3401b00b89bc72f151021a1baa0366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8239d1245c428806bcf67e9e53b2767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11588f1082844c8e5c2722d56de6589b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c880e728f64a8e0cd5cc0fdd4be1a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fd09ccb5fc0da8496b69a8651172870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4111714d87fa1bec3431ff3d9cb5671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6538e1c2ef75e5b7433193483892a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d4ad7e504dee9367e650c67f7068c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18bb5280996771df9cddc4a2f9fc6674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870f716e541519423ae4a3c136349b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d797d002bbf1c899c15742fb61c6576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae36def88a4b72b5cb76d4a71bd19777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f9d7729748bf8525e9f39e9372a9d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6988e2f443397ca0143d63882f1ad0279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81d732a970598e6d653509d55e94a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcb0540441828c738d222371db879081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9eb063ca78cf626a0fd2cba6c0ae482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67511f5b6d3cb0e5dc8f54a333d655e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e126c509a75af1280a291906c3273384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7818671c11830284bbbb4cab43638b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be243c2bde4543d93c300a5dcd3fa786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2db997d216778df653e1fb2ae9c94287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4936e504c38000eba9f2b8b231fda88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616cb9228c0cc133153292690022640d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab01d62a129b8e96f3e0399c0547e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49306fd5b45e1550367f92cd21dd3b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be347c865b5da453ac64ae52449beb192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec856029a81594870c4c0460fd90c193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45debf0ce35dfa3447e53243a1fe9be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20d9e8081ef1e53dae7d874ef10be895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fa9b0c13b2c625def976eaa3bcf2b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e70e42558051be003bb3b0685a1bc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b9e943dcea4f798e1215d00f140a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606875021f8ab4276649cbefc757092099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532265617708b8e38b75c76edf96d40e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafa92a6e740d43dcc8b1d824e1562f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260308def88b5da344aef1b2db6b0717102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce585802b44046700634c052aacdf38103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c295784c4304b16424e6bd29850ca0b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0cb58c6a50757ed3cecd3bee305f00105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8effec9e698f1d0fec35a7c4469be7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517a2a065b21f810b68956ee65b24f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac1a5abf8dbc73b87f7a8032f771b3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16f6c29e2210ce2dab358f3a3a6ad4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c902057068137f66917a627bf0bcc29110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd625c83a7533ba5ae358aaf2a7ea0b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad845e2a22c0629e47a2e695b8d14f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7162a02e6f07e9d75d49b5782019e63113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b90e48278ee49f77e67b9cee7457b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b651aeb7d8082a3046faf8e487bb9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962f616de594b3bb2f20dab987cbdf2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939d1d1f520d4d3e80f573bea69d884117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353a191e2b220592c90abd0c07da623118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f1675680ac4c94ca9fa771a67c0f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0f7b0a73d627df166d369ab4a01db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752853f53843bd04c92e0bf90c3206b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea12232e20145fe06ff24abed6ac56122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db71572f8427e94784e46ea2be7744123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3522ddf3529ad28be8ab940e21b8123124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8b681e60429a26816c3e9c177e332125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcc99c8d255dcbf2223796a8d7a732126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb78cf7b07e43d476f2c1eabe241cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6f87ca560bdb9f813414519c263a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32e667e629383e7b4c75e90513458f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76c20645b07c7a37e82b93003b1e49130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed5a64d4faf121543fc19b27bb8737131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115448b5935ec5e3019d10932e51f891132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534575cf9e0caafedbb900bff20ce82133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942dff1158dca33bf0d66c25a83b722134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6a08aaf47b708e5131de202226a07135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc454a094a698c24e63d034ef94fc86136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21dc1c1e78ffd548685ab4237197a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ca9a229505bf1238601267705d286138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa644fed5a3d6b6b133cd217dff89074139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083dff183b25db22ef6c03077078146140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc4f4a6e993347da863f43d08d77e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc843f969f115c1a4d053dc9690cfd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a4b143eb4df4495011ef4421a39f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f4ce97dd79bd7ce3456ee9e7fdc2f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b252ee03a07beec6ecc32c513b4fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c05319b67ff43cbd323e07010c570f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca4e79a57e4c9309896748af171a5d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac18807c317ae3db1e360d005779c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698d1146a30679956d527d0a002fd21149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9fe0983d4cc88c8f35c1b5b37a510150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37185956ee92aa75645f0db8273d3291151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2191e9f9857f1e3983592ece53920152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b2f7badcd399ac533c358fe9c3aeb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9d9be6649c610d3f8b1136eb26b3d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11263d40d05f3840e39894cb301fc4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2bb55f6f41f3e1437924999e9e83a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8c8bda851470cf301dc92c1b59ebd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f9f10a28ae994aa28012fd419215c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e907fb636b79d9bc029bf92262de4aa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8749288e5cba2dd5786efbc139d8199160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a85d994aa10a8b42a4d283c12b861161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43215ef92388d1bb180fc617a2cbd5d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41e9851ee6427f0cb8ee081f20645f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6cf2c59ecea5d06ff6b58de225ac0f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32d2dc038aba5b1da2685ccb3a6fba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fd8a6a3ef4071828ade48009801d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786696e9561d7e55bb48fef4b4ff817167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ca28465bfeb074c0934a85b19c375168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6b0a7f36e938a3f75d4a405280810169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c755e1433615edf1b8cb13f4ed53a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2fff080475f902f7527d7c37f0f6c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf5f3260ef8db0fe389fba6e367648172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9cbf561e1c2dc4d31d0392ffcbebc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a613c12bd4b0db76754564c9e0bd0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8886bce5cdb1dc865ab87da31bd20175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403de9b03976a93633f6b62bbb0f902176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0110d053bef841cef34e6cb1e84cf7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac33db1ba37d4b435758d722f60ff8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedfb50f75c6179cf200228bcb172d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780fc4bf9d95bebd3d2fbc86ee2e6bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d591dba70ab6cae258518e31ee3f76d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a2d1c276ada1615ec82f6a4e4eca6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fd513fd63789fb937085c3595bf68183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a20e0150357355fa4949715b3e8285184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f314450bd86694fe5a61d273acde48f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04377ae14dfc4f27b22b79bf2489380186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078f8d969a4dd7d4914f5c4f6fd682b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e577815f0c559d8660e7eef0d08d83188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c3ce8814e741766e019f39015f579189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e975c32d4671eefa513a83ba74b2f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2952bd3774ceb58756fa4744c51dbed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338112a66ef5811efb4a6fed3375f71192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a614b5609ad567579221472c5c2a5e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0a9ec40d011f3347836928399fa6f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ebd0e82bb5e6b8bfe76bf2f7a6165195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2a2a384a47d04c139478aa8d191a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841861b74caacd51672b859f1d90d48197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512dda5abcaf8160f3813abcab10676198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac14b5e858c55751a6260c5d704274b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243789c27915d1a39c9b41305e6cbc1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0a9cf652675d769002f43668c7247201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b569715cb5d6c707c2214d6aa20ca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765d024d1f39f84a598241f9f3419a8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b246728fa4275373b10a15bfb820f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ad5ca9db6d40b5b2e322dc5dc99d1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3805088d386b282f571b6c623a48e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d82b5b321d523c5187d1f56e4a07e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c900cac9712b048a65ffd0305d21f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14f60dcd75455da54b3922aac3eb1c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4b9096a3cb7cc1596597c2fedc2d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decfb2910b1956b0c0df57d963fdfea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641b7bbc03c094da306a0fd0ee7b488212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd5de86b1f63484f6d3a9216e340b6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9341648dc8c6abc0e41000cd640ac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41846b54f7080f6e143e2dda24577fd6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191bfc9a79fa69ad8f414492b908053216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6b43621e351cfe91a2e5c6be239c6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5eb7d98590ae513c7d12eded96b548218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70fd9b9e5363a85c15f69ef5a8207c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e9e677eb16b46ace073890c9f9d8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ea1cc460641e3ce5529bbe8d12756221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26a0e4466d8b9c82494ef4d8aadaff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdcf67a15e86e4e8c551d7aa03c03d6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04e26dadd3a7074a2442fe01575fdf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2f575ec570bcc8f5f15abb34372c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf303032980039430ad226aee4c481226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddde2ac918b95aade85af7152446f7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ebb1835a1f0d84fc95d75557c9b16228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31128220705257c1171b98d402a121229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7559c4d44f355fcef11bf4a236b6ca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a397bfc21765a4a0951a63ef8141b3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af24963c4642639b24e5b5e50b92c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4c2b5fb99e3604b46ca14097ba20b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653c5c316672825482e06f659a88ef7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc885d5206d6da20dce512dfe3fbc2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89db6bdc78a6abbe8a25b5658c62665236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e58101eddb9c25b29f604366871dc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607ad51b4071dabf4c2296720b55a51238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a4f63d69c3c21c95b231a287eef11239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06e11b236a64a3f969f71c4a8f6ed6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3dac82730a173ccfb34b37407fdc85241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02967e577dc3a6be94ffdeb818f5fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362a15c8bdddeb1f0ee04cfb8d78ba6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d2c24df8cb2150b6ed1198400d441244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d8e2b43c51380bf578281418d9657245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebbdb784eb6175ea052c955e8925e0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1ede002baeaa6f4228682af0b830e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cbbd05e8ddb445d86504768b150cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328ff0a7c60db1693c2af3634e65ac9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e679ce4e67521aa64f44d2498f9cceb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b01105ada69e0aa074ff9cebb8e12251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ac8f05fed38d00da83c58d94ae965252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69460eba8463fcd5c46c6de7eb5cdb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d8a5652775028f37188d45f0caffc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299c4a22bc4e802bc170b108ecfd558255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee42a71a77cae56042c719e4cf3fd9b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a536fe6d95f6ef14284d8d49d49fee3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fbb87d41869d6ae354af14b9e714c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ed781c25bd4a4b1630fd62ac8e600259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079e6eef0a84e128953cfe8cd839d26260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c669a07a5a0b81959a7979e57f8430261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec27472f36c1ffb6d5c89f17e7726c2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f9a76a4a7952ea46177fc34982965263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8efb1d3ae56c2de886f9d8981acf8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e21e81350b2d0dfcfcbf975f4be3d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1666fb5f05a17e4c8e7b2ce111744d0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5627fb51fa32094153fb7065f85647267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3682099e8451193ff05b3931f91d93268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbd6dd2dc5abcbefec7ab9263210a0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911856121bbba14bfd7ca2cd77c107b3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814305aa137e08ed78b0137a0962a16271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47e189c095aa59bfd36a11e5b0ed62272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aaa1e8ad594fb830c1276679ac9c34273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411eeb8308460f3b685f851a842da3c3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ada70d7f33553455edfe1f89d3d79275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb1cbb096dcdfa8c32582c4d40444a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764b32d8288ab10abbbea96d50daa16277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b301dafae521f1914c0305d4d9ab8b5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec555cb314d734dc77214a887187539279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25658bf669d44a78b0780da4b852da1c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56edb8e9e20d94063426708a3bd05c7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342937c3a83489850f278b0e9bcb503e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27928a346f4cb598ddcc2a3a507aba5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c8318ad47d77b440e3428d04ae4ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bba3671744d5d060213f308e71c2bf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16afd79b7785b111d44973b57dd9a0f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072a87087f0ff128c696ea325fd3b10287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8aac0c5d037601ba65a202e26707f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12226201f91b4d026ea996a95a693ec8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8dac943d67fa188af644affe15b231290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12045a6f756de142fcf0e942f08aaac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac613fe7c626c0b32afcaca9490391292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d5452d9d484eabc94a1e6f92168d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3d49349e92240f7707f2eff7fad42294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afce8ef6e0ceee01dd494626e87e99a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfcc11420e1022c43daae46a4d70f32296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f663a6423100b7063676731641f3bc7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5af9ce6178d286866431420fe47ed8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d74952e9ba276472752e2aa66463e2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e47149fb947080c5997b9a7e82932300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18262e1d01d3dce1c853efe197c3e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee602cd981ea1b21c38d153ee6583f5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb86768f399518ba9fd8fe1f6055fb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c545bf12caf1eda56ab94f0b7a4d3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec567282597941338c0d745e668e07a1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a402e5ea7f59a19f86e3ada3db9339306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083360b8783ae52c7ce22afdc5a5256307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05791b9a0d95e6b0a30316b6aaec9986308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e197f88d186f9918672f546914d2de4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da9097df3db4db2f9f7b6c3c4294c9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507dbe71eb050397408abc2844ef8ded311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d78704ee709f9771ea2a663d044082312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fa8638501e7bb166ea4b587937c87313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab120b66c4ccc4c28107b07cc71a1ba5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139478ae148f7f9e2a8254b0d4368542315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfebe4fbdc4452d7ec27442df70f4da316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb7024b2941a9af7334fa486ec356a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1b556dd12c14972ab9f037f10f8aa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd234119b7600070960ea4ca308fcb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4e81b2d66d874ce43e2662d193366320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b25f97b7bd1e1ff1430a14be04ca6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731ce117203b064a2533323d2f8b662322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864724592f0f0179aa8e06b041a28af323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03215ca55a34903ef8b8de2ce3cbae4d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0eefaa33697ecefbdd7c19a9c87b1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1d21826f22f6c0258b77ff23e51e5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93cb3a6599f1299889385ab4c38cb3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482a516ca15ab5716f0faa056bebd0c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789774706f032280c2f60972909e5fc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c62fe79134f03e7474ba47cf0a2a9a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e4f91d5d3546d3cd71a90035bc7bf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52959bda2cf2f02d09d222233f01a2c3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ebbefc0bd9e8a99044cfbaeb7fcde333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9896fe25119af911a18803a1983ac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772dd5a20cc8d1268d308ea6af78260335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1011ddd72ef27a8426d53cd24aaa67336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a7709f3e5269eac4a0808b9db1623337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f856a8ecda9206a8471ce596da5a3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8227dc7100f39ef4f257ae31625ca97339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b76d5c8499528c36b3022f37a71723340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df9183bc640d3078d04d53c9279480341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064da26898e5d6bf631f83b14b73cbb2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0895dd91054ea69cdedeb822684428e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efcec9940c86df7d3f16013d8f63af344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a5b06eaa6f6d9fefef00960f1f131345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b405ad4adbb7ca5f3d4f29a39955c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3f4af9d8903a33260190266c5c1a5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eec77429144ad87c97e479816abd4a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589065e1a28218efa49c829cfc6aaf1c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e3fa26cf528b9037299d7db41b584350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4b85e54fcf3a701464032c37f5977351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc929fc4c8bc293b8dacf5495a26a71a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2dc9f12c08a2fd8bc2e96d7e000ed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b412714d12859c9a5c1fa606c1b4b2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7e921158618bc99a14cd14728878a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c2affa14d1801fc0e0cbb009db97e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb2a5c48d4c0ebd4a9c9896f20b047357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bac8487347060a5ff4b7a5eaf812c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc357c889f264cf186fd5dadfac7bd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfcae66ec5b38fc31ad8428219485c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7aa0faaf19690a5a488d60bbde451d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c990b1cd3dcc47353e675e005dc091362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708850568ebccb47551c8b9490db4f0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b1c2964d4d08c8bda0dc91b9b6799364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f51fbbde8b4ea2f89e4bbb41337fd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db725249f82d71651f3a84278463da366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e402753d061c1580dd34e86f3ae50cd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b80db20bf64990edc39d67b1a38db4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c246919880521de12337747626620b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cb908ef218ff361fd776cab8af6f8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398dddd44de9ed02e29834d78df81d8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a176c5df3bdc561b5785eee6b3dafa9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b24419e74f89a44908646f29305f2c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5f1ccd0956addd2f3c8186a3edf11374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1014b41998ef156d08bb0bd34740833375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd65d0ae75ae85ea206c71b14e8b6fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e128ef92e0dc86c0ffc2ace106e70377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d15e16c39ca94f7f834c7c37e512f3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1827f340076b75ff172f321fc84f8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adb896c5ae8418fc1b24e904a6a00a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2248ce02cdb2ad9c926cddf34f67f6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b65ef9e3ba089d3a8118d055fd9ae8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e031c8e2e94e78261a575b24bc778d3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e98f488192c3f9e6fdac172f57071384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9d986506215913c61c26efe205067385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c5803de0759d87995061de193c884386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6af35844997f48af8fed3571d6fd5d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632371ae46f70106732314c4d4f61ce7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed00f9ecf9f2ea843d4f46668c897a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496c30ec00ffab1b5cd5b29932f4343390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375f3f00b23bb0be140b11d4bea3b5f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171eb1544f19ca76df2aba2f106989d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfe97a4d36f950f333431696d2f7b8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f107502a093e3d22f44660c5176382f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e309376dadd68a1d0973baa072b78395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727285ad215891301eeb9cf94afda06396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acddc588a55758ac9de7e095f9dd31a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1d4591d9d3d55201fbd5dd914de8d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7964cb01ca43bf452767cc7f386a7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851ce5e07210fa333e8a138d24badc5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c13b0628b5f0d0f4bdcf1d5f0a540401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abdbafaaf9258672d7bde5d4dddc68402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3a88c82376ed8cc31eadc126bb63c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e244a0302d6cc71699a7e72ebddb9c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2b28922a91621fe1f1dd0a10c4ec9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250ae3732a7ead40f3a39f7da0c1c2f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3e69ea076fcc7a27f8ac9dfd95e98407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e945087de4c9abcb2d3557c1200c8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03263bd21d71c7a3d1e9e2e04050241b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7882bb4dae45cc1fa613ea28a0a77410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cbab6b235eb01b6239366eaf05330411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a36389e0794ddb56778e43309490b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1da59f296a7190416f4b1508846c13413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab01f1a8064f7fb8682471aa7a7717414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf66604a8a4ccfdeb696b77a820373c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfa1ea8f7f13f817fcfe8b5009109c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c892634e9a9b6f62b713ea47709f6bd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b325a6b2a3bd60963f77d813deff59418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b520caaf4419397d2f503294319b87419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f60c0951ff8399b5ad27e3f2ed870420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafcff6691e5a5a3717f365fbc80558421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383e11912527a4916ecc5631b5928cd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f010045d60edc08f3ad4a807a5670423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e7f396877302679543bb81c58b49c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c76cbcbbb87f1b215f668b525e4338425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330ba0fd88fd173f0fe2dc892026b87426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e15b6623a1046edbc6958e70ea14f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd099e3e3e804c379bddfa9379e6894e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe1e320a8841ae45459e201e322048429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7957c3272d98c6ee9f66b12f23c6a57430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8aeefb33bc76f43b54333f1066a659431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c38e8e2c408cfe6aa4ee968327fe89432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b26684543816c0d16bd12e5b97ed5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b684db3a56af86d8a7daec638abd4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72f38bbac721168651f773b2de91a1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051670443b45f0a29519f57347c90230436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0869c759ae8983f0c68488d9796ffa3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e1016231ef1cdb48289889c99b614438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bfeaffab9492096b75879d717119a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91827bcdd624a45b15a895bf57fab85d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c52526075f52460467adceee9fde93441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832580f644b0af4ea4552df4865a6a7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959dfc908a6cb625074d5d749842c75443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167e0ac8952e8fb4f723864bf28fb32444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade6624404738c409593f44da7e7483445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e398dc5476768e5683ebe7da1a8e9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00299de0cdd9647f144a35b05c8efc4e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bd6886d5ea51579e1e7e58aeee218448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4c5e92c9872da47024c83ac07926c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c516e9649ba5d75fd2714ba0c091af3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ef3c1ae1fd7e5a14bb9ebb8705b52451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af4b1ad0e285ca656dcc00daf25908452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b13b6c9b5f537f2ecc5d5256e778d1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97cb288917023ad06544e098687d41454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79358d7bad8616b04e8bd5052cfa51d9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617f35989cfcf58228bd0fc56a4e348456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d679b2dd3959b4ad00bfe25c2b3e6fa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f0bb7db695661567aa2790506cbc3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e21229a9070d2a1e78ac87b141a4f0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee84da501031781542d5f8b2b96c170460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264ec48e40d16fb172b28bdcc4e6877461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2073356e401a95af57cf612f1d99a3a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc78acb2fe1fec4eaa496e2e87a76e9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f9c30bfd4cb876f4e63f27e1eec99464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0afb2b2b0785e333d669070a753b34465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668cc724dde73fe30a745d0824d56464466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e69571383e0cece48c079a87efb9fe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605e80458a9b533b6a4c2fba04f7097468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36ce82af124037561a5f8aeebfd264469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c0194634123e22065f816826df6b4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a941deb614710a0e645ac04db65d7db471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da795f20fd361eeb13898bf23ee17b3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025c80de25f8ddd2d5d8dcd8ed4864b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a143b8c579fd44875760e587e745a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654935c1eee897e79bca66455e19c22b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109868acd4f09183ee297b70c911e7e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4b0ca517d4444c026ed6b7d966296477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe74258f8c15ec1dc0bfb3de2c1922478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbba46fc658ae030fa29cc28f71d583479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e1d2b246dd85c53f3a1241dfc915c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc4747f0aac003f4af12c2394f7db6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc104689ef5d7aecc0ee375d5ab4336e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c96313314a118599f13ff7d92d34a3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c035e63bbc27367327b2305697f7ce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e18cc78b12883c5d0b8eec17ac1bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c718a9a950559f106c6ac0ea684109f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf8620eced167d990da8c1b6e2ace7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f8f326dc78d77259c6bb46a026055488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4879915ae8633f55e6c82c459e7942489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad551d03892d405c232e33607279179490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f85a61981b54747ffc833abab9718c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86ac2b39cb804cdc52429a7ed7b9dc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e16c266504ee8691a99ffd857f4106493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80d7ff6a9201f222ead88cc5ebfe18494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a73a45770d61a7c027e56da02d345c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafaecee9af964d7b8f2411f84d7a10496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb24dadc76d6890607b22a51c1e0e4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434d19c63d43de95add67163ffca0c9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fcc34a92c5345ce1f31c52aa08cf8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cde13cff2eb27e986df7fdaeb6450e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02f27eb7800d87da7334c9836361b2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7a0d542d8bc8d641a0a6c4762d975502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a02d1de64111be5e10ed0aed938906503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd91dd9cc994eeec8b66eeac010c80504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca683c96ed6db608004a835f41cbc99d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e356c04b6895db04087087271034d22506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccaa39d274f85193425416e65e9760507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e82823df6a23d7f68539468cbd1717508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf0e0505b20ac0b14b2b07c7cba8a0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe77fe2803cdb9234258446773209b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ac1e744219aeefbb74a89f508c07c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b94273b1c8bda9161f620e41497c4f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c4f8b10c452eb2ed5572eb0737043513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea2283c9a928f7085aa938cfa0628a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f049f16b585d2a3cc34af8e9796a0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032c4e37769fe071da6289db9a9b812516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94f580d51056a5289e9cc5219ad888517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e6580dcc935eeb8bcac75241ecd61518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e291e389c04bcdbbf2e78a211b3c55519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7dc4e2efdd12dc62b9608bfea946e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b087c78b1b818b9d5d57a4165f164d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a8b866416fa3d48d6743dee12e6b3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa17cb3cddffc655eec9820d52e0c7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa8a8b7b388f6a9d7211042916be29524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57e0e95ca34701ebc08c48abc9d746525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71aa85214efd01ebfa0c9d96af4da0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e83f3b352be83037c8a148c0c3da8a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad44247e4353c540018c015c24fe5b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec09911c036183a3997eae146e72a3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da75cebacf418f156405120a0ac1b77530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f59bd3b4ae7b1bd210af8e0dd6a91c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3ea0bc57ac4b610a27d30b760008c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b10a0a7a047f69276579c722e53778533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c81b49ca589db9ba9bc832806b876534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23e662f747cc989b5812007e159d19535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24690cf9620f7f9287431403127113e2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf27be9388aee1a3ecd359771e6aa5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de6009ba2bbb8aa17bd76e7cd84ac7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c603f63f4d827c2c17ebf3c9b14b618539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501ae7bed80c64ed6d2cc540bda18c5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7c5ba629d115b4495c9dc6ecef5f2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca4591e9b7cb4b8719c9e7ed00b068542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc48936d7e6edca61f6c6864067f0b5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f06a0457c04c1c392d5b1f83d5985544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3fab67de0f1d98988ae96107e7cf5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1e04820984824e70dfac61104c6ef546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226a67cba0fa427dfd32a1b8ec090d4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9900211713d4164162a495c09e92795548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112984cba172c6d7ec1a5891f951995f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de17607635a69da341f21ae265ae09a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5155875154169ef939945f9c624315551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90df2d90e51335b807c8a1e7860493d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba027bf86fbe0e0733a732aa19644b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7bafc40b8323af1a2ddcbf56256a2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e45e24c1950f3cebc16647fc7fec0d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01200410ed3386207aadfb16d5f9a1f8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b9e7a7fd307a4f3ded015cc6c543c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e8a1f08cd7aeda612109711461f87558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50a804af31381b237a306bd4b0c9a0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf168a3f2efd1e0402b739838480ebb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65204dd480db7292e18e89d2c31a78ae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68da3e9a0bc78cb20adf9bceee9782562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccf1f62b8d86da2f644e0239462072563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56d93de116ea0289f6f45b5e9d65a0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4780b4c7f43f21c184c284d05e809565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532b8eabe3ac9de945e6113b8d7ab62566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380898c59964d485c7b6d54100e948a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad087a493a7ef32f87019737d4d7b7cd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdc2bcd990467fe4e037417be6dcb3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2bc1354c74d85673e01e2b7de938f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e273771565d05af05c2daad1fcfab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbb80056553db1dd2ee6dca821d6f1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fb042ab6dd0d3d6f865295c7fa09e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505720a7fb0da31b2192e3e0681f935c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5441bafa6d242fdbd24aca1550a391575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b5826a0c64d095ba6a7c93ea095ff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57101d70f6c701d49cccd46a811dd1e8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baad83b9fc55e7e0dd6e986f9a4eaf4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa526f4678b8730889610c84011b4d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c51d3f76863122d70c1a44cea895a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6016146cd1224a0a8be213edfec57581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8321713dbe16efb69f445b25b428ffd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e41b5508234e506080187f14b09db583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5af2a4fa37ab465086ef5fff198c0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5d65f701f32cd30b7ea6d68925b01585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798a0a7cbf55368362d9554020941a9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1624ed2597ea92bdee8f866911b8237587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ca1f3a73db0a23b89b5ef6cd10cd6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f63627e4570af2204fcfc0877f9a9a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7ef5b631cd26a32023a447b7ac35a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab0b35480f7d5a268145ed3ff254eb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb48650ac776a16d45721f2ec47b5ef592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78da0ff6a9df391de18ea140b30dbe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037bb155d2d5200248f96a935bed2c1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef88068a17b4c281ecdb19a25deacd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab6d42064b91e03a70df96807f639d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66354cfea3a576d669840c7ede6c5c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ae050bdc6f37263af71835c4cc851598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e20eee1cd2cf4e5dd3622d349581b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f216be9782725665e8c21ae1b8dbd4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb8e6d558ec99a502a118af50b8923601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ae42ceb87c245fb197e95585219c8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d752bdd647cc8364d0da02e8e421bf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fdd76673ca42d8287df932f18b3bd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb05c31cac7746998af83bcaf8df3f6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8afea84f37619ca0c13a09593d94fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571723784e649fc975932f8c94b4a06607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a852539237e28025c319eaec3e771608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fa8aa54d7f9571d78ced440ebf188609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277efb884ed5c085f9d931c2822dbbe3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44bd992de7d928ae2deb6ac161f8fcc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f0ab0ff0533cf17050a47b007a8be612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b776c889c6728e872578520c2b73c8e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c283d888c70326e8cbdf82530c9db614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695500c1da397d3c9a4b23ca2b531e09615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddab4350dd01e4db4a0002ca2078f53616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d6c15a17c71dd8a1c0eb1dc980a63617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5e245b34c8394a11f7fb4b6072d61618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d50d40dadde1a251a03fb21d07228619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1956c9ad6e1c8369abd73bad9e8c0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017dc7b209731992e4c21d371352b21621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109885edc4f99f4cbaaf5c8803674cd5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6bc865bb5c297cd468cc4501913529623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b93e687b325849394b1269866d162624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe19768cd1c7e9fd648229c0c5c922625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c40079aaef8008608da749ab2b7129626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398040673334e5418548d462a1d60ae627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06340df9a0c5cafaa6871b74d574109628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46e4def9975ef4f52f9a7ea9d8fbe5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2fb9f8f769e7311cfab2831bde331630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c15a3716304079eecc691b8de580d9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82f2f7f28fc09c79cc2d21345bdda0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f739833390ab363213805d08566d0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d63a99b1cab839c813fe8b76b6b0d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a3cbde893eac374f677c87c04e781635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62f72b652a3b8cb59bd4ebb81d5f13636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1875565b71068932ea0e37aa6cd73637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3ef25ffb03b6a14ecd68171430eff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d326aca665562c5a9faa3cc7233789639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19b196d4aad7ffd2bbe147d2f07bbf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319eb51b5a24b766ac4e184bf5fb7d04641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54769704e73afd55a7399976349f7bf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c771a07587bb042d0f03b521abb5cf4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61cd0f878e2f289c6732b0fd734e26644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a447cd69018f3fa5004e970be19cc24645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fbc8538b3bbd8c54d9debb77940f2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ed7169417467372876bdff74918c4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24301facc4a36eca434e5117888f6f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed5c3b3d2a830634255ab201fbcff3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4898ebfc1c073a48d266546642bbb1b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3af823f3bbb8ee445d88fec27086d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f7386743c7f455a8db2deee3f086e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3ef34beaec55be39e12ad1be5eb96653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51357e8ab88daf74653f44ab283865654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c253c54cceab2721acdd4a4db81adc9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef4f54905832883f49abc5f2919ac1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1842631422788beb18e1f08fe779048657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7c9f9d5023de7e1e6c4d5b1c98dbe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985601e796dc71bb0d600dd7e027742659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfdf7677745b3f80e210e5a16db891660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe71410a191b8fc210d5631850c66b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7cf7da3ac1c3db5e447e0d6628a82662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731ffe154662719940d8f9d84693cdd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65647217c5a8767a3fc871ae0bc898a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870130f4b1ce89ec90510ad23d7cbc3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2643a16739532546fa014f8d2dc924666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45c9d7916ff4d6999994f7d8dc393a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67267d20546acc3248a3941424feae40668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23dcd82cb83f168cea0f9ff82ed067669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cbf0da3efe0a68362b9086785b26c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757accf0a1fd8bdde896c3004a0c008671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50287b7c4d9413c5a6766f014bc018672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e038923c67029a693526c94acc824673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80146351d379981965bbff619334834e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402fe5d3ee5e668ff43262e3dfb00af675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39079fef5c73771c107775251232860676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05dd98ecfb79f75f9470817f7894ee677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99671818cb168e78da180740b3768bbc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31de002b9392ba2170bd054a4579f8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211702f5b59a95e7aff8d391d049c8d8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b271f47488783eff92aced0a8d4c2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8671bd01a068a3b09b23f8806ba7ecf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc6f4a69d47ba9c49bbbf744d9d757683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39391f6ead9235c311cb65b67d365572684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2943ec36afc78d05d96d8e515dcc3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327289676a17fc5a59d94e9e14f6e85686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bc87175451b0277fbf569868b1315687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1910a7766daa9823f4c170c31030832688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899d28b10b0772648b0625ae8471dea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8905bb4df7d8542efc5cc708014515c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559e74c5a88764ccc6caeee4a6caf7a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614f73aa5c2b5d6039a1fd033e719b7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c899fdfa8946bd412df01243911cd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9b4254440a3584e93649188aa44ad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebeb7aabcf7458a0a03f264ac2af5e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989d6eef2f68fcb5bed7cf53d907666696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644fe2a7412e81bce2f0264201696d1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea32b4bbfdeccbb489cb0b869694f13698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efaaddc3b19c324416c706f5037d7f0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a651b16310af365392cdc996fc514700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597a9549633970aa21cda351cc425e1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856b49bf7e12170427eb6e3f0f5d9ad702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3786ce3b60b094c44054b1ad417299d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655e6905ca273d72184eaa066b7052e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef72c5129d4221455778d2a1294376a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35257a4578b8750a52ba0ce3077e8b90706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18be0dc3ac5d5355194274ed7827e42707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1f4ada9cc109a5998eead6dcb26de708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568ff4e60451a3582314a83a3fcdc19709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59b706451f604a2f026c4bc4e4af16710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607774cc059ee49597c9364412da3598711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fe606ec85c624ac0e639d55884b4c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd12cdef3c2c624b430c95e72f248d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99824e49148e23c1384f97a4427dbb34714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4d9c27c80528a5278cf445d6e305f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b373577c5d40755053a223661db1f8d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08c40dc96b454b05b63c953521c273717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5511b4093aa3a47b1f728bffb8d8d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105931803eb8d1067ce6064d1fe2931e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd0845cb7bef066a634d073bd03dc8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d640218e33c75f65d8a1d902fb900a6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d55b1722ecd6126fd88b1ac8b25e01722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b928314030e925e6127ddb1d464ed03723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990b05f83100a4522bc0e1ffbc2cae6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1972cbcb4c3ad1e78f1aa49c51a5ea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7443e8255e1c243ca5e8f84800cb6d3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c216075282591a0144f4b872b432b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4500d90db968cc7a02ae05f9e76cc7f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1071c4ffb7fad48c34f55ea92740a3d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc1ca8d1051c9287d497767ae5eb57730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352468b53c753ed005868759a4922ffd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670ff76d8e93d3b62865dee36891757732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47511bb3511393e3e99320cfc7c3a5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9fd3b52a47d0b8e14851c9f9c9117734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295d5559926d3e393bebeba8a40af4b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b7a3471c1c811bad70051513e656e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a4c336493bbdb3731bc167df0b0c9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8be8e9a0c2842b86f3845c5355bbc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d859062c218097fa0e538d7e20097739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1e52079f75f6fcecc131256ab3ac5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e397c18bfc1176da421a81fb6f6d42741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee1599f203369852283e2437503b61742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875105dbf6ad9c350ec36cb3d7674b9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8d72436c08a4627cab95b7d7e6b63744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7915eca8ec62c3d63540efa88b9ffa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f32622ae52ae3e3754199f30d39fd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ffb4ad607da1b807bdfe2029794b7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea5a7fe4b88c686df284ca1728d8bc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227541e23ca2206df8965ac03a8e0cdc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbea1f191ec02af9ed871f93dff022d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79dd802965973e26ea1444efaef2f1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50438c9f2a67e4c7dc2b681cf260d0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7df6cb842f4afe4398c87dca08cb0f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92532cc0f2b3862dec3927e4b68fc96754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fb6e95a54f49c04ba8d35f83687d2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914690b591b1d0c7300da9b07ce9ba67756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483d929bdf3f605456b9b59dc70fe74757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced053adf817b8acce4d093f7918fdc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8987343bbe412dbaea6b7edf833c86b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344138fc4993872ae2b45067e7598e9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380dedecae0118bb1ef928eacb35592e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27c8ca9b932d3087dd677088084f48762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58658cf43eeccbded099a1c5500b71e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84aa1ef09ae74ff8248ef1c3c2f65f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc5d12346c2ac80abd751dd4a81fd3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935416d16df26bd183fa4603d1846285766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805fc6efff23f41f847b5deb3c12db0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef9468c0bbfc59646f57ada701a105768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034a1d48181d73adf75021b097dc535769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c39df5708ebafcd2962a5127b75a3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702200b7f6a4d3c0ac578c2d146496d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89245c47eb0b9bfc519f477e2e023f35772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7009a8fa929bbe80649750eaf59db5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f864c3b19f6a8e9e9eab5818b5176d2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423bed017db0c1709abfd7c399e91ef775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63ed5414569874ced6101d31dde9e9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de7c277bfc700228bf0c6813783cf3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcfcd7add9367ecc82b6d36c0d0ceb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9eba45a9f6a8143fb7f3827337cee779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8381c50cf0e0d340c759e620aed14c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3640d2b76d8789e20e94033d12026c5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a7c68d44ec204e8889963f9f4db6c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9de00db0e3ed2c04cc336f2acc769a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f1ebe951433cdf241347dbc97d54f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc6e668e9b91cba567fc0a496d80f2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af8439adc30d39b3a84223c69df709786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105dfee4cb2df00902cb9aafdddeaf5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3a2739a3342ec18be3b40854f2e7d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1054b8aad25e518f6ee16592bf709789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c130b0b3d537f2a21403fbede9e7fd790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf84f73e44cbc0d269daf2c95012e81791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332edc906bdc4ba72b3ff68c9eb97a6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131997b46db7d433520cdf7f9de3f978793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b9507bb3e2b6bb70aa0fafaf3efee794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34c533f567d4d82f53f9c2768dd823795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5994d066cb020abdb26061baee56f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bddd3c91a8e49c9e0baa167cee4fe797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fc04188fa045c8eb4a338be445401798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c01ac9f6ea53c68c67bb146457981b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c002a71e7705011817e0272665cbf800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4c662b4592309292d4d4a3e62e23e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4554533ff578c3bf1748a92bfad6ac802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998ad7f46c2ce7f52ecd9f11b339cde803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea74df2e3a1e3bae11b3ecdadab757804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38429417d039e86f5b5ff2b0589626ea805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9122a831d7a8d4e92bc4cb3f764f8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad642fdce5562a75547eede7b16806a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea55a77baf7bfc6e3f690dec9bde404808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e2864a9817b42fa7bc8f52db7bea5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a1e3831a1915ed7866ab0fb6f219d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe536d99b624467ec4196a8fbd45ea811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb3b1f904b26af01a8c23056d2c567812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6ce967f6f3105bd1307bdaec341c2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5258b1910c472f775949cf1dd34eb814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c435607783e826b36e2781984f0a4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b36693606853ec4000429b07bcea61816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc31dc6d0952e2ff15f04ff154cdf6817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59029e84b4a661998278659a10cb7ef01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece5700a8250905cd10dd3ffaf732b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3ad285badc9c615627a9c16c2d33f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bfb6e9bbd5e26959a0ea0255348ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0800a4784f975de5abf679230198775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680aea7a92c275ef87f307675ddab1b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0777621d80e399f23e9d43e5f436d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f05ccbc3406961406f77529c3f78c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463d5dd26d002b69c718e9e1d1ef20f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec519addc4d886d256866ec93da93910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f217eebdb8d9b0182392d53e139f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e48efd6b938a8ca704bc3a1b280d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc5e5c2c932c3ff7dcdb47ed90695f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242d17d7b6d7bd95343a6edeea7100214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b63add3e357b5755d2ae225169b39d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc8bdb8b17fa35a92e8dbeb20d47d216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5af7c3e3cede51d3a8daf8f0c6790917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1af647de155675b89fc124c37eb7718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1d4514b3f22a35b91964af148745f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6d5e8a9f393016eb4d97f5580d0a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0c07735f8053ab6448afd92b5760921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757064277a1fa16228bb78d9e9adc4422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc3b058cbb264f5a0419b309055abb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126e151e5da463e5f3492efa155cc9024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7774e8ae9a94d68b04bb2c176bdce8c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e0f951bac397f9a8ca01b070cf1f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48db1b39887ee0e03877ec4795fc2327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b30bdd23fe36ded63d32e6e91406828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376deb6b671f837a38b5812f1ed74f0c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ceff8d9bee333a8ccfec0e2f673fa830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8abd79ad8aec2b0b0ee02e6cdc7c6d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01c74d1041a4b2ca0edec6a7d4734d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5450d8c57551ca695b3e79ba46b4c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fc61e5b4ea3c72d9755b8e3b7135c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638f6d97afbee6685915639038dd88335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d160e0b76a4d0a71250b11af4d323a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4536dc94a5d787421b787bc9d6a1a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39707329550042bca13628aacb97d66538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9526c97d64d7be6cccca95570086e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa41167104fa37528e2337cd971210c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587a73572590d5e3b23c45b15ebc1c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214971b289675708a331fe97b0ce5c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77577c565be45ca8c0379a953d31028543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b541644b319cbe4d8c4cb9eefbf727f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352419be2fdc34c0e3740d17b66ae1b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc09a387b041be2852f9b3f3ee2ac446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8138bdca41f5bf10467eca6bc6962e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717d58613b60a3ff4c5f171364d99d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2007dd59529437576485706443c773449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d0c67cd834f5ba6704e2ab081d56250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049691de3e7e2274791a2027c33704b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e9cfc366dd675a1c53fcd0ef775eb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3eb2449530c69a6c1e6699c41aa3353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f13ab32fa6062a93d3eb1e069c37254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958452255cb0c4e7263e0d3407bd43155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e30d64ea830bcd1ec64463c38895a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d33eb20e2595c96b965fa1f128ffe157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26fc48d8b8e47069c7426a6e56e9d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf39cad7eb112a5f03522f42b76a9359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573664138a4d3c9ba0ec55045a367b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5c9bf192cfe9d8a04f8150e24dbed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0d60e470bca1235e8eefb813f490c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffe1d095bffe46db16df03267454c163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c73c115555f6ee1df3d92586ae27d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9e5cdaf5f5c68dcfa9c1131b7a14c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f221d2bb47ab25225b86205bae48c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436ccccda376bfed593f23bdb23339167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b04c1fce43718ce5b839b0ace3bd668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a884eed7bcb403a669fdf52b9ab0cb369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5f0c810efbea654cd56111f327a6970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d00e5d81224c1ff2b743f80d5151371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22de38282b32d247997e360b5b26b9972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d608dd25fd7ea127561781b641e74f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9c3538df5bea8db2377a509d86a9b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5e43849d66a1cab8cd6a62cfc6e2375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034ad0d4663abcf82a1ce00cfe025f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993c17cbd93687ee71738b2c0e6c43877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29763496e84303191b68cf6853bb78178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a721ffdd1debb45ead160aa2d8b16879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29232ee6d351fef0b0765cc2417aea6380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16bcdbbc0350a2d82c0215065bd9dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a05e458064abfd41c079d00e6d926c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f91df45a058f2f4bead909f5390c0983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3461d21659c4fcec9bcda1ab989e5984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619207a703171fd1ea0d85c0389d1c6a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ff937bf3681cef2bc4eb53089a98286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916a830f5553d91eaed2c8c3d117a8387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a53218fe62fe3e03f3f5b82a1390ed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b1e3b5e07d39229a9b7de6397081e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e2d04d20cf75bc88a9d7a1150a51b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9acdf59e770284d7cf0fb21b2803f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f92770d1ac7b33b39afe30cd36a8792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763b757d05bc775ce5862ddef8d970293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767954d681bad2e09acca800e3e0f0994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde183e6473faef79a88236aaee3ac5395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e2da6c489961e611b321fa0f8e8cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cf061f15d963b2afcf5dbf1320ca597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad8e518b0f000fdbeec1a1068213a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11c56fcb9d8f6eeae437c5591c972699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e584f9d3337379825f44f21b02a60b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af66cba60b6f2bc45c14e18e526668e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af94351ebb8c420453a8d85d038eff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150a104c5356015f687584438ab025a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c66b79c798cb18a8383874a27a7057104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0ef559d8ec9c84eadbefd58997085105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0b70ee0114c3aed1386c5fd8a167a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb6447b3813b9c5358d3ddb175b3ba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10efed3aaca53581fa5557ad2d1cb0d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af4015f1129d1b4481541267c47c95109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b21d7b4e1c311419a2b64f41f0c77110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7adf9f1e20fcf6f171f315792da70a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1179d5888b8f27a890a9db308fd1eb7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b599c26420f60ec96c0f51433949b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a175c58a2a6db1a9375bc42bea9b8fe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec05a11b4f48c375e7f6c0b64211929115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b4bafc4f533e39a76894404f19f46116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d858019dfff7ea2503d8f30657e4f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eba6c70d3f719d43940d7e72dfa50f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfc9f9692e952d47b062e84c81be4c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81b0919a3fa1a52aeac7a8334f6372120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523f7851b3cb423e0c349c850240a5c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ad5ed74bbb73551d21686c47af276122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2559b05fd176479ca23ea82959318b8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed146df54d246b91aa7fbbf8fbadb605124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae989d82e9c3d6f79ffab53a0c4eb1d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de700d1177287ffaa3e87f279d59e99126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8d0d5001ea27f919d16d27c4cdf97127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f099b794ca3eb526b7407056b3719128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623b5051bc16fe5f0eb2b9234073da1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d626acf549347bdf5db9e1af4d5f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6f8d7e20fb8f1368de9853435eb76131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3272d60f58b436055366e3b8ddf3b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cb61d62dd5598e0ee4270575b5e52133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffed0c63c508c1395c3bc6658b1cac2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf29a27b20c0bc13d7bdd568853b1a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08dc20bc0d8258840ef9da745a5d00136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9d48d71501b71dda3ec2943ee9f90137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3e189fcf3b2b066b8a3a91dd4dc0e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d89ec72d01402f4d0957a71701265139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128236c8fa33bae3ae909062d4dc87a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc2d73e8e3ab2340fe7c06afc237e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5f430d77a003e636d0a3d017ebb11142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deacfce9732dc8d3f143e0e2f4d87ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0ad128e49800ad2d5c56bb1003d82144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8b8e0d3fe8d178eab4b67e0a904c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b505ba085952fe026591440e6e39d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0ce3b303f2349b393a2f327e93ab7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0c93a89e87f85637418d0def9890c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d430d0905ea1839bc128732fcffb408149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a7d254d328e02b4762dc93845fcba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5884689ddd6b6ebdba8c030d6d25a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5f5a98c79aebf55a7be9ad621c12c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f409d0af1a4f3f18e8d8358b7ea42153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1a4a4b7a817120ab04400369f3261154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f844ebb9185c465fbc5997bed347ef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82911e41bf4de5b9fc3dc72a73ab3070156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df52e15890b0467fe27c71df7001b47157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67823f38193a794cbea779517bf4176f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093a7e56ad1f5f9ed0a6625aac2570e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1c2a4ae2e7ab4539c2f86b1c80f94160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9d9a0f07c1f56a143e01d9b8c5cd0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc5ccb0dc04cfc5dcf07e657a28371162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54080955633367da7f84cbad5a180e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c042a9a1e5d599898b48d3c2723e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9050582bac40e6fd328a87c0c01dfd2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a22485d37bba65e09e45508b3d622166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa8a7d032e6bbabb4aad625ffd037b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c2ec446d3c7f272a31d9ff66eec65168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa853e22fe36d5e3e2c9a67182d72657169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd8979d46ca5e16f02645666701709170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ec41ec2d496ac9ee1f90ddd5e3d28171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48015f3481f9e9387ec0d23965dafcba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a59a57aaf7b458a4ab4712b0aaa92173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab049e92fcd9c3e5f7c9818b6b1dfcbd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0516921b76722c9e99790bfeefd1f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f2fea2ec36081e9aab2c8056e4da3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b4d77b3ce35fe5a9ef1ac42a9b26d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfc7bbbe6c0266bdc7570a8f25cb86178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6b17da634890d69b5ab9a2a3a9e8e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3198e9b1b2fc6f499e42aa15319cd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6f82a7c0dd3984e3fb98cc85a5d07181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a916240266feb9cc7b4a1c452013a15182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab22f2ef274f9449c9d4a888389b63183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b10f2d75d70a2c3e5d368664a7ea01184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baca002ab6e409940bba89bda68eeac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ee0702b59e5ba0cd14a0fe1008467186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a3fe74f3d78d17a6b6ed8ba22d9a0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c700bb450e419a93b56898f5804219188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15dc5330a9e3fec36c745a5642896e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6d495883008bdc663fbf52c3412c9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ebd4014519a43f5f47140d4794722191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7d2d825599e19b39f5aa69e3c6902192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141129d549960cc188175a10c363f16e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330cdb0197f295586e23aab6562881b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ce33f686be17e9ac0f12f94cc631e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3202f2b1c51c65580ad17c7b752898196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993d40c1a7c2674681c555e04e0199a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e3db1f92df47b490dc723e2db9ad3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fe23948da090838ab7cb5fb7f5746199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee41936784a6a2bc547a4e592cc3d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58617577fba27175d90c25544c4ad781201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebd495be6e2c2bf90d3bbe80a12b35202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e1518b2d5ca89f05cdfdab41cf478203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe06a35cabebb5d86e0dd5cbef2e8d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ff29f4d670d21f58a7ee99e3990dc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a098645b987e1b3cd3afc17b283b2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981ae51a7adb63b66e9588f5468550f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57055730f472e79ddf6d1a3c4d84cb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430bedb2bbef4afc4492e3916846348209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ceba188ad8ba872d6982900b56c8a9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149da47e20f3385554e4338bb5937ff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5400d04ae3b0e07ae94ce7786991fde212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc252bda565e472cd2505eaeab7def213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4e3e0b42b31c4d13061eea09e5c20214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377def5227099fa0d8993e0b0c3f484e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed62ddb914d5b37eae2ed1137658ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326bf9ea28d50a79b1e29fe8b822aef6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0684431b16b8452444f0857b664e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925f64c084e22b8c337a648c2a57abb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb24f01a75964124dae0bee23ea4a1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeee7dccc5d745d2a1bb35eadecddde221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f9e2af5c75ecaadbbca7d9c6c69ed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35965d1646d2ff6c6b2874667652f2ab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840039152e211aa393b451b28f702145224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00029255b0a7bfeea95d7334840cfea3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed87d213d82a519ea4d05c5edb6b347226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae27badb50e26c247ae338064f3fd1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5eab7b2e26442e0f7dc9aa438d737228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87e05fa4f37b0383899e2936fa05ad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090db6d504e55ac4b30c5ef0132a3a78230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb9473b0a26d349cdadccd2e8902ce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967453ac61cfdd51f00f383a3852d123232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ad6ce4f74b45d40d0f8126225d45d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c34ba0dde7d2116f4f4b87d739d00d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbf85f314df62c696f6c65892878a8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98977721a85ae5d6e81150736a2019e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd68b2b16f293fb0f6037fee7a22af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269449e4289cb384aef88baf9a696320238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0beebaa5620cdf821a64c3951ccabf8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea195090ce632ff79b6312cf19266394240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101689e7c98a529951177244f1b954e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c51e7d9f68b8ba8945556239aafe9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf3eb7681821f9f466a34f693b0b13243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a504ac28814a69049a37dcfbc45216244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541741565ca9d8e53157806f5cd51c1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbc606df95654f604c525d1d82cc6f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22beb3e5a422406afbdd70797d4c7d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedfa30771537690780cee2ee8165fd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87969c272c3c0a6d89532aa0e16e7751249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86e51a8472cd2971e5f32b6e91e388250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528477f4ac9c833b4eda36069198676251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e4433b0bf8de6922a9f3f584555db252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fff082eab32c2cbcaadc8c3d397b0c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11c7978d94e218e4d64aeddc6f90d1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4638b0bec91e7b9f65c21e719c2de3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fc3627674846331578bf194463e81256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47f36e1e9011604a18cbc2ff4eb18c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a06af01662c32c6921757d8e7a8690258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2000c4db43faa37bab9d6e04110b37259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef2e98c704b0117c94a79847db8750260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27444a3b2d797dc585cca806ec09ed0a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2a08190eb7b472a6a8d8a36473b47262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454e487a286ef010825bdd40094680a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357447361abe6afcc13423c50c946245264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad71eb5f549fae46f262a6dd43cba08265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6466b056752646670a54ade5b560a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb0f1addfb88188008d070a3c2ec2e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16d4cfe2cda50a0c86b2645e8b1a83268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff8b47ca701d4231a1687a0e9b1144269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18bedefe859eb6b9af319d06752066a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b516ceb2021c16e52d814b796e574fd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910bc05a09755b71877ca97538099ba1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9ba52eb300bfdae34bcab9f064a43273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310b5504e78d1bb238d7aedce1f9a4f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771bd6854cdf91e45d838902cc2c87a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c00edf5fcad278128af170d2b690e8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfba8d59cfefdcea38c33725e062bbd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e172ea96c480a938c6c22ebed06d884278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de58c0618720f13f6d5a0d6bdd38b8c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71d151e33992bfd194056b16cfbcab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fa30b673a1d70c692003965341792281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082ac972d14902fe3af3ab476b2a166282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349732486972dfdb39183da31644b98283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db5057c875f79b55a5500eb0314fd2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db32406b7fb0ec1b8187d9027200f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0eee63ff18ce68b46bc51ae755d3c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f80c1407a0917d3d3d26f5525d3bc3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66096f453e20a89c0aeba6443b85b979288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75a1757d881887f2ea1e66547b0d59289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c99c5185d8fd8b60e20490f630a138290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237537cdf0f7a4732013e3eab1a8d712291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c29c06af32943bb14836b4dc32023e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08254b843e00dcc49b0761eed1321104293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61e41456267b0cdb7fdac32c117510294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c26b47c18fd98df143168a3b6f0f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6232e77d88b60c4cfc7a01e33e56d5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d42cbbe4da3420067ae80ddc7dc07b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a766b309d413063d7d5f8eb57d207298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03cdf188cb455588dc0adad84fbf1d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ca5c2246ffd0df306f74c9ba3a100300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c000fd9dd46916d7bc4c89e9bfdc12301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae00f3aaf8f43b846f7ccca8a98b29302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a41e1fd001da9f6cc7fff21dbc896303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afebb57aeba5e56389da7376c426d3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608dfebe3a44554be5d9e46465ccdfe3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59e174d0ddd819e8b4d860b8d400e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5de714809e2dd6a5e5116c725484f0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d7e6de866ef0896ed9e83a22e3628308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423b2aea69be9583bb252444c8d455f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9687c60d3e27a0f4c95d29e99460315310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501e76969a0ef0fc6d23931e329d2a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee548905dfb129ccf0f51761615ce96312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8ea20cb6af1417be5fddb237bb73e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c7a7eaa5f4335e1c667b09cad034b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db953ea149039d63e2040c8ae7da2e9d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe328d5b67b4584b5be73c95586ec3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbfbe67315189774ebb8a82f21336f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2af1e9e8f47ebdca50dcd6d2374823318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868416e39673b2d2683d277dffd0788319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3cea746d59d9508e4479b4ca00584320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbf8f5ae2084f7ec8e6ce1cf3e225b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d860aa7b67b6d26968fcdef7463aae4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e40e96ece2c87b274780556159b3e1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f07281fc8ede3859c47b5bc741db3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312298440d802d602819a3e5965fa63325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a1e9363bfc7cd0c540c3bc60b969b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0a7aa8a7414388c3083bfd918bde1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef62edefe97a597aedbbfc678ee203c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c59125561e3fa5f3135db68d338aa5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968a77392126e693b6a7803a947800b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a7a2bc69c1e8e6fbe9225fe7cb633331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ff08ee03156d7653ad3bf49b22726332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879679d0428ef21b056f2b8ca3c68228333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e523a4ca85d71f4116daa04041c8aa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12374e2942182c58d3867242e0648cdb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d4599333ad709c9d4315c332e3e0e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f4c82d4c1377c02bcd2ef58670d3f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a87d6e08421870369148e23160203338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d634c9e99de79c5a66b7ce41378a0e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862be1b81aab6da5bd043c05b520983340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea841e4d3fc7ea7dc8e6c3a9e898a55341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c788beaac134f7eb4a76000a6a2e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26c9bb7ec941e0345ccc254db4cb13343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d4937d799e53977d4e721008d84ea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e45312c9a3b324240d505a5575b9ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18faba38d142f0625bf3ab82794b75d0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6cf8bb3aeb227f3892714ed95271d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76b1e14394278022f5d89de37237c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae118c417f0255a453810abc0e242e2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410fce81e4df5a565583d6a1359e8b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6873b2357eb258bda4ea29cd29daa2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d0e20e9175d8c1b284f9f57e8f1f5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780e2453b2f69e82fa16383ff67bb76353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8b92ff482c254875ff134095ffd70354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f92aa55f1e12cb813e14963cfd0ade355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16aaf6c8b4cd699ef80c7e78dc65500356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6b82465f5fd21666471acfd7830ac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7934af980f3a4e021470dd76c9b7e9a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f310fc8990423a7fa46328c35189e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088904d47b8be6ac67156d31ba0160df360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5d4a466b6b20b3f2be9157b54ae07361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb64a74258b25084331e9070d9f45c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f3ef596693ace10c5ca05d345308f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6adf293fcf4c6c51b73928f8f5a019364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2716bfa96ff1022a85b924ff3e254365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966c9075bf89c5fc5542e539c9241ba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d859e76fedccf1e47d5745891d6030367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3447090870ef3487e0beef014d38b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60000418d3f8656e73a40b5d4c22b3e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4998a5d3326fe8532e0054af4a1996370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c56e31e7bb471550ee359ea6ac099f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857dcb6b39d64b4400bd503969b34724372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57ed5bcc58365787538d3cf62c7ecf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7b94ea7ad7494fba6dbade8caba07374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0fe2dd79f7a86eaaa7210cbe7cc21375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ee4f9e4886b5b2e29411b6d769d6b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd0d3c865030074f0928403d3afdc5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac66297da9a9ea19b614c5ebf1afffa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225a6afbe7945fbe7b57b5c224925e0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4ee78c48be36d49e3585950aa9f3c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1144a5f2e87591ffc6cf2939d27218381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2ae94dba7fc6297de09ee5b0a98ab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ea2c63688676fc667ff02e7a64426383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0a8d0bb3c8b76ab64d3d72374d1a7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca759dea424dec37b060f890a6c2c02385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174baab50aecc3b72951c1c6e89fa249386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b78ef97018d410da6c49e7161ed12387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d995eb5f85cc5fc6d523d87411abf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092db2f3cef163f971002c2ad599005389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb8e377b7a06964a40f05fa7592be7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefa6902a52092106c835412a5cfca0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1253338855d62f3101a3d6b5508ccc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175eca13a66c2a28ba704cbe65f1a825393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022dc5777c21659989ea5f9297bfae22394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a86d755702f027d74a846e4b34dcc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864662995d1cef4b847a6888a98b3b7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3640eb38a22f267b5d5798307f31c1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7c0c52ae589d55e8202076a7143bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc9d66e3ee44d2ad853807fc220cf2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7d4887fb47015bf281a6982350ca9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138a740be8215ffd682b802b51fc9af401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ee47ee48a0c02413134d738321a8f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7071fbdae7c9081d83257f412e2c7be403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9580d10d0816cd03250bfb42a6b206404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d262b253cbfb6ec87e92531730ff3d0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31daa21fa5bfccef722afec557afc4eb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911610a3e13f9c4e2863e3349ac85afa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4709bd1ef01043b8748312941f682408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab080d105111c50630e073a0ef4f3d9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f250459a591382efab040be4291dbe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c026a7a8738459abfdbd3f190065464411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7571486fb07e3d8a734732d76dbb6ac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cce3e5588bf92552fc36e37f6301d4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284d95df4d9f2bb6d2b53b6089d2f06414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58926433b1e129885fca87074dbcc753415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6820d40d7a96c213f619cbfef93ab6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c4472006baaaef1e3730449ef9cb2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e382a2bc0698e44764ea15e589ac69418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946e32e1d3050fa7e6b9e7ad1fe2bfc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a1f4fd35e78fbc7d3de416f88f519420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28e61d75be1e8771818c37eeb488d1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24b04af89612dc73c1b9c6eda51fa9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8134bb76ee7502689fd265b6c8c90eb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5369109680a8579993099364f15d3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c770f20f4ade405fbee2bedf8a6df26425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f33d851d67cb96af68e24f03575f4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7fb509fbefb31157c3b1b6b98708d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94255a5250ddc1f4ce236f038ed5bb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d43ac44cd6d1587bc582a6cb53b6f5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cfff826bf15b578018aac9e19112c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc050d6ee2ff18ceb08945db523ec58431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae17dc77dc2b6a4b6d0e362ebdb353432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c222cf56f5def85076ba1445572fae9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7258b6a310fe6c498af4a4b2d8c3d0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cdf9fc90d623691668c15cf4e1d0f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9bdcbf942969c7380d52e0492fe70436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bc1212faa3a5135bfd94d3fa97bbe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8de5f220f7fc3cd8df53ec6f98bee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882cf8d3087b38b60584364cacc6c6b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507bb56306a2fc2995d97969d01ee48440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48bd0e06ad923901a21a7e3199be08441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e989a7f2ce487ad09e66a880deb69ce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c87fb15820187a201e0e9c7b02dfd7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c8d5a37089131aeb6493ba78ec25f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92213a2d62fbd4408fdf7e58ca1e7bb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bcd5a533f7d4e55562a2c9a2fba42446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dab076e4c97553709f9aaa563f717447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d284b6e4adcd647f5a63e0fe48dc1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232132fd9f6a23a7ece7ccfcd8a99560449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8904103656f3d780da86d45af9d91450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b921f5ad3e5ce988993498cd89583eb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f833941b8bad043f7e7170070707e3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6a1e821d8b47c0cf33a3d54093ff5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e8826dbcf6d955be5fd52589df9f1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c76ec0018a90b2d4faf404a6a0ad6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bac2a59831e6552317a131f0f6c28f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a00d231ba8c0203e1f50e925bb3d3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403d61a2872141020d30306b9e3b8b1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02696519db60481758d1cb1eb411759459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1fc0bb9f47a045e0b2ff53224dd0c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec71481bb064d068cc481b6bff4da2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4e7a241a2c53b22f58f8af11d6a22462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd85d957e6544cd01de70727d668197463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b73b24db15dbfcaa1012c17c7f3b0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd7714099963fc5c042759e01c40f8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd7f2c9040bf8a3364798be18a0ebf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36409877eaeeace996df5417561c0fca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43386f9577912fab82765ba0b772490468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1e14da2c590138eb0cd41d407df3d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de049a7b453b1cd97b60f3cab2a1623a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52bdabdf4338b68592b46d7c03500a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879968539171d13f33067a9d2b0b99a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646f407b2f00c341d431b2f38a6fd8f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee338a145791f20b34dbbcd1da7dbf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908838a7806a4826ba50fbe805b5fb56475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a6c8e1c40b3680b5fca71d542aaa7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef46227f04ad8f1bb1c20502612749477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c319f662a69f976b58eea943475583478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5883dca8d3909a6cc6df2f5d051dad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e17dbcff26f2f597611f07b7b03a7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38f8657cf0fd156345076a0fda9a27481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2e93fb7b240996ca23ec66c481c6e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629169514048ea36684d3430e8f89911483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506b6577dae65621c1026bca6d598fd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5f21cd19d3696f6e5362a19ea54f0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f98ca1eb59753d148afcbb4f3e7420486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1f79c3a96595c5d3c359604dbafc6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928f5bf8807b0e742edbad5df8febb4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145fb35ac74d33fdb4cc0f6c91e5050489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b61c61865071eaa32881f577b41e89490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c117ee41a8ad440f801e81ae3868bc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832218a6f9b09ef2012d50a0262a5d38492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57ae9cdb50e5d76d62f357a066ecbb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348a0d527522fe5aaf6efaa406929bc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff432c155e83ef813f5990266cc394495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d48e886af0fdf0ad00124b96268dd3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62354da28245abfe16882611edd963497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b13b1337c7b3acb4341717e40500a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce3a9fe72505085a72af333a276698499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8bd0455b7abc5ef23cb2b6618a72c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e77f98c130a68559b3bf0c42bf8c57501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe45f6ef945f21823ed970ab7a00ab3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04caef2cfd479fe10006f0e8433274d5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c45b9ff00510f391bd3afe7803be51504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26cf9c7ffa3da461598c29e2d125ed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e09e258a4f15282666437c41665b0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b81d954356f1e162b62a431573257507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a58971be0ab6981f6a7c7b3a81ca9d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043dc8b9557b8160ae9dfb4de97ded53509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98ad1c25bd83ce5ed129afd963973d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0fb4c5da2d1768a9414cf0a8f587e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b71fbf695b869bc2787bb918ae521512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd91329d8645582b60895e7caf2e38513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d094d654d05f063baffb2f9861e83d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa279c9ecf07459e3d14b5752a38ab9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3dd63249c9ffadefe3377ae43b75bb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e2f3f161b7820269d7a4e0394006c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ad052e35b95618fe3f513d64aad71518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a6f164930239b8b252c070fa86dfa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc20c80367b40eae825568558084af520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11028d2fce5d101a0d3291b9dd2532521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c27770a7835c26bf50e35e2690b963522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9afd0931463f5d8a552ab104ddd0fe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891e220ea1437da1fb275d41a35b5eb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2a586c44a5c3ed197206aff1361df525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770ba9913138a3bfa587139b665a228526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebbeb3f964b1a49822e4ae6d087d86527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785e6963bc229daa55e5c1d6af10a78528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc23d061d43aad23530405d3088ce4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e3dfd38edb20b7ffd6a7ffd75d724530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a304c71c1289b98771f403259b61f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc103bb9cc05bc70d5ffe22cbe3aa5e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3ec4d8ff07e9da42e74803b2cabd2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfd731b2977f83d346bd35e4bb48ee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d47edb8fd32f67ea0d95410258b15535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29a2c4461aed426487acda875fc44d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581b34cd8613ce810834b73fc413de9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1a267aec236b6454c78600328880e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00caafa5dee139c8bfee10e4612db1f5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3526889dac9d5e7e86c9a97e12c54540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e860e406b3bc5d33883a8f34669bc90541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ac7283301fc4fcb1201af484d5c7f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83194b104ef2e08cc85d88c8f0c0d554543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbf405381f8cd1c77b7f43bda47a56544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39016ec3a8119b1f0c973aed49fd855545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16985bf7250ccb77f220256e31ffc87546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bab32af8c98b15a61cde4b7d0cd5f5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70519d425b89789c4eff5c98c43c27548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4439297600cd56830a295a842a7d3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e68e0742978db015608bb99bff82f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7149f3cb5848cd3bde0279d24009c01551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89dc8424ca98ba261ccfe76f5df484a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d0145d175e6b6caf8689ac1dda52c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f40a2165434e2538b87c85d01d9be554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0ad52cd2d5c63ae3d36655ea54a77555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f112b69996399ca3ef06531693762df556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69745f99fe3dda2292c1d26b6592d402557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ada70a195f42e1b1403969ac7cf4fd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462abc9ddb6f07f13d2da5b0a2515cd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525264a4b1362ddee74ae55d35fb2e9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad7114dbc651e3de77ba4356862baf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1933b7c5652112857c173a5588295562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133eb4a7c7622a34110c657e9c83d34563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abc1ff0fc75db5013465094225da4f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a2af5235d19feb62bb657c6fd95e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4cfadd74a66659ebb4ac9bd2fc41b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fdd2af2ea40ac505d3f36bb85c4cf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb613b7aeb6d884ffa6df6a32c9b03568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f5f670c9ef8721d23d287e578af3a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cdd12e108772b5e9e5759811b8816570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ead17b97299689e05e95719132db41571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24723a5c9b59c878d2460e1d5a7c9b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d925f740f11c15ee6f6b163e66acbd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbff522e4fdfaea4cf386b5282f4a5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726156ed2bfe133a39909dd0a0369a35575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb0ad99ea89bdfc53d2cd4e7ea4cd2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520f8ddd47a79709a37095ec4b99f3c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d999dec80bc06d85793fb74965da6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7d4af5ff696d21b87f442f0ddfc24579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210a6c8e4019e8bcbd158230edfd37c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead82324758d306e014fc322c108111f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbe0e41f3d1fba9ba5f41c5049575f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816eef0b16d85860294a83ee213c8e2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d97075e0241b3d3ab24c246e41ade8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb23cc11f773476ca92ff4e120c2ed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bc08488b986282efa89fa12308d91586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b319ce17e5780092f030bef6ce97e41587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac9fccfd175076fdb6f99ee2c46b31588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902798a3bbd199b38979fc926e74d932589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277316597ada4d4667a7d7332d45ec97590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f750f9c3b66ed662bab68265f8fbc2a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269bcd7e45d46b1b8be0ec74edd2dcd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878c75d730a9615802b60211d471714593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2d11d6d6b10812f7ac326767050a2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be3a9531898a025b33a91b423ab704595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4b77347b207451d6ba76acf2044d8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6556d19bbb3970cfef049f1ce9a2ae1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac6cc2450b953d6d198712e026f34c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafcb28fc88e8b256714e9672e2bd70599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7d25122dab417079befedeae55afc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfae24bf020e296de59fac3c6557043601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f12b03a5ad84bdc08ebfc44bd59871602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5e5fadeae4a30f900411d40f1b0ad603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db71478edd087b7ac9501341a072205604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d87ad345ddde04e42df2a351557a42605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5051b846afd5884b0479704f5cb2006606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebd86bd1e669c0bb6cc4213ee9f6d2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f28b3d1100e20e161e6029f9d3093608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317919d5c60e7a7ba55ffdf712b5fdf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de57c2775db0f18d1970faeb579ea84610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace826087673841aa31218eb0c4372c0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c22e29375df278b46e2243971eecc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02059f8127c53060dc4113861d0ca8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f062f82eeea201d40415aa9512fcf3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07770f485eae97199df2e977a91668cb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea78ad40e59c07ebb79f64f5166ce6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66dc4ad3368a011781170fd33f8af9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38090ab8411d38b511e6ff63782ec76f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11663427381c11ed99fbfc657b5b9150619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026a59f188f20857f13ef3c0b0fec7e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3301b997bccd42e4885720dd9cadf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d44150c183e097a92a7eebe221b85622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b298de7dc3b6c7c42999ee5bc5c9ef623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26daed4d68c3e0ab9d8c825d9115706c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493ed1287c84a7d165436f02b38646a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c784351480c96c3e7ba6881aef9ba6c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32ae5d8c337e7c8a27b8b01cbc3cc8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5a347cf05c526341def1d97372309628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2f425c3dad1ba83285952b9cb59c9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288f3da5aaa4cdf5bc69da6d756d863630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586f6e26ba75e28c7528864175fab2e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f53b6df22f627647bb96541fbdbcb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dba5a66237d968a688d7125f26b871633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95fe718ad7c1ba99b965c4ffc25d15634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53475b3685cf729c7200c8a08989e7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4c991de27ded496ad6b13b9cc4dc4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e6ca6896368a196b78bb37a27b4a3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e3bfad9924894b9e9b4795f0505dc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0247d6defb1286ddf1062f443479238639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731007f742dd541e2b3391495590f3bd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e335f4b78ccfaf3ecdf2cf585f89d8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1473a82d2abd873499883447860a8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540816db4040a76808ae90ec0ad3935643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d337d450ac473bee28f833fd0bae68644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2ae11517d1fa547863541742d9ba3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b40124c21e8e0861e833d6f52452b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e6f9d480083cfab32ba955c45c8a0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1b2e5b419d0ca1ab285e779f9e468648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791383c97e06d6ba5881efcbbe89d88c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765373a63cd5f5c75fbbf06d4bcdaf2d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068c6010445bda3ba5ec3ca2ed1a7a7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43729bfc82c4535564c1c79094fc04f6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499dd3331fb7c90377a4bcb3f995d671653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad749776661b6cb96c696d1ae3bda7fd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747e0a3fba842f6f2493e846631f0d2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f042e1246b9b50cf349daf641677b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ca98ebfed8ea40f9267cf4b9f5b9a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde57f6c6e08cb725052ef0be2e12f5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c01e7efd5a10f7c12efd635108048659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab899ce7b1fa56102ece0bde8723a0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db54f8431c9875d3253e19029f626ab661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5bc929a5c1ba35e6feea90d96e419662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321413bd9636055decc9e3af6eb86e71663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c91a9f0cac3f7c7985d4eae6153360664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e9bb5f584ea819382b05925f528b3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26616439d121c09a889abe9cf62b0b07666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8d49fd83d6891b0e8453751f0f6df667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57588b541a64faf0df04c2ef0978578668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfe4ad4904f7c2f43cc2abfaa8a9de669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0b8325773648eaf96c75c7d60389e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9a3446b95c162393166d0233a86ec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776162ff78c9871e1031ecbae104e49672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d78a5c9786b80520ce2b65982bb27f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d49290f72dfff9ba85ba7419efea2e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b821c48e122d20dc2dbb7666532b4af675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a65c1b6b1807f6a67f34b952a5c3f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6dd66c894a99d93ac55668560b5ee677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87c9a48756cf0c07699f8670a79bb7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72440085c67266d039f045681b9e91f4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d54fe2f56e3177c25f30a42b158412680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd78ca759d9b24aeeb3151d75bbfde681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fbd232f3063acc4824c6b9442f14f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5a925fec59d538184e1d5f2ad6637683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46b3d6c8f16ae2e890317ea7479e17684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880ff703ddc6ebb1adcbdc8fd7919e5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01c3b2e95fe417799026d5d77855aa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a28368a880dcf35874a1957f0536b1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25172d7970793ec63cfe06e32d25a29f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4526c64a3125cc3b23b2588abd6b6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7717321d937f1780f90c732c415b838690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057314fa32a2341ab63ddcc0fa2aca04691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d07eb9ac1a5999b732674c07f717f9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4cd353f012cfd633e7fcb4c9068ab4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192ded33a50b4802a230c4aafe9c591694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825422168224cb0cb72e7c7ba5d4874695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564c3c3ec61aa5259356f5076896415696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3d5262a3b56738613c3bdaeb72e08697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac7f9c66f5263080b084a8b978c84e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bf028b13f147e64376d518f2139af699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673589dc548186f9adb221aa7f10ea0d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49e202e2ea917fee9c30350165fa5b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c8207ff0750267f354a2c00c186f6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17be852fbc4c21733fb9194d26d6875703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1f78b168f2cbc6fa1e890aaa61aaf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54439111507baa7b215be7322dcfdd21705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fef7459f3083b1deea607ca9ea32e7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ad38656e74c663edb40c5d20d5452707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9327ebff1825c0196680f3666d7d061708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202a084f52ae9b514932867a60555e2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202aefdb7f35c54ab142636d7228400710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22653d43b0b1bf57dbb46a36b4e600711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096acfab01d8cf00bf37eac8584993a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2f5e742ba290951a83d9e68e8657f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df1e90f543841725436d8235d98de0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce346e722ca9ebffa12debedb80bb9f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688826d1079d815b936547b20282922d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cebf23d23d7e943621f8ffb54e141b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a397096118a37ebb947930fc1ed838718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7032f80a3de5c49c0c8db1236cafd5c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca421e4490e0eae19f8b8990099fca6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82944c616d3465e17f623d4ef6fc3d9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeedd128fffe4afb271af3bf2252855722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc53e0507f974b389c71d3fd537d79723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22069fe4710afda86281c876aa0a5430724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8221b368a0b6839288b807f8caadd70725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58daa07317e4e988b3798f2f4b635e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a4c83df85241082bcbadfbc61813a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c1daec3ad74d3908bf1e878f0ab53728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3f301292d03d9a50bcd9b78959185729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42144266512629c8b476796e307a392c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420017d52bc9099544cf755f4e68e4f8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90dd13bf7301402a6304e660cba857732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019c14b84ff6958e45cf2a7e2b89d2e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934a781e12522f7f719826ce8291c4c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3901781e401fd0fe975d8c65f6f59735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf88eedd25e1623381f04d55729651e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93f63f4795510f02eead2d2e831961737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca7c90768ae3deed31e3edef57287b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59967c15bbf833ff59e8d4c622eb75aa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15755a83e81df037fcb4dfb4fead96e5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdac9523a580ad43ca70e9e517ac1e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f621097deac951bb124b04ed58e01d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145a108dc2d4b468849aa54b9499398743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013545ce798b37335ea4cd61d14f837b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5048112a7b0bcd39e147cb5fcaf2ec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275ab3a108861ada70c2c6a0b809269746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0a0b95ab23ad1b6ed48fbe3c365aa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2b23cddacc7456cd7b3186d1e2c9f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91be1a190fac61e48f8a3ae2c390972749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7fb42f621921f5d1dd54b256e341a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c4c9be85f64b5e1243031169dfdfe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d120653b5e7b3bcaedea4147c6ee72752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a41421bb50a3746e7cfdc76899259753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e6086df84c79ababf10742f93f9f5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6577998d86904026e99eb6aa64b38755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7526a7fa43716b239f4fdda084830756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690f2e253a5c9580ff24914cb867508757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f3f13accd458bd26d54cba04be8e3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42773153e3735102bbb6affc61ef1907759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b47e6433511668aeed3f91edb9f36760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc40e4c14e3f2254d66bad0a548145761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec522ac81439f39e6d2261d18002a2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c57ad17d7f199a48f1229acde2aff763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccdebecd990ff684acbe9b5b675810764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3526ed7173d664f4c9ee1f3bd3b446d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc8bef239b28e98b5c851a7228273b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ac944a45ab4b877790d13f4859e1b767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>