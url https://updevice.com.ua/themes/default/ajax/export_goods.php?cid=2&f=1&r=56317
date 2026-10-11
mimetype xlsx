--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76300b2ea2a627b7e2655e14c6232cf41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec89f7f9357720c7227d32c4e4595f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f06fc24d88c7081b6c322d98379043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27e20373cc326dec4846fda6b662484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0ad6ea2bd1aa9b3ebc4f929ca632a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f15c3a5090b47fec3fdd5d74048ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ccae07f6ac6b936143a22daa1b8c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3ca481b8735425d607f49939d60f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad805c35b2329f9ab69e19becd09f3b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a3ac2dbdc0cac13eb77415714fde910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b174272864abe04f8f9c3484fb7fd0a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b60b378602b1c1ab9adbd9ae7a3f8412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bbd76ed99e73544576740637de3a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69ee2467964cf53aaeee17d19fbc4e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa83dc6a90c4c5f17703a59d8ebbfc515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cceed2f1a26a46fe36840569c243916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578885177d6b42becf02c4dcc39cd7917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c42f59a71ea7fc06c5db9134cc108218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225c039d655a9707d2ceabdbefd739719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463855fd1584784ba30110e71a03fe0c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef0120d76f613ad3443e7b841027fb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a029d48fb41ae1a6aae538c68dba122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1ef5c9105e65f5710982fd8bc34d523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010704eedeb2ab0d63f1bd5688db0c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823a9e3bf13e8e22a840d5263522d1025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b192809eb983217d25876e337f6296926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bcdd037df99f12271b9600c1055c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffc3e585e772031bbe1a9bd2d396c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649b624a6470919e28311aae2b1ae5029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8633555ea8e552f4d39e7dffa16ee230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c67836839ba1a5b746dc72236e0d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31932a5ac9b81e239eba40dc3c61ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfb51eb782ccef836a71774184c97f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc8c5045c8726273f9bef2bbaf37cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3980e232936561065c963169b07474a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce352b421b5248a66503ab7647f759036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c7823308eb44598f14881b7289f2337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1107d186b96185467cb739d552bc22e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401aec69c8fa1a8e13ce3df93a2998fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3465cbc7ee1fc11fe4a094d411850b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248035e3a2b0a451dddd1563d4b452741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeda3f648195e3c6f5825889b1a903a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18824ad45e37002327ba82be7677b1c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3768e527d7d3042947036764d9cb61444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47690c7ca391006793362908ef07bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40f540271470f47d5c105178756b8c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c70c0c90c7a77ba196c9fe20b9665447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99058e0b2f79e894b526a4ff25a32ca848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815714c767d2850685e8848395f3ffd749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a5a86688f17d2625a9d50553c5ffc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149c2561a6a603d959ab18235f4ea2151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af1d183978f6ba2a23b85e3cb1f46452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcb3a188c1a42df0e3961121fa92bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f81fe6a24d84cdab59b2c22f6abc7154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabff4670b4ff11e25774fc178d142a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e2c0b17755e068add4fe98944f1b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0c626b69bc42b0cb97b6017009ef257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05022f1b54c6998d4beca437c207fd4c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83ef98566b6a7e14210b7a7ed604ef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f329d3e60ebc49fc8e78323de7e2f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7945b403b04cc707a64fc8345d5e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331308d13480ca996aad5a0e329a0df62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cba482e34e23c518b10c970430e54363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87348173c37e330302fc6c2847226164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb8c172451ca44c5de70aec1533e1f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a84161e1c0ea39602ae209efe2f0c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cae60797fe73c5ff35b84346ca077c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0aef5e3829059851a202d5a9c5d7a268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772f89cd584e948be33f5048d189e9469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f668cce77c5e353f1a0d72450cab1b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d5dfea4d3e99015585430425665bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d92951fef666b2cfbc4d66a0197a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8fc8a38599f490276127a8079110973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94e5ade01eea8d54bf27bb9cc368e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6c27df4159c4ffded0e4d94ccbe0b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8cc81b478f35253b97163b4b05d2d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c7186182601ebd88177d2d16d99fb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed583d3f3e671673a7b5e1213fddb878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9084e9053abad9d72d0d0c47706e6179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878966e81be64c6ef75eab93d40c8e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d5ccb9b2b244730716c4c4921e22d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b835406d13180ac8f88c45d09b82982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef1f798ad3467a0aedc6b6f859bf9383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147abb0844483b3a075fa9c9af0276cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5355757e36abf8ca566ba98c3479085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac723c9f5c32c13263e7b712966f6e9c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbfd8491597ce1187a6cc1f6e533aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f211e9c2a327aa309f41c1e7095f0a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05a74f0525f876f22396357abd266689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6baa05a8424055428725b21481fe790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef236fdd549522e0cc835283cc102c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc30eb48ee6b2dc9a18fa804202508292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d90368e231b2d5515eb7d81d9b9f8e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285732bfb90deb1cac76484bfe5e253d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7facbf47b7247f8b49205edb71ab89d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3b21cc82019ee163630eeabda8a5b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc8768b8bc2edc1fc60981dbb7a75f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db1d75474b38a8f363842c9146dc5d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed95938d53d58690f6cefec6dce974799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807e49ae1785257917d1ba182d0693f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b31c5c1aea60a9570900706dc5c494101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8a19180fa471309752ddb37b79836102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a5031f4ec823aa553a4a102021aa5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cfd4748535e0a8b4ae589926e1e61104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc27d82da4962e262f5677fc4050b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157c0756fbe1c5fe20654350eccd6b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb311e44a1cbed90d3152bee1b9711107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdfcaa08675dc93e18fb803b0b951e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028f633b0b6045acfb37bd5bd5eb455109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744125c57ed6896da8e3bbdae380327110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b34e83f7a5f45795cffd766d001d59111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912835dc5ba8f3a02a10f4e30902305e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7203c608fe6f29cfd1a156240d8e2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f750e455d05b2a5144925f58898077b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c69e7da70a60d97da3163f5a66cea5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a8cbf3693608f91e9bed71412ff48116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f64824c2bef7ea2e4df486dfa3e809117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b40935ccc5dffc6479c99942a4336118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716752dfde8d21bafa2d94ad811fcbea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627729db0e02819ce6a7c4a897aaa2a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeae8e9d837fa8e8b05cc15b3ba2b41121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e970415d21e4a9509aae241121a74cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844623cd640dc8396bed2795573bff7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55277baef8ce6df46ea5d86360850354124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f301efde972a99dc7bba7251e35b8ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d27be45cce7eaabbc096b1d5784ea8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903bb744bedf22760f1f2468170ceeb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0661508e8468416b4e3932c10509056128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f2dcfcf56cf956bde1882bf388bdc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223bff1d77de76568765e0201a59b36130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583eee9afb22c283c9f206068ac93a2c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f56c7bc1504dc5488716143bd9e39a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdfb39faef8b869804abadf44ad0f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35634118a681e8c29d1d7793e28fc0a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d59a74a51934c625cf616337d4c50135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853e35638d5aa72f449f41bc08fb382136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81a9eaca59f6ddf7c7d2fc3746dad9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825008312c7e8e9625752fab891c86a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b698df794f936ca8aa195386627c13139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83b0f7f3fbb3b1ea3e148e0191dcf0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71de6098ae29e9eb1d7979f0081bc7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af728ded63659aa2ae366ce036fb95c1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc1088e9a445bdc280d7a29f7013e9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f977b23fbad8299a57432ce0dc3149144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808dfeb05c922471ec867351f31fb299145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09427fc14c401909b3e89420b70ef3db146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2f5c83c1e7f1edb5168c88e449995147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99b6d6d169a50754eb0d7b16d4cad3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb631721544a6e34497f864631e44881149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fccdd1df504c8e53bd490fc8b7fe3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931efecc84ec998a58a7930b1163c99d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1ba0f3f3dfbb5c3d04ff1c37dab24152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b150bc1893790b72dd55b5c5152c574153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e966447ddc5307083b0e005dce167b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faaedd166de295bb140b83215bfc78d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971fd70ecc594db3e117707bcc12dd8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb000a47748370e9a1952ce3bf3355f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43f3ca7ddd67f20a417d0919a4f5e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a00fe9eefd7509395f011938461035159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d24c3fcf7373d56f09ae06b55cce01160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb505d64dd57df16f85219082facc62161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19c993dc5618fa864c9164688295b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c188cb34c26e4aab42d14e9dca1945163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2031bcf8d959a9f7770beb3beb90f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaca55b6c707aa3de089b6d426c911d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902b72db51ea417364af175e522e57f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa24f6712e84e433809c19f0e604951167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3589fd4e0ef675985993a00afdfcb56168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e90909542104dadbc632e456448ab3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592e8eb130d58c1ba96c0a969b08761170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2fea34eb5c3eb6b958d065d1a895d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68aab7bb45b9f9cab910289574366ad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0ded4e41ffa82d3eef63984beabb0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e62185abb3a9c6498603c698ce486b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52dd20774cd50d7349b606b322ecb4b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f7716155db98489db365d8637ded5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ceefc2d47ab123f85067912e1c7c8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35ccd5798e0c25261a5e82b0a2f661178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a88e80d6ddd340cfae3305960b3c94179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74047a7a80b73c31ff0bd28628553b36180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62258bfe1152e808638cd2c5411fbe93181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c810434b65bec15ed63f2732e61bc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f02709d9d9d4a997cb7830873942e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2b97be731d0499e8cac2da5fa3532184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391a24463840ab87eef2e851e5cdafb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6f227519da3f4fa4ad20734914eac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c4425b9846cb2e3035a66efb9114e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527067490d8ee2203945edeb22a2d30188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf979a0e56795202f0de8ac862af69a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d016e7b8c0acdc8792133b71b31b44190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322578594a230b45c7535bf467af6e4a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a555c9c23f88d7901198238fd2c2a2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb6001a643b104aa090fcbaecd8f4b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e53a3101adbcb9f2b77cae92fa4e4a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdcf008075329e993213f8d0aa84b8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271f73ebbdb394b2e958348cfe13283196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc49d59c037a60c80a87b89d1169d19197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636d042e4f2832de55cb34261da7bc7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30567614a1d8c82ea0f71904aaeb2b63199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0e2de956afbc1dce4a29c2f62f78c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185698191c5a0d9aceaff6133e86ad7d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c5360f411500b8ef1f58c10909515202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92399250be55a672a790a75b2c0b5e19203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4205b84b2b70f1e65b501b980faab2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfc4cefce5eda58fa3e6b860f0bba3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c69aced160143fc790fe57f33255c1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c75abf1e6ecbbb887169737e93b7d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9efeb361bec75d9bb55c23043e7487208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacc38929d69a3d3a31e3123dc24914209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257a96a1cec35b76940aa6bf97b0503210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901257902b8750ebd8d4f1f0dc14fb6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be734511a0feccda6545b98744bdc0cc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ba53204fd05002dee33ee33e841e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969fec50d78cef70fb338c2e3c64780214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4755ec9a3b11005de5f9b64cf796032215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fafc2519b3ede8d8272ca3baf6a6a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e1c436cb2bb267cbae52120209fc3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91549e5f7800d801051c141ae16cddaf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acdcce62b063d9eba9e02a8df527a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab834a833814e0a22e3d79fe5c19e72e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e706a14e5970eec9b961de6e8d5208221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961bda9314bc56f2b6402c6449f7af9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aeb2e316c48320658566ea58279838223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d2ec9dc4cf2ec3b9719bad1298369224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b6c4b19d83b1ae1ded0296c5243ff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9a8ec734b956c076c5bc6e14950d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3462ff477372a37fa9cce0904b4d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987585d1f2205ddedefc3f194e557f2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa4140af396ce0bac5e49037c43a3b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b770e1b21b5dcf43941c5d06c9c4024230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7c3490e4991c199830107753a77ee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b14311a0a8dbaa5e877b93d5d341ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857f58753daac15d65cae679674bea4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638dbdbd8241e938d0aacfdfeb8eabc0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4e724dbf4f50045a32576b469b9a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0cf72ba75dbc02b3cc86f8757a8f2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c44a2f5dc658deca49b729edb6087237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c587f6d1681ba1effff9c2724d184238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192ef4ea3c1240b352dee1de62fbe55239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb9a9c4dc1a7bec67018b173da5b21240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75077be00d493eb992a1516d1b21979241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ade4b9c9a325aa51ba053943728691242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebcfac69911d25f41aefe4a32af251243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3be5fdd066317ccfc21120f567693244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fcb9784ca03ee2d529f8f4d4d14f0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379ca65ccfe6016ebaa3ec17226ea5e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789f8624dc661fa9587200b860cc62b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5995f86d7eef3d0acfd51b114cd30248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283ae440c6eb2c0b2a31fe32b1ee3ee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda406936e23cadff0860f1df057012250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441320b72c48512f7ad91405d2f5a10a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af562723b1eeb271b2ad67968a4afad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e154fdbaf1f4f92184e2da92d37d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28970df008c7bed37876637e58d852254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3635261241d66cd61d6ddc2442bf5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa164befa5c18ca2ec5f9cc41271de256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a612fba6b612aca33be0ad577c17c06257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3f976290314a441af70b2825beb18258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a10a299259ae8e5b53fb01c2c437b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c63c6da8430244e63e4fd42c5a41f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f3686ca82df705bf8dba86b313f73261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca08b18e87f47b6b21a37647f5d45b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579d9ad11f54ecdf43f2e52c8dae58a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7c4e06aff7ff396b5d73489b52ff0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5959ca3937208744499560d407b66b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ff0c0a08cea84ce4c200b4957e307266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771fb62240214fdcfcec30cbee1d613267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039cb35dba17de74ada620b12bbc611268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987b8cfd50b855e56b1917e4e967f20269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910054fcd90f788f50fed0a4f77f134270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe55aded6f726f0690c3ad205adfb80271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820d962aee0ac947998848b195afe4c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c711d42fc78f77db86b55130e272d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc91f217b68175ce258664d533fdf4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a10333e53a36079d092fe3e3b163e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a07ab040064e01d2c8bda8d419ec9a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b315805f11ae8599eb54febdbf4c27277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7295adcec16ec1e81ef5eeb0a32e6e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cc8b82c534bb764c829abb5254faa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81faa8630f0254477826b234181ab8c0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77d10e1497f4563cb9a88621e345db281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417899e4266cc27506f950711c99bb36282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495437aea4d1861fe21e4ec93cf61475283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b52c07f1711488541219cc76d2e17284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74479c3efb4f006845af9fb345cf25285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784caeb833b40e424c1ffd9fcc75542f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4067cd698ecf55dd32d600484a4a1e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48be8ea3d344eb3617a458f0350a53288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb5fb6425c2175958986078179b519289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324e85de80cddf789756973d77d3de8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcf9fd1fb5fbd125f0fa1e6fb56293291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86baac5e0b12b295ad0111c0ec6fb866292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5ec5109281088b31893da602c7ee8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcc1face4b6043dd69e37bdf8b2fd3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0cf8ca378034714d5da17f4f86317295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6e1c0b9fa042a9301d88d0496ec29296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d27f1e26185eab98de68fdb9d54ec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8a48d88ace540be72e78999f85152298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593f1cbc369a3a1422870371f2f2e6d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4771c6318524c4f4c32426401ffd1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05c118524b9443214a85f7c581f2a3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146b63960dec505c68edde8a353329a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7557cca852e920aa1bb512403df9ea8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5de92638de25c17cd664f3aa181dc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c3af844d97ee75cff16c2cef7cc6b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93479982a1f5cb2654ad74f5dc4b3e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcf5a8773e2190828f2b5a86ea277b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562b1737b7df4e055ad04d1e742810c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb692547119093aad4fbc2872dc2e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd74244b349c67dfbb30cea691454e4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000285eb4dee7354932605c6f9a23408311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18a8d6a79976f25aa1b3d6f861b4a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ef2594dfd15b1d082a518b4788b99313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c87de15018f7fb6e4cb19d1f39b36314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb6181634e35f047a9fc5a50a57722315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb859e1ec35718f1df53b973f1a23c8d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae909ab80497618c1eff86c08c25d96d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73604f0a7e018c731e30ebc779105bfe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac755bea4ab65c6a319f335941393a2d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5464bad96aaa9102a8c14444758c56320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9e1772d9f672ae1c6c8024820678f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95e463c200a489e32b0dc1eb5b5535322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660bbed65beb94cbe100ac615fd54a29323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1859c474fdff8ae07171a862316c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd95588570e7528e92fd338593598e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586e074b6595632260bfa7abf98ccd7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea6d812583025f63d29b007177004d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7edaf1ff1dd7137784f12e91321064328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265528c58ed1eb8edc262f058a4a1b0e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18bb58f5a283820bc8ae13f3a56383a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4552d9028f6b8334b88ea9f10de76c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd50b9f94eada07834ca34d4071f34332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2954db4ea4cb9bc3467d11219c772c9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7853dd423372c368ad7328e1f4f5bf0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8995ee0533a5a7f6606369350567d03335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25bf9d5e8cffe633b7f7f8562f7d4b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d96108fe428f613b3fc3aa18b62fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ef22bb7f6d82131674485fc92d46f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133dffe29f984afe270e6097372b944339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320dc90a273d9fc1316597bc6bea1b2d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc9c207f95fea8f684d87d577235b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfddac215690ca2bee65fd173ac763342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11414c38e150ffe0ee8ffa32fdaa4f0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6715d8e99f5a8f6f379909a54b4512344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2256fb01aaf28970370e3caa8d239345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19762ec45bd2c88dbb3586084ba9fcd8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89786bad152ad4c48f27fc273e8a8d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478b56040aafc2ae8a264995d1cccfe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86593c17779d2d4c100286485caa7bac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8888b1cd6b85589d90420d5b5dd2f6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb8646314a4725bbf7bd50e8168afa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb8e47652e7c07eb6d3b6bf3da8cc0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1ef457e60119fc254deee50d5e2db353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20ee2eafbb991c95987d2ecf8e7356354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6edbf9c7a97cd9995819ad116183a8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b376ee8b6f9c5996c7443266986c0a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21715e79f876da55e9c641b2197906357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c345b1ae685cc9df7a1385994072dc4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad92df5055923204f21902e56332e5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c408c0a6fae2c7128735b02b8196351360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625214d1359ac22ebc87cb3323d7478361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba99c2bb67d6e2356458af4d53e135362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1de96a9640a3224f06f626ab3a393363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30664bb5e602594af12c8228bd8ba362364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae15549dfae32a0a627bd2b781aa51c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8125bdbd4cf1bb3f66d8286dd9ce098366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de07555a90250a439b9bcc8beff9d0a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cb179d51b2c3d8a81c81ae5567d73368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8ea0110741b742f1a8bcfe6e77f54369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c01ae0e4e0da3f16e857def5e57952370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbb6125cef9b77fa35ac62ef6c8f33371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ae7c2c342a7a8180f0d176a7c1206372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5527311972fc8b096446a5e50ce64c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ce4eb05fa1c2ad3a9fd30f0a0d1ae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719b93c9c3adafbffbedef4e77f6784375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fb9882555f673397586739a8a2623376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b11317eeb5aafd6124887bcbf37be9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb15a483c0d065205922357628d8072378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74e049e3df408ba1990867033036c4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aafedac24c2910cd8aec6fc73d1f52380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20d79720b9cd13806ba1401cb29c9e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aad2a66f2eb34df6fa7d8377395c12382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932512d4e96c533c28680ff17c38f5f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd6d64c0d1faf7911498ab3df6b3a5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1df8b7a7f81d15b68179e0aab0c5f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f694b9fd39117bb7e67abc8acb6f3b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76739b5d7fb2b46e0e103df9701978ff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d7dc631a717ca1667b69103d951d7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bdf114c6193e77b74850711b7b01e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e7f7901321e3969c919310bc0cbc0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6edd3232debc14195d7afe54c2f58391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034b0b09adcada61cb517a346fbbb65392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727cc09c5a4f8a3658d791dfadc9388393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b582cafeaa6a69b4b0dd8f5b25c24ba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b38dcb14101edff904f42d8f12175395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0d157a41e21a1d983974ade4e793b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97668f2f90d634ce08fc8c21d2eedd8c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64120ef57008ff69c806f41d5c860683398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb86fc4de1c6b4ce995db1bee6a902399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0f711d64601449a3c0c7baa6b4513400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42176a977a3860e9b7ed9f96a60ce3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ddec553edb75965036fde0927b22d8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fc42abbb064e8471eb29f35096b66403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63753847e3d0fab25ca6c06fbdc5f6f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf918564d2c1338b04bec806edd756d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d7762a71cecf8bb4f472dc3c23e5d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d1ec51cf6510b617347891ea5d3ec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9267f98a8a986993807bfd1a9e1d80408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f197736725b8feec2bd59a22d6fb3d4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea45a06eaee6f876950894946968755410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc218549141b1d087cecbde5471a1873411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3fcd8010ffb872f919c5d694c1d98412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf5103ab7961034a3ca30ddc7aed13413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3bf8117f63bf9fcc2835105d4e79a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0542306d1549d9d9e1c0e966464c938415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4a1d1a28df6f7b33aa783f4ea9823416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed604b718abdab2e826f3a4841b99c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0125507e619e5b2dd53734c5c346f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c719a993da6b06541d85379c432b8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0cd97bd7b0346798ee07cc1e5171d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1baae37087c7e10cd39c37ea9883b87421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1126f13c5c4e26aa3bc8a602d2d27422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f408be8158229f23c94a47b25ccc4e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c05a402caf172b5e838369fa769cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b109fa70032f26d907c8e7d8951db0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ccc8f08a2252b251463df9c38fe1e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9cd29df2370e640a6e70abe82d3477427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe174809429a9acf65a749ff6268eec3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816847833690226a865986843ce8b8f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ac1993c4b05f0700ea2548cf30625430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ea9b265901ecce3f7a477bf09b745431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d260db0dec135b7275218977efe5f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32d5758d1fdbd0571146774a94d86f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1589f2fff1467315454b7f1123b634b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ba0fcc0202304c3e86ac9d4b10cf0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee13d39039beb9fe996ba4cbe1130b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db260f68d66230835dd7caf8c0fcbfaf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78e62bde63886139617218ecc47dc4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58fbe6f70ca354f25659b1b607d17f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9dfdf11dd2a6281c4b4fa4896a0f5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c98c1f4f9a67ed1dfaeffccd26b7b7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e92fe8d90c3b590ffe2f4c6b90244442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15f0ad83336a597fa287d54b359a78443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f2ab4bd74216568889ab21efee50e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d2e1753751cc411af31fa5650d511445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54be37c32dd80a5e1c765f0a7fe0d20446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf219556bd213fc43f7afec48ac2bb69447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ded341615a7e92648914da10df7c0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05fe276149495a5635b7cb92955320449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e30465c16a55e0cecf092d61590a73450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3df0de2179d9e42388c05d25b69098451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df134ea0a53cd3894f8bf793c946534452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bec2dcc652ee14c314f32bfff57749453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834185a417f5fa720f8d0f722f5546f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f64b27ad913373ccf2db9d903b9c8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cc4485909816f7962fa741204716d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a1d29fd58fd8104c2d1f8858fa8f1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff2f3531b65410fd213273a063eca6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbc1351e07192d6b56e091221cbff7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3fc3b1f4e074c62ac73e6fb28f897460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137419b9f3009c887bad8951e2bfd89461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09dca00ec34fbfc0402db1c82d40355462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975d24aa5e759dcfc050bbf7e590bde463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4918e0c431dd092a72af93fe1eab96464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b01b3cd329b5d96141002cbc63c5a9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5e9b9df4e8bdf7cc12ea1a4c89843466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0d94a3751526b80fe1184e9cf27c1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d485a28bca0bc32ad34d5cf0f5ad44468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a40d2d18bc181a48700b8a50675de469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84130bdee4652d8176a4fad6e7cce5fb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73216009b13b0dd04858533749b977471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65746a0a82da9446d4f17993c0227afa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f776d34174e52e94e0832ff11f7eb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860259acdc2332d6e6fc9e65042233c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583af1adc268b98762aa90b532310d85475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c9d0abad91d7dd363ed4c388d0ae0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e361d2b040d6886c9079cdb8808db4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30de98ddb0edcefe1a97645186daa1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0099cc3f2968ad391ec48bc97e987a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895beadbc6a84f9105f7de01d70290cd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23adbcbee4c7f42fafea34f35c196d66481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d2121ef0da42a11a34035ee64bd17482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd9d0ba004b4d67f1a8c2a2e698184483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68f887be5f2cef1b941643577c46e7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f6ce2a0e075b4bdb141b534cecaeb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f9ce4ab109fba983709f6f46324be486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a366fb3512c405a5aad7ac71c5597c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ba90c4d46e5870e60ef370192d2c4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa262b0df12a4709f4f344e07ab69a3f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3843fee548a030aaebc80084b43084490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684f9745bd7f7d5d55bbcd6cb4fbdba491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991bf678a0fd19f5831ff00f4b5bbda492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149861446e4d4f1e7543f0772cd237b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34748b3c0c65b9a9ace31ec57dece320494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bb0b08b8aa9e7e34b5db54f6b26ec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4711b37ae8305c40e8065088ebfa4d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5008f1ab7ceec3a60f544236bdb8b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afadbba8248b3d4182e6a9bfd89e8f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558ca76ecff43415fa1bd7e04837776499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d6c275e69396213ccbd94086219e3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65881e2212a61c926335b6baf0dffd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c56a7182625c2806526b8449d08a01502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed854a12130aaf5148e97db65a3a0cbc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acadbbee76e42265f75257b3094019504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98d7eb3108457fe4c10733f865b06e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05e6d563ffaee564e5ea1f12f52f1f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573033a667b6308d824e134f96eee01507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d66d312890b8f2f872e8b991a81945508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa0e396b1ec58e68940fc7809c6d19509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b3058aee46d55be29489c3f2cc160510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1178db6282f8e3a5cad15ed75af3b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428882002cde47263720d06737f9424512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733e184200bd78ca734bd17e4e5ae96513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fd5415bc70778631fe40d3a305066514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bb8d1c0f2cac6a78cfd52aea19170515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f58e38604b1eb7048d658480c3934516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f671c893c2ab5050b3588373b5a988517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd93969ac6fc4d5b38e73198b8572af518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffeccb90a1a47c34c3d961180ceb598519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643c3a000d5b6bd87925f0457af95b6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e306253fc5539718efc6208a743d4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f067179854f5bdd05fcedd0fb94da522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1f6bf593dedc54e70f44753cbf1c5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc33bca0958a84084bc31c018825ba4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec89c028e9332f35242005f0d4cb6b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb18dd2ace7e97f589480594d64d9d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80648b8e830954227ab5d42eb4d6576b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0849f2cf12444b0537d7716c0d52b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2090c4878e1bb3df1523e9f9262b3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c927c0e6cc407fc138007c3717bb2ee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd16b9d3ff9a407f495948dc9bfa3b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9b52853d9195d4c3c9c9f43b535ba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb0633d6025857dfc8f4bad08abb99533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23695e38a74d08711b4de2e4af47c836534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7ffbf26458ef3b0f1589a3937a03a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3b5f022aaa0484ea947fbe5f13b78536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13fe12b6c3c23852da0fe00f125842537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56019259e44aa93dcdc9d8226b5c07b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f201d474b9338a57f792a536e0f4228539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da1d2808f13cfc0033ffd8af3884f9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9584bc9abf98149dfa461c387983a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117f54a6945ba1c6662a054768e43aa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea82005305b0b196778a33d882c700543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824fc17ca8d38bbef5ac3cc734da931544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36243daf20db84778165afa4034ab6d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6fc18f27ac6fb48ba1d4797d4bafb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf8b5491f3eff5aef58ca69f5630d6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9deee969ae50a46311940e444c0110d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e0cce0509a8fda2d96a328be34e65549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60e96e1f0f46791c740a725ab67189550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892354555cb491d7f41f83ac1173d47551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29619c3a6e16461c19cc29d3cd0d6d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab18b2abd6b897cc5111592db2271de553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78855a6fb11ced6904a170a03bc923554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489808a2a702d86e5a5123c8edc2dd45555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff3baad6d46b1be305b5a2a921c097556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e44b6c79238503c34c030d5cc295d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441755f83c85ce19e22d41083ee10b9f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d87c9e6970224cc800bdcd333861e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135827401e76a97f579efbe7b050ebf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356999d9e5067853dd7326be54355db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c9bb8ad8812777f32f70a079a6952562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7572b923ce65dc2a418b464508043f2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650091600af184ea762e1ed9bd295fbc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0928b937832fdca7f995df670991a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65e928d1a3efef791bfa0d1573045e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf208f3c3b589506dbc376a68d9c68567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f789d5601ace868970d4e40cde0cc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f95e946ccb355db3ba6c9199671e57569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f355720f18ffa068ea61bece1b28a1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4c634581af51e7686bc6a69f579ca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a249ca3297d710777fc6e809f7883572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcaa38e1546d454d59c4361dcb09e4b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a1a29c94c5dcff4302747969b4c3d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bee759dceb18ff795e0efd6f9f604a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc1fad2a1c58ea61fbad515dbde2dc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a2dc206f3fe20fbdb0651d2d4da45577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c08bf701123881864d3577fdb3dbb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f02d759d340a6d4ba18b455171c74579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8cbbdc0a406d782745612d0b3cdca580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3251223dc7efdd24aec4d5b341c20581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b44216a62950bba2420dd7d36a555c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f749e0f8ceda3f1c98882434c29dc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c387cfe1a03a8ffe857982338eb0b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0b976fa12be8dbfcf4ad79fd47fbe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1d25314faad2d7904b343b1b18698586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5095231a830d821d2fcc095df6d321f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabb6ccb040ecef6f4e01837d28415c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba53e8ee1c45027dfad6c42c78c1dc7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b437a257b20707115ce5707bf55e736590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdebebbf4483cccbd0f3f71d1f473c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b65bc8909ac15b50c8c520c3657a7b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1aeeb6904fed5bbb67e155db54fbaa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42be01c5a610db546225e0fb0d343e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d17fdbf6a42f9e326bb719ddbeeffe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d954ab2fe4e6225f829b4e09650b450596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e398d44ed56b19f5fa0717987f89f54597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769b3fc8bd4df38882424226db2b944598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d2e7490972e28ef7a8d649ffad041599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c58e91d93352eb2d13a93b6e7cd2e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecead5dca61043c872993556227fed7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81c1328cfa2151cfd3870d570014fa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3157da7f45c8188624d677d9d1e3655603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cdc5f083eb550a76c8046a32e51ca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d42c516af0aa26deb6988286e861e1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2b051e8c6c26399da3c4d1d20e40d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a9c9e1eb3f025343193ae47912099607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52695891ecc4ab0b2f3c85a9dc333301608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67356b6f3fbff8107d8851d0f7ea3ef7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c2db07d5448b1100f34255018f644610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b7a5f030dd7111f22d391124b24ce611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db056407f2fcdecf3fe1fc355d259f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32610296e07c89a3511db30c9e112d26613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0989e42eb127cf9264355d6dd2123a5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc665b0277ae96001c1fd8ec54b41d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f5d813f95212a839a00ad0f50b868616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70f54a651096df913f56f44c59f107617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec171aa71d9b196e86dcb5ec4e8671bd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99e064ab1b07baee082e0046d5782e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe2beaa72a0cf5b50186c82b711928620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb5d4c1b9a861f89b2e66b8a442d5e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c064e28968901c22cc20e2864d32f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841b09ff1c8383e8611d30a343793d5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9953f5073dcd4d05310c303123f704624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc102334bb388e62c81631fae90dd848625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdef2e89f1c74c9c21595947f3cd5b3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809f3ba38825e14d2d79e25efd2d762627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80423a77209c0623e12afe39172be833628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9245edd48546daf6d86d10573966b15629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1569c3019b52fafc607800bc26ad7f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc3b5a12d798bfe704adae3ea81c14631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199e2e6d7738c5c86ac847e8d8796cc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc254fdef8bce4ea971197a9a4f8919633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9f21a3fa5ad7775e7798345432100634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260171d4a8c787ece992904d495d0ad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74025b26015b4d2a8a4794cb5f15eccf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48eb93bc56f6149103a314540bd67f0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d2853c5ef48c554c0454449e84b5b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5fd5bac4da218e5e2553be3cde4a5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37132918facaccc0f40b7dfae3193d01640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88692576675f32cf31d6af929987ab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484bf87c5454aadf0afcd98c6d57dfb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c371b1a9328c8057b33a36edb8ae3f8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785896bed71449609520ba1e9da7bc5f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694000a0c8d8e8efb0302a68aeaa464a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65e38abac5dd0a847efe85a14ad095646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d19a9a12059e042701af2d2ae0273647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbc1d4f9e18f4492616856c271800d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df3525faeb3668433db489dec43b33649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d127503d4d099612018d81189265ad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46f088a0738f35cf6ba8f1a3255884651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a3a6c4fa523f2546b055c77de84b0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed260070885905cfbe62f6884fa93b9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad9ecf283c66ff473dea34a3019926654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716249b18291f395c14b6f10608a44d9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a5f68ba71992f20aef1b165ca7e32656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc7129dc770007974d21f0eb4ee58c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a4d752a7217d960a4ebbb32788518658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107406cadc9a3c1a5947177a0eef884659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d4978840e461fc8cb11a3cb41cca7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51084ed7c4572ec6c1c96a1c71e459f2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2715d676a5b5649a1757983de1a3595662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d32a810ad3059932cd5fba837b22e4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb75c696cd680aaa29095061b07e40c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacc5b3234e4829ee8c2cc8353ba6ba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b602636fe0953e87e46384de0778a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97808311fe880c52f537860585b3b093667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7174cd44c29354255c16f8c731040c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfa1810ec608808bf9830b2ab4c4b3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626680f752490c11f547638219e97ff9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f548caa343b7bfbcbb2b23d07b7519671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf6180c25decb6c00f0c3accff253e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057ca25a54b666f04a4be0487b5206d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a097a4dc08109d5df0d4adeff0b05674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3d84fd66f2d4908e317e42a94001c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8e74ed8e54a2afc4ea06967b9a530676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9d765271a56a489a5adf8fceb64c1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbe63eb0177011c1ffd1f06a044630678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad495ae052e93136fa8c830c4b3e0ea3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbdb85cc9e7c840bdd68733df30522680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6504a4d5ee4c7530d13122dbeed3f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639dfb672a85863da38bb457609264eb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49084bd5c1c87c2663fa7e36db72b862683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eab2638ba694a97f7d80a3e1bffe31684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9b7b03ea185265dca8d0b42a1ac84685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795d03604eff8e7e223c1019cb34503686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b810bfe531ba9205883f89b14de4c7c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca096bf1c633f0ceea92e1c3b7f3941688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aee9bd7a0be92c138bd6c9a8fd921f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd645bd8fd1a2b81bd5a1617e1a2d51690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e399989674398450ef50bd963f8e6a7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50169ba123602ae2cd2ea29cf85bbdfd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344b7e681dc3f284e2fedf2e99f1910693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e8d29c2f65de77509e42bfe8959d1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4100dcf52544fc28781fd5e916ef7b0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82fb29569369522d511c012fa5ecc6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918f5feee2bcdbff8a956a4630c0c97697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf518099046af178f33bd116f3f1652698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc377ba0bf83a3302b04c858274b0127699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceaa9dcf0ea8a20fef725ee8ecc092c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12052efc24669d3f7499481a6e1f2624701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b84071278d6cde115f93d21fb44843702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb666d07265fcbad994e1864dff556df703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae097bb45201237efeda6863513fdae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205aa0931e6e7502f76ee5460768398705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be951a68f787c5e7c9ed108425cc7da5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36927c4c23dd94aa59d74938b5d9c0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f305d634f740450126b7618319565708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2810b23d5027808cfb9e1134d0313f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4804c7b92f194e1d9a69e81cd7f7334710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cecef32e9ae85da293d0e8f87bffe1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa28eee73f7899c05fc0af6732709bd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3d334f35f9dc6ab9dbd8badb7c291713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733de68de92e301dd6704729beaa8744714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6fc0f46cfcdb3dd4a7520e382f657715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505250ba38bc25365c96023edd65da21716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8bbd250e6ee641b9468f0ef0301ae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bf15915268830a9aaac26dabdc495718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7deaab4d5a16e1001e12f3d584a3e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542e1b9c9032a0f80727b21df1c1b3c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330a4cd2ba11efdc295345d3be8d672721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5507bebec12f05f5d63cb80b3147a76722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009b370847a6b3f66b957528cad464b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec67242ac43db95113e2430bff75233724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846ea6c87aa927aca942f1a87c94578725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcfc30cf253d9ba1764622e9f5828c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd966787bdb110281824dc700d0f04727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934094a84da90ea8195b056fb02308a2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04700acee347bbdf832966b6884942729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9214276ef7b623dd05e258a282b167d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2afae2b125d780695025629f71283731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db70eb494121c20152f9794acf1a480732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309b8a62a0c0288becea0ca2d7ce2dc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc03329c39aab4d6d8367622deb2aa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c59b9015104098074185e0065face735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de9129fd36d4de4f095bcb59024c70736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d497b9b7b1f87e1b55651c1de487eb0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699eb9f3ac52eae483ef94778449b00738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1676219804bf06381b15624054b4f85739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d1a57d6aa3f50388bc31b8672189c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d56629950a51199ae83f4a826a4e7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51c7fd2d51a46b4cccc5934cd53ee9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0b94b27e59fc148c8b6b510017198743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdfa6d6db0266ee8017cc12e423735744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b16a107a6a9fc133c7ecfea9e272cb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4b435324721c8505ae5c020ecedef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778abae209c41d0c8a6755e8414b02e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23604efe178cd4c8a10fd2f9c5505c70748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666e1ab71bcc7117450d8063e96fcc3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2deca944a46725790e222be68918edd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8f67693976b0ec3ccd9b8fb59523f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3676dbf150b04fb03c605e795d1a9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f66c47f8dda300ab38ad0fac8f85d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a75094ab0c6e49da0ce9c63e7c84ff754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a51a1f52789d87ee19c7952bc8af41755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeac71fee7bcf44184b960dfa26da07756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1df7fe76f52dc3ccfeaca00da1850d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42286300d4ac3bd487f96acd24027e1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846851baae0f1192b0e9d04f4185f5e8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b778f1ee1a48a9343098a0f808e0c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133028ce48033111519f55d625c4a16761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b516bde517f8e6a8419c9aa138bf111762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11476894b26c322d87bc91b98b0a839d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df00643b134914d6a3bab4ef7e75455764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2d2f69deeee1e3b012dc45b28546a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07e323c022a99de5b758082c646416766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddcfae237338248c797878fa354e09767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b90adeb80bed9a63d4ff1b064132af768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221a3c86649b4e137d058278456f7f6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f9fe4e7ac52b9234ba39954a729a8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9647e02e0b42682911122d50c4726d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a900c1c6b5dcdb37939ab425fcdf1a8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126d14a759aabf76428b5b64cc16d45773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3c2664163a8d9eaee60c430127eb9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9dbc19fc2970a9f3212c99f6b4336775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b37630075deeb0bba9d1247465a5a9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40122682d82dc635a21ad212aedb325777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a872b400917f4ab34eaa9b82c040e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8543d908f95973a759e98208fc6ba779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bdbe47f3ca995eb40a60e45362c31780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df53a605b36314763caa3286bffcfe1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe7f8fab1132ae2780bd675bd1136e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1ee7acb1bf0958c87069fa689ccab783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5013c5e4ba960862f48f6417f1e174784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fe891f496b036e6e2a732f890d581785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4f103287d37a9cc34ce7282eddac1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bf04a62d3795928c9a6132034abdf787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee88aa060ae816f6752d69099ecdcd2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfa32793b1548c93de68efbe799723789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618937682dcbed9397bff5cf2dbd97a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48440fe82d7ad1f49eb5ac3fa3a91baa791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd10466b516ac4da8dd7e65cbd8cafc792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4ed1121cfe69e735bd954f5d330f2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fcc4764a8ecbc526bd77194544624794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a19713e6c75d64538072d827b00658795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51475795df7196c7ecbb3783b90d43f9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e71bcbc89068b8c0e73bceeb60096797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6244fe58e8a265b85463ccd000d46798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba62c49ac9dd70b320ea6e1c205b0ca799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707303b95fe126f9a08289eeaf20ded800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efb0370c62d5e7e74c1ad0c170496c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d31d36655b219aa60a2a8ae2131380802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d7a8aeb462928c7c62b9ad2fe0b2d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de5fa66f5bc63764d9d9ec0468668e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91231cf3ddc0a8a98f2fb65a194105e3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d4cdf6e7f060cbe3b1fbf5c4ecf60806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcf32e4e49d5e262d42c30d4d49311807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1e41115401f7e5c42e935c7e9a487808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733a5434d1ba0ebbecc859643fa3187809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2800abaa9c0c0a9cea97380a87c6b5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0593afa52d4e0b812e1286d2b7e228d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a166aa7bb020c97078d885164a6f488812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73037919f919619f158cf27e4b083234813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bbf7a4579f36f0ea3c9a240b06257814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b35dd154c9dc77296c87d21cb14259815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f9713496faa5b395cdd6ba77845a6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d103a7c3871cdedb08b0952adbc34817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6195b870435275f838a090ab855c0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00648be164f4e192329d71af7ccead87819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1156369401eb3d73f9a30f440de92820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17aea61f176282f4f1082f23196e41821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c4d4ea0a5b99ec5b5cf2696b404a6822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c485ef5b7a477d7d1ea891acc12dae823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592723d1c43f971eb7040d1ad72a0f8c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5677e214234533d1e1360ba0fec89d92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d6ab9aafb3c60f86e19e367b4b4e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9c6019883fb5a78e9bac0bec1858b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067694829a7af30632aebc30c162b0045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309460a6eea80a07843445ec2e8f4b866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07174b00de7c95e0b185b46b7a94067a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37d82da715b55841ed35f201562c0c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6369c2a93261c29f978efd93d4bc6b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fec163783db9cd8ca590ee906520c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee9d2dab7f8c5e326ed6a0ae87a87611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4e3ff86e21f52b65deb536520950f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4484164c31862de23ef34a451225813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e9e271ad9c60071433742a966322914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4888cdaa78eba07a0a8e27e39f95f7815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c18b7b33ceac0d35e7ed5f8e30cd4d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35ae1540dc38395d367ce590d3455b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afb8c056a22a76e08349861e8cc7e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174887b657c7f6dacad9fd5d6c7863919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4fbed984c897d16ed0834b08d43e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a5a74724d608587f1299c6eaae26e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d8188a9dba6445aacfd03f789a32e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238068124762b46fa4fe5af55786de0423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8fa53a73a394b5b662b66520972c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191389302ebffc54ce562805e500686925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c96f17bef55d905cb5289fedeac74426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537ab0723334c8709d6de10ed75377927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1efc31a916accd86ed4b632a5866b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b59639451220eb138f35d49f8a909329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0d44d9c219f14967e829f1dadeb9530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c68002121b0b5feebf91ba6325f45731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675fd64b3abdcec9bc8a1d59a9cfa7732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f47618592b4e460772c8ceb180e8ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f17c94d35e40e4c4df858cae85f9a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb0b3a2b8fe1ac12ae7e90eccef58635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c785e426b8fc0df7b1c9faf5630536836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1befcc6b42d39de68d639553043e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acfa9e368d29fde2172d5fb1e4d8a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1914393a3fe65d6cdc0db580accda939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826c4c8a51e5ad3aeb1c48534a6810640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79606bd2cb0c742c2999a9c949efde2d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f90821c8b0a590652a11bd225056642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c8adb9752f7a6cfaa8bd5e8d259ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399048f00c9b9f3f0bba3076d8e640844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0e2641b12b99e628e6c949ce0b02d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555840937ea18fd77279a5599d5195446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6d23c467f87e406ad16e1f7b344d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228dca8c5393266c28488a93b352c5f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79866bd627fe894c8644aef17d4f6449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0911f95f6ceb1abd3b8b8b1052c73a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a632adc79e4848c368c0db8534177d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7929afb90a12ffa4ed079a22ceb7be52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0335f0105c6b4e7372e44ae645f98453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca2a45340f5c43cce17b7e7064f70654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7ee6a65ca1cf2b4a43fd375122af855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd804eb739acebec6c726f6ea20ccf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57fb57553bbf50048d63bc3d4412b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbb4e8db80214a18a131630f6cf1e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5d5fa4722f875f213948f1a56bd8959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5a0d5c59f572ca5be3fec076d587160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027c3d126f044fe86ff52dd733d391e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cb0e10921dc879b32d2f448bcda9e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f0a4ea838adbec06303f4c895f1ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b699ae513ef2170a4fbc11ed37faa4d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3675950533e6bb61a326a11c523d40a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fe2636b3c820211db00b80cb7de7e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e3aa615a852dca13c009fd3db184067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b555a6edf3e653a65e95a0843202968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecebc4f02777593f00af3037288223e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c2cadaee6166e02257c9eaf46ceda70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b82b286f2e9d1e25450f4025797a1671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fabdb21874e17944ab059c025fd1472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b7a81cc5c4f1154baccff73fdfbd073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ecb0b1b74d8db7a14176459a3ae7e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfd16d577ec6e1467d46d6e1dc887675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d48801a392d5dcd9a4a641de5cb0a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd96983c54b06d4bee2cc315fa710077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51e5e16800918eed1f2da4418de03878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af601547aaf4994f2eb3b967061c9ec779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd49d5720afe18a3afb76790c73838580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a4f395aad56a1f93c67257b64ec8381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99061709ab1c6bd61661aeff146c92d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748921e1769264abe2a41efbc49a2e7783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6069f41dc842d729b0ccd8ddd9018684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e13f7c65edae78097de6dba22e80d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e307117903a4eff4b48cba56f2d8386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b58f7473089f587048541b829b46a387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8363c0f93b8436d5bffcff0747c1888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183dcb33f15187c536b4e91e94f88c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07acfa97d13cbb423a2449722db7e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e09dd9078fe24df63181ff4cfc599191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261fb39ffe3aaaf2ecdddd21519e12792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb5f8bd18f38c05709e09bea6d0ecb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1931cbc2d7bdc2b3afc3c02cbc50794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454a41f4a6bd21e9488f90cde44e59f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0bf936317b1b205b2af24209256ed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c13bf0702ee996dd1e8e4837ec34d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97302ba2a18b3f0839a98c501783da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b588ab300d6149dfc56f529f3e9317899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0a381a8b3d515da582e6203c5a549100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11b5ae78c845b2abe74bfd4def02d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1678bfde84403edef97c2cd5071086e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f47f347bb99b9d0b1b5e41dcf00c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529e95c3e1771cc742fa79c2919ddf4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc934bdb69688880da986f599018ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae213eb8ecb7c443a8f3578f37e11c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fc5e6c3e647e216bb07560b1d84dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0be0067372c455f4fa7210060ce569108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a89b25770ffc8db91161c32aa29bf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092d28fef9d9edc48d4a9cf83ba9b84110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5c898b22feb463eea922046b2c077111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69439c9ea5b7d542fe82455859261e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e83aaca4fd1188d0dcc798eccd1f90113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37741b08d7de36693cf7cc9bc1bfe14f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708395532bf6dc0902f4260822c013fc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2e2cd3d2b292480cc1692472a84bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32108648c4f2283846d1ebdde1f041117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b4120290093f31979c9865d5ce6fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e2cef3108e0cf0482b19f715668ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d465e054ac982deb4592c3d3aefa9f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db61cff6f301d177b7faabf058d3657121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc942e8b1b0576e9aea17be2cf3352fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef7022b3d34ad0a1c572900514e558123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b61f4030dfbc8e18c9aba87eeadb5b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19b5c679fa22acd2c4cb4c5c2c2c37125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254ef358f8db9b4381f753f102933f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72209430953bc777e3ebfb3a620980ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425f24bb4fa1e3d4f8fdad8733ae3a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f104ebc0258e4c203f054aca722923129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df23d89d0248c74212026a396644da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ec9813c0de967d1c9482dd9e6eb2a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8ab045d2ddd2d84c3954078786823132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842725c0c95752ad3e1f2e660039238b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1434b455cab9f5cf5ee696b615d622e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704d8dc672f70987b5d405f328b6d75135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1b5f1a168ea5c686916169e496ee0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8298dba6de19bd270dbe498a8d4e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cb461cf113baf77659c97d0050d8e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d550d9c16976ba1be4614605d5d8d6c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de6d187adbf320d71f39051c2de0d5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb20f9967dff7279caed7eb2e6dee3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661185513953b224cfe0fedfd97c9e4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3c6264c876ddfac1d2531e09508f4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a984ddcf9d29627a7acee57802bcef5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8494dcb2ec4e9f99b5f585f1a3b68e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb77c654c2b4cd8ec23acbb2310bc3e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98dcf99d3dd4415903fbc7e12fed61147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40f750c52e019fdcd40b16ecf4cfe3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d56e7588470de85ab73671213d4be9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44b9daa9a96a9ddeca747329960102150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fccb99356fd7895bb7dcc93071e0df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a665a9f8446e3591f7a7109302b0f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9804b9685c98320c4c4d55307225c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd0d14e7eb4bd2af458da269644043154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac48876535f762c09cb5466e20a9c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d13e877c60153704d7e81e2257a82a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16bbb5c781b4113d45ab6a6c512719157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67b632712b951f60caad9bf64b7481158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e56ea4f77dab697bdc20099e2cde4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542eb86ec6dd6f2d57fe0dccde27b62e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f611e3b244b79db315ec195dd5999ae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e827b048710d058f5c9bb7bab3a57d2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdc4146b1cafab4ce35c6871fab5f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f7143264c717a369e8d322de5419a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf32ebb52b03740d65d3b46c4455094165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cca7179343fa1811280c92f93cb8a9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aca1a5d7c7b9feecaecdd459e0c53c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f86f6802c93345b3b2909098228d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da103f8b960c7f1e73738ac559a1ea8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43101786dc3678f952c4bd0c7977fe57170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36eb870b8eb72821db47f46b9181833171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4cfacc6b4820052250d95971be787172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183289a589ecef2ea6058e9f4ff8aaf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd5fca1b67d1ac571875764ae2756d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449d201117947e3bff790d64b931294175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3877b1f5de323da8c23274a38a9782176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ab7473b59a252fe89cb64b57109dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2e8004729bdf564ff4030c1826a36178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf67523f0da9b39dcfe0429942bf68c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bd618aac13b1a95540c0cfacacb94180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5ee25356eda3c6659d1f6ded1b418181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02011954ec9a6b84aa87e4296eda43b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a221ef38d026f975b8e1e94ed5c0e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd9a67e0d713a08ed17e3c82c1f73f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a63f8a4f52b7efa1184bc77f5d797185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476dea3a08d76af8785509c8286a4cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6d7e4249f22ac24421d41a497c432187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e12fdbb353516f0c4bb001eadf4cf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d9a3c9c5ce19892f036c9ac335338189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd70471c67a2cfd15dfe2c825b4e375190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc367f7cdcbab62613f87e43ad229c24191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51c4637ec34d95a15d05ee107aa4ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d5b5d2af5eac670bafd72e8f52d87193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152bfe6a1b01c42cdc49f1b71f6cea4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372499680c1c1c297a1af35730373d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feeac78b751aef0695e769d88fd15b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e6f56b9849f03693d4af6ce61e53d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae039973a8ce6230b965867a8465f160198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5a4d937d674402e3db1e755588969199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedaaf5c9dd78a02226cb17ad9f5728200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b27ec1c82e974cc39bbc3010e9aeb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3e860a783d3ce5f130604b64adfe4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265fb9df1f8d59ffab170e410a46916203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d333d07fe9f6e7040d95cd2ef5a7d3f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21066a7ae18cab880fe8eb1da895596a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523b4f388f5c427a02aae65ce505082206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9124a61187b1fc55eac6e089d7683ec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8f5be71a9b210b9b6e40d8e4786a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c25b08d897b5270e4f632805a6d17209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181984a0e07c02c163d83f7252a634c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19df3206453727854bb3358b4be906d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8953c813e36af7ca911dd8ee19a19212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24ed97acd27554dfaac9fdecc5e112213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83dffa8eb4a5ddb325cd47df207a70214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b592c1a1cfbe880d266380fcdbe209215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f62d1cab12802f746e8224921fad93216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b694d7d0e7b42170ad3f7ce822eed0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08694cf362d75a8ad26c6896564454a7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c9d315b61f9aa0e93cc02c0631d82219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bff8c4fe341846f6320d364a5e1140220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad2e047a9902dabc50fc33ec4b0baf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01d886c032c6ce3bb9ccab55ba273f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779908b203951f3348aba3990f8044cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982f097fb68148c160f7f894d400946224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f2577165194d6832fa13e55b9b1b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b24e7cc6950ee8618371c3b349963226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bc1c506a063e5fef3a924b8bb58ce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3a6277258c2e7703fa9ac14669551228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad8cacb00d11a3bfe68bdca7380ecf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284346be760a1667016661c6d221fd2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b92963ae4146b506c7311fd269eb9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f8c0092356601a30cf06501e5e26b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a5a2edc842a3a6f75907d289fab21233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590bac4c2c6eeddbea1b53ccf03a104234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ac9dffb097915b8dcfed1439a80f1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba4bfb16534ef20c4c10fe5f6eff65236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abc0055f26b5d2fd4a11c997744f97237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700f435416931ae08a5c53f26d0c90d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8cea1450d869bc90c2b4a84f16dd0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e82a1043bcec34eedf06d86cba730240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97edefc9023c5a88ef66fc53a54ab6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbb3fdc7587766897c716697c01d17242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d7679fb8f777e2bc08daf6d34a4e5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f03e05d1e3463ec3634567be3d50c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4828fc6b3fe2abac02a89c607223ac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b365e4609a5be126fd97c29a62b02246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9b788b58260635cd7c58e741c820c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf152631a87e1d0ce639f0f08d5c916248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672dd69a1781a1aa8d9ff1f9ecedd5d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150ef27b13851500237e923c0cf337b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95919b3cd49fce6d61f4d8efa4013b58251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480e8995aa23e04373c82b7d2181884252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf1bd4cc05b3e05c3f58d9bcb44cad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d7405b6e0dbe00ff8433a76a941e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c59a27b49235dd8bc7a9946f6450d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43211356b31e8007f400cf7861e3bc1e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366df892cf1da457abde404e1b5d6b82257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b3b8297e01113b0dda4e925778f8c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58f7256286ff273dfdc0455cf153ac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6df8537c085ea3cbfbb33ac1de111260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7734e6027a64dae8e9d3cd7f1b06f5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bea767427fd05dee842d73aa99180262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df8ec35f487100fa879eaf5bcec56a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4dc8ea53aaa2a0cde189f4186e029d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a62673986c32ddf8f6a3b93a447f79265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e460aff9cfbe28c16e0107657f313cb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6dad43a7564ae511fc507c2a46b55a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d96ae2f9790aa12415058f4fab85e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d70daebd3d7a202428bae0193c731269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df69dd32eab0dee71a018d837529d1f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464bfc31174e9179136ab4a0a4c0bd4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64610678007670b35153501324c2ec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b47c67382b3dae59bcca8e13f03c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791bdcdd4b848f58bd75fca1c4075d4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888404ca74c6a60304afebbe6c01bbf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84485cc91dd6257210a829ac5005f43b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4455ba7fd73314c03b2c3dbaaa043c1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf0ccb6daeb91c82e6861b19301291278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07850c4e0f4600f90e405697ffbf5f3a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a70ec429dc1144074d13dc18bc9e8d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9561e2aa8f0da1e23ec1c2046723f1c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dadcb91c68ce58ef0464631933c327282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9158608148b6de2d39c05592e07c74c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db46145a51899aef6aa63fe523fb4d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024c10f0007bf92d8bf429ac0466db3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84a2b711ac49263aa21480c4212e19286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03aa022842ae7e7302fb5649c0c6d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fbd4c6c214ea7540cdb8691c5ab0b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb76564a8530ed80130970c25e2a7cc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5bc818e52d8859b611924ab41606c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c79b7a010cc322f9c6581c2d580fe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f379763a0ec4cd18e18df7c67e4ce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0930bd528a21e0d769f7003d1dec9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae39339114a200d807471b265bc93b2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49fe65ebe779d5965aca1c5bcb252e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ce7e1dce28a01a363709e9505e820296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66d6df33c46b850b35753c064f5506297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2b95489d13338825ccb5d6e91fe98298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17049cf25c5561d3fe785705fb518e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fba5758a0f25962413c65b7cfd7ab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887242da56bc95153844a5449e7ec12301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1bbe623fffca3180c64287087c52c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a241a7b7dcb41931b1c15d6a226f58303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55895cd488ef736da202a7507a36154a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140a76d7d3bcd3f3defd6b972c8610e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed52ca8fc8b00fb4358884a58bae8fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521be382e2b6af3a640b0578b3834bd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8121d402da89f34b234c1d2472affd4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802f31829b0effdc40ac776b5a68961309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df634e7c90715a23c6233254f84850310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f0513d1fee78cb083fefd946a39da311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fad81c0cfe19dc82fa125d1db0f01312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44a275da951ca6c17a6c68b6714507313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccb4ffb3cc88d6b3fb03e51bc565cf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e6eb4e0bf5747e7d9cb9766b6d39e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667680472f6669f4b1dd8e74a56f438316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee275c4b84d6580ea0303bad65d3a5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6c9d83f78ef7d2b6789b44d7bc65b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c763e0154c5d613d7a1339f88fa58b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca847e5add41fefcae62f2add0d31a3f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93309063679a11b41536640bf89b8b6b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145db536fd4baab0d8dafaf228d9776322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f563efdcae2a6da4ceaf3b906e1872323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a1928d01bf1af6cd54069264f684f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa758c2acfbe3ef3dab09ac60b92a8e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d864ed59a320b54d59525aa134e17c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e953b1564c624ae07c0b70e3c834a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bc87f635b8797026ab23919367269328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2a7bd93ad71129f7aa3bd4ed031d3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab654ff54d243c36fbc16dda9c548d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb3b216de5331562faef5aca33816c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9d7f11a7a528b15207dbd034992f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666b85b5fa7c2723a490015f32d85a4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0cfe6feb709d50de4effae9e99ebd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3f3b7703bbbb6bf15d532cc129662335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc79d4cd731749b18e6f04f578b950d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12abefab7153770251fd511915d12f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4467d2809ba10f10833fe036e89c4d9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74513a9c30067c536d9295a71494ee8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c542aaa14a98503525ae07b86715232340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee778ae20f4a3e3924fa6f1282a06bc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445320d3edb039133c9feded977c8b2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3e4012cf7d6591300cb485de83280343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44feefbe55f4ca295b8a860eadc14d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb763efbf20fb7e1032d29e4e2ec3ef6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ff2b4b64db363fd694d3345324cb6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5d83242cf613a459104c492eba539347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1683d8709f02066b4811ea383c4f9d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619f577a948e0fe565715de317c5da7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804c79ad57e063565c28149e8fd242e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0588a6cc5f54809c8350139ad2d54351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d498b059d5fcb724a6f102c46c67b7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2818f97b669e06f684b32bce4f290353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb630c134a98dac15897d1afc1ae994354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f423320bd76d33f0ce10732c0b19a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f334933179d26c2aba8c304a92dc2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee55ae47fb6b90e6c6358eb41906576357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd098a7d9eaee5ca445e00cfb48d5eb0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128b402515395767aee99d8de4b4931359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b537990021367916d654421df6d220360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57facb8a60a720534cd42df861844e11361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffe402afa18c9d20d5675e4b77a167362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af0ebf801f8824514ee11373ffa306363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c851dd4c2c673756384bafa3feebc0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d33da684df8704ee4c281c4cdfda2f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf374e7d39e34c94857719c6650c230366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab46426f94e06748f4c15c668afdf02367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f065a72226a2e5519fecb9279cde570368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72a56b95df70d60afb47e778601de6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda689c9964418c4661ed89c148ec2c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38e3478ee9fc16d89c6a0123b8da9b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45161fcd4efccbf68ddb9b252ac349372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d758e807c44871f58d84ffbefe3485373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fcecfc42e996d674094008ed40f2f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfdf256326592324d6306f5d1b137e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30a2f663847b7b384a45970f837a95376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9928599b33e6e6a81f6e2e3f998b23377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba825ff440de33be96734bf3496b6fa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca867ac59aabbe5bbcb9b5273a8ccf92379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070de6e82553c736c361d79978da1d7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49e087fd56151ac185ec6ce5a38345381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc2c092088f10b947aa0d27a23e708382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0df538c07a7e16a38ca312f83f14a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad73307fbf97b90d296f5a503f47ac5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9e46dc36895d40b8c363903580c18385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296478e79f37aa172cdcee2c913d3fe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b815f8998d5f1402bdd0999095c277e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7ca062b069b76ebc12a57c72df951388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e90bf32c5c68d23fc4be841757022389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1c3cd74e6df1c3ee5a11e5e84105b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07d7af1f4d9d9dfd12fc5376d424c1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd93c4fbf468e729be1ae9a6861b3b8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90ac814f0dd56f4e0b58352b441d68393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcefef6ac946548bdc3e93629deb58394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6419f1d3cd7215cbfc944472b417c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3caade59967a762bea43f5431b620a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506479284ff71eea59b2f9bc26ff037397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45bfd81a160bb9cfc548ba7b0fa7d3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8274b628128e982b22a770b3a08f2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a61f8d73f1bdde9a3a96cd86dfba7c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743f7f47968021295823f35e16b2c3b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ee556ce80af05f4e480d4b85b2ca6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37d591fcf0ef6b8363e95c2469c435403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8a6839d16a5015033811ff7a66580404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e54cb980ef1d0e302bf9a8181477c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e493646d02eb27bebbd693f1610ee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052c325a31394c2c7738fd5ed9de9e8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad7565781cae01af5b82b0f8e47143408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858388b7651afa3365ece57357b93835409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284868a5d27cec4cb92ebbbb2a947cf0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ca0ec9ff0401256e793a2b7d987e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696332154dcab397d865a5ec9f8c117e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63510cd9a5e821ff829ecaf82f3d6c15413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b4ec9bf60821c8746dfe1343cab37414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad11409d74c074ebb27d3a951a5686d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0fa2721f5c8a0c10dd4375a669df2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22ffe77c08c51da1dbcdced45a27dc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef4cbc2d074ead76edd5d6fcb06835418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63456863ae49d876aef422aeedc2cc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb92ed0d33aa67516ef4c448709885420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190df23f03eee438a7aae58766257a6a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b7a59f4f38533d6cb231e134c7eb3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57328a701a48895c46375e78e5c210423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a3affaf54b58654019d30eb0c692d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366b808d5bf91d5ebaa1f7fb019f4b2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbfd62b0d672adb659dba5a72bab85426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded67fa77b0e9a7ef786c36d024b266b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62bcbbe9f565971f5d5bea0660926a9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd3c6c8b1260926f30e05da842f36a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f7ad2010e0203f6de9076fed1beae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d0f31f73eec66aaadbf683fb88efd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a19439dfbc403d9a026f0ac08d468432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa92a50b9bab2072c6040cff6ded01433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b5720f113b909b36c81405f3c5ad2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232ea31d92f13d8da52dac0faee1844435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c59505b30364471612d8df2cb2ac5d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a8307fa7104592439b7eb9910fffc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf655bee0955a1ddd341de25b85b43438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf3feedc59ded885c958b06a0468ce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f01405135cf914211770824a16c9bc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79615c1fbca38d228a144f982f1c7b65441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de144a9216ec393ba84c4df6d8e0950442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0fc7c52052eeaca3e2e3fed75de7a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c47891a187aa6acc366d4b9044e24444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c876f17956908fc00d62005744a067445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedf67972deaec4d899ef91aa187682446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ab914abceeaef6024b6e38e92cb06447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de255054bac8b5d9100ebf29945b9f2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622d63ef17fffd21877de782905475d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67378873da029dc239f5b59fba80df450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7e4b0ef575ab32d8e4d5a460a3004451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f5ba4eeaa20c9e0c67966273af518452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dff7062a85c5bd71c1effff85d6161453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81614f07de40423341a0cb750f482bc1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45b91906b619d68e10f1f49ec81072455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abb85b1317a114a85271ae8d7a2fad456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f0ed30ce2049bcf4ca6ef015e078f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b1815ff35cb8c922237e4f737e922458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85140f5071ba2b0f7982a4b451d33103459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affca45023ebac1d66c9412c6ad0c3d2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa709acf9ecb9d9f8824936239ebd008461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa81ffd33aa77ae71ec3985975b7048462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50f486b512c3fd2665970713474f3d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321385c8af38c48389b00eace44c9b45464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861aca6487f77d4f9e7f6bc9342b65a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93b0c47753607cf6a1dfccb5a44e63466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eca945a9e5af395cfca17549aaa672467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee02a6a9a726f60c92423a42876045468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bce98161bf611c8f9426f5b79c79c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e147c5db524bc7febf64be58a293ce470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f593139d085dc5da06255eeacacb8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41acd7daab5944a753a7f0aaf85ac08472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb080f342e925863db29e1257836ca7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b80cecb5529e82a26288426d75a52474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd202bc7271a1940ab68e1b304fdbbb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bb914249fa4ab347e231182713822476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77400e5ebd14b37747ba8b2a79a9a144477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bdfee96f14a03c399f5242ce5a1ba4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e839359cfe16e016f7dd57bcc8696479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cc90547233745ae1287633088b4c2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf415a3c34ae759db24d85b1474418481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242c8ce196cc72484ca75de33c3a706482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e8c6ac7d4c257bc0d81bf67b5c4c1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8db3ff89415164d7a2bcd6458b527484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc804b70d6ef3cc45834ba98aeab80485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d32ea2b7054840130cbab28df46e5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f64bfd702b9eb8c4bdd33e8567e802487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87818ccf9a0a68b6f4f4f441cc1535488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726155000468b1fe233cf9413cef7e0f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e741b2c2e8ee6ec0f1928e400d4db3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e05b1dd0301b856361b1a8a5c47e9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276758d96449ee3257224fd1902345b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa144311274d8c0aa02058d3f087c6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b9824ec31969ce2be327798961b92494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff353fa48f6a41e1d3f6ceaa5a1d361495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0186b13cf8c379c803b9f156e3f01b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c226c6f5046cabe55454d8caeafb2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664a85ff4747d80e4f0a04e66f9d4ff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daba04f07b4c53a3d6c622f86f98bcf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f39ebcd709d9a04af51d825a3bb7c2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15548497405055324ebba99d93297580501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbe189b81005d283cc3438e21df447502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52624c990861247c38c49691392aa65d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0fdde5776a866e557dcb41d4105e7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fd93848b6da77dfd931eb25e30d7b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbe35fa52054aad194370beb45af06506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa1ee6446750e15c1d1d78a50f174a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc78721fc729990fb5065ebe84c660b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19fab641b59fd49d561a201315e547509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532c5568edbf560e0e802d2154533b6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06fe2899d494a8ea3b3f1b93cf65f27511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518ece65e5d0706b8de9c1835a35a45512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba1c51b6cef6d083da3949767e7d13513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816351ebded2e26d8bce65e3ff42339514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e861b45b069e078c6e6c986469744515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ec4867e9020622cf7d1bc2e0b67c7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7433dd94b0c5a3f31a9dea42e8e41517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcac55c2cb59326d573262129fbaf15518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defbdb1e88f1e0372244195665c4494519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689bdfed3ffaa73366966d9fe58725d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac502dcb013203b405eae93321408b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c81e358ad0431270d25c6e061fd762522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ce4944799cf2e05eb7fc9dba40de5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cb44d2a0e834e39c5676eed9850bc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712fb701bcf48c1b647383be4ba144f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b2178086dc8d7ca6272abbfa85f66526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cd774bc527e0284a9e2bfc30b33a7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed460e188d57fee04381988634f37e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a11c39c2a7d183b5eb78977f59e7d2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267e73a0a78f3070c35530d9ca114ce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbd4708f43212ae2615963cd69a4a0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c091c300f5ce689569083b9a5e5cb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f21574ce40701297e681186f52e5fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4137e696f76f990fc5946eba22ab9f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36cab46830716f59c455e8e9455b7fa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764eb5592151e149207decbdf8425170536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc1ebd7ee72b7f13316c0877a9f00c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592b8bbb98781a5ca7ab8799ca7d5ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cd85e6f39a0fd0b92924c5d29eb24539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270aca28611054dab2f42886bc4c001540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bc9de5097bc6458de3e1fa76aa666541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e172fc39239290ff5551824295f461542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a785bde6d29c81d25545bd4b161eb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e31fa2e6bd5a9d39a04b587d28d71544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ad3881c332e0b5a97b6eb1919673f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf77d3546b50bf53903c0279bf7d81c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f21eae216a51eb529b59ffc1871d2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27483f07b6e38d623177f534efbb95548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e1b6d0c66399cbd8cea90dc2426b6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c017dcdc6ef6bd2e2ad444243f292550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c365c3af12d4c3e29b66d9ae18117551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1003b21195a6e0e7948653ab866d76d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565481362296f83dcbff3a2c1a2ec47553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c65852298b249b77a79c84d33dcc95554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486dcc3b1ba1e3be871fd6ba94ecae7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38954e065458baf32a26dc84fb65a883556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a60f3e10ffcf62b4aa8b77e8da5fd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8bf115e6fa9d27d096286b771b579558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68001b3b8b8a2853f561510a52a3f74b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49daf10d2586005c9cc9aaee707a1862560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899f56cde489f39e245dc6b2812748d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d184e001e0ab16297b5666c42af52562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc85b2ea89799cb5fa2ba97e96af38563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aae1428fb3c298237c59b4f25c34fb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df5476711cfdc62dd757ffded2d3bf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2524bc277193a484c1300db4246b71566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55203cf5abe1e2b357466aeafc111d39567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5774ffe0227dce96048ac3feddd8d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b81d764421ccad210e877bcd7e2f9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b764a01e74e36fce33eadfcbe32da2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea00122272ab20ffed042a83793e1f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5736e30468b3a8a1ce45296669ba65e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a29380ecc10855bb582359eb5ec19573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb54d7abfb34ee8271c67357e0bfa14574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a67377cb651e41850f6e700f5eac3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82ff9f6e40f18637d166748ff4dbcd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f233071ba69810ac22635964da91a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8822c392fbd44f58f7b31f88864a37578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f09f6427358d8502a6d2432220633c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3b1718277135b08cd970e000b1f60580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f9238f9e882ab532f783b7054a643581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363e2c0a62a3ba36c055578d5c408a2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d50671267d38cfbc15c5ac0cf34e85583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042739cffe2649bc4b57dee0d702e2e7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420d1117d7b516263d271f390532de6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec677173d8294be8d7923215a254cbb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5efc9ef6314eb1c422d1628f1ff7e3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10709ecf13f2251c4aa5c10f5c7deffe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8d71adf253002a8056a7219d2d913589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee096b7764e1794104bbe17b5282b20590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c4fc8ec3dc73cdea668ee5cbb01c0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8de0787aaf44ee78ae1b0e8678651592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8902c26ff60d71c75183bb581549121593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423030ceb3b181a984dde43b80a5aefc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccef7763d967e611eb4bb26700b2680595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5a80f5824f0521457a6db423fada6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b638f025acd37fe2f5f6e80022852597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ee63154529fbff6de53dee75eef0c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550223951440f561074ec196dd3cc5de599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4545612884786eacffc79dfcb067396600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb41908643bcbee13f820875573bf4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803af17d320888e4c19768b7a654d86602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e984acffc3e1772539a799b8df1243603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7fca662b51159bdf1dbc5d43f9ecb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d049d24191c40215f9dbfc60809c2e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba1ec469f1cccac9763d95c9d65133606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd876fc423f5f7d3687e600fb72d122607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7300f591aa87e53120e322f9f08fa43608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e20bc7954fa998b9e73aac908c105609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2baf4f2c183767a45efcb3fd666f78610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1df372288f8e5b2f24aca23fd7db8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df5e8d28b6a6bc537d1970120b091a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ee28c4effa27425d4ff355cee79fd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7d24d776a0990be91a38547b47e7a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ae2a1c868a719bc54144a0a5b36d7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf370e851593d44899d3271d7abad7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a04f307e21c9480f7e772ee28dc7e6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e890387383c74042245e5450c520e2b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43186e98db32a3c8072f6db9314f31d2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2726bf06467a48f8ece6d987637c2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb6ef849d2b231c4fe46e57bea0b4b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644831adfa6a97ae863ab771ee88c4d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98257f8963cb92857ce2efd924ade9a6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc874458b2c2c0e8e957ceec31ee3935624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc2f6446b35783d65e0d891f654273625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c0a5bda06f3ca4d3e877c2191b197626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226aedeb3659e786fa19ae4dbd4f583627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd585da4be493ae2359c5ac9ac7688628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2046aadb556911a39507dfba1f9a6d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35568f7e782c213dc75eee2fbcc08f0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b075cbde57809c387624156b35007631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967528fcec76e75b5343ae07a4b894e4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77556598f17d39fddefb2c1c6ef405b8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7035e427e0d086addd40c95b9baa87c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa89997e68032358272f634a651a885635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61bf5e1e432ab2875096c98e700fdff636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969553943d071f7f538a852ef40db97d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370408865b119a7c7069e1b6ee8d5b6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35906b30572831df6327060b18d09463639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99a5bab608a6a5555249c3f000978a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae684ca32b760a1d6e491a88defd48e8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8e1db85e02b070d9aeab5ead635db642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0e2d32f3e07090e3d9dcaaad01418643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701391ba921e121a18555ddd761c9f0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55001b365f47703f39fcf719facb4407645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45e8d2ba78d664a880ff085b830f45646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6e5c09c4b1bd9f385a369063475fa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef7b77659d50450af7d7404c9770b4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc64ee01d7378b1a7c4649176a1800649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b3807a7c3e069432f5a1b30c46eae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c813f44e53e6ce6728c879cd6ef1b2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5aded4328ec2077951dc319cc1d4ee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aff3c1ad8065384d6c757c95cbe4ab653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e2edaba3857eb49838c4641d577f1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4559e152f45fe60f2e55f60c1bbaeab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5435d25ef3875f393fac3553453d3f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca03e8661720169d6206d34255462fa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e3701809a89c51abbc9957118b146658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5dd6e46fd39ddf1328e522f23509c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf58d56ca50a1f3b645b46f719bf1b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39379f10038738fdecd5d5c19ca5f3f1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53e4c415c2f40500bb8ec6fdee9a8f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e111dea0d09df1e3b30592e884d562663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53432638dd0a1cc88d387ab73cae04e5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91375ca85b2a868b7aa4d7d9b00224665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de58a372663a35d09d45cbdbf41945666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406aab1c6378fcc59c7312ac8e8edf29667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33bbe0ac4456e5e24a534b6cbc1be8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddd1a65e0805d2fe6457b3af35f03d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e27379d20519d549afd253623fcd01670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f7f14e343bbfd0cab6b3cfce10dc7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b29bc4764867c6a85f88065987f70672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca26d8f65456a6798741c0d221d455673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98214ec9e88044ca7d837732cfa11b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8730c8b204ef66e1d3d7ba360dbeb1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0c59b8b32151479c052da9b6e053b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92be42e7ab2aa77386b70f762fd8613677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015f3726348e405eb5e82dd2280c318678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97470704c1fa3173186d4fd689e5e2a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29858ffad748a937939e2167d3e562c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2300ada5dbe887a118527962dfccf3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005826aa01c6688f1a810c04a6915df682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03874252b8faa6d2e08165b4f9bff0a3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e513cdd3f71780bfc79bdd0b0a06508684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f620bf72f98357c81e0d267bf575da685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d609143cf46fc0e9e8d844e06cbd57686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ef7eed9a051a53699ed63b6cc4e27687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc019e24efe218d0c38753eb034791688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6e03056501a583fcccc8d60f84f2b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a72a5213b2c68d5e2898a67f6c43d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481de9ea93338fea0a12aebfc94a1539691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207483136bbbf90342d42b47156d7f4d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1962d3be75294c9c3ddc189ccba3be693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab37335b1cb62114d3d8f8f433d57d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e6a5a420a20a845d727214c60e1ef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa87a666cc2377bfcf89531dd149c0f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d03fb21612d6cbe0f21394eb95a88697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cd38e34c8eb1af4e6cd01067e06bb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62403999a6d39827ed5cbb4075f1fb0a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b33f8de94bcb0d1582f0cba816ba29700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcac6f4ab1aaaca421a89c7c11080e5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c693700074bdd607ef7a2bcde3dec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18ddf4a9a2a68084e5e7c27d24a686703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1d1a3a963b0e1105026cce3900230704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af908672ebf8c576207901af36b90d77705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885bf6b660aa131d1d06b619ec1b74e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728eaf348a0133a485ca53bed81edb0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c0a60d5149db3b540bf97dfed4370708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e0ef51f348af7d368b90ce99d72bb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388146577d988d3fb1105872a18a7c8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b14dc475c3173332a735deb5272fe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9960dc6670411d985e1eec7bbfb4b4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdc94a280abb6f29d016ac796d7e64713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fb9a4b122b746c22b61a3d5a54f66714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d831b11472ac53c49c7ee0c74129e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7788b445163fdade38262afa72be087716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c94b062c5a6f4c9645b5258f820bd8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5f57166568668da262ed417820611718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44061989430c37dace1ac5ea34fbf398719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de8dd65888ff50fcff822831ea8031720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d8def4d4b84fb79b94c04b237c158721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f83e412d8292038d34dfaeb1963af722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ea4346a9134c424b3d359b8fd545e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b957c41a4c7a1ebe5ae04dd172abf6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36e151ae90a02c28b702ec0c94df79725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ab0f3b084148c63f74b4192d96532726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d2d77b4fe49f4bf784b75161c4c42727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbf46047c8bdbf297fde96d089ac8a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a578cb259a8d771d802dc744e00a56729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e51500fa047a37c50e5aec53748b3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67852105fa1acf205d11dabc63abed26731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2d9bc52296c9f4caa4cfa06c1b509732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab75dfe42293605093313aeb661509733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acad88fa97e8cea3792e78fdaa9c01734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e5caf1a1e0b9bcbc5aa190aaee39f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b3ef365793dc933d6ee702a87069d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b083b5cf82edac2d1681a950adeab737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0810f20e5861cc4708cd23ec7a4ce738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678dfe0068f8c851d37b7f6fbeefa8e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7a82145d16667c6fb7f591f91b836740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cf77c2a975e428c04dc47892b1d77741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55a5a63a6393da9149dc518cf0b58b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd4f7ce38b3669ae541aea6fd643ab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a55655588a1c4f6a72a176df2d97bf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9a1b325b3762f0a505f59aea89fc5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf5275fa04ad158998a6e67e370699746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ccda4d60495441e382eef2a362287747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e589366d223824725012437c6da40748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce782d9c2b1233ad3c8b7da67adfbb18749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7ab4d40a53b404ab8093c9d1b2772750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a21318168d4998734e698f9500689751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d6d6cd0728759248cd614bb45bdf3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a1846ec0e1cbd24e8ac2071096dc9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0618406aa14bbf12bb6364f29e56866754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af41cc18f824d7e93c1c12aa7d420f5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44ecdee60807221a065e9c17687dc2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126f0a7003e9b2fb324baf7a373e4ae757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084a84af6c5dfb62259006a662a055c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfed98b134226a42c566d10f58d168759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6b24a1592fbce8f278fba7f18f0dd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de43453ab6958313307475287bdb30761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2ba785637f8b71f944701a09a4751762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a78ea25112389e18e6f2619d42f4c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613a9784e105b46016ea3bbab581796764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9aaa78b94dccca9a10ee9f6bb4b683765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39912347f999bf36f5b70d6a546bdd7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de827989aee2b4a1d499c3d6da4450767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>