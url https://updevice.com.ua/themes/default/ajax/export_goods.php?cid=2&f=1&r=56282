--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d47ce3b791570bc98eb56db193c7d41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14322107fce9211eb7085b0170dc6c812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd130b4037cd0a23349a455a09cff83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749d289446da763766982079bc7c8084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55c4b57dbcbbea15cf5d22d8f7fb4d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bd5ee72a532338a5775a4e4c260126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c35e6f81724d902f27683f2dbe34a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d957c7dcf7ca1f0726a33b7a1da6a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b043c5ce2164fcb390f3fb6da50bd69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f276fe5ffb610569c0df8bca310b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f18aa7c1326ac6afd63d03374a89c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937581a42a39de3eb6aff580c97fd9f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4101ecfb8128b5ab4a8fdd191ef5a1713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1928fac37ebd2346b05d90a21f7a4514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdde71dd7649207ac2da6315988bf115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28202d99fb5580fc6041c035c04ec416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791b4a296ab7d09015e4be99f369a9017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e6be7421e6dff4c9bbc673f0bcfe318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a622b33ae5b61752ada628e954a8bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d230efef581655ed4807088ac1411d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544b3b269d2762c58b8df7c6fcddb3521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb95d1f58e11e561a66e206a6fee2f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411ef06abeca09574cf2d95031882d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39f92379b1c190c4127348b598ff4224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8a687d96118f03e7b2c7f0269440125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba35afc7ef53e371bcc21fd97ecf3926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2571867602cfa0eb7d5371959148227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c0321f88f9bbf90b0ffc6bd26a4d828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bdd30858e641539724cce2259e33029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86e3b0a4f27614a6849683ad8ab43930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daae2f3eb5b8940ba4fffead85dcaf231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25250b407eb827888b9841feda59563532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bcc4bbc11b7da63ae47e3efb1ad4a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67811c566d7681f8c379a789332409134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6f72c5164f78bdae2721da0160f9d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577527eb4953097fd5e51c35bf6167b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355286cd3569e2def89ed66add726b337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e6f705d0e8c67ba69fb00e935379c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13bad97fb4cfee3883fb03c4ac34ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304139bb6e34dbe4ab730ce45d4bb7da40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69320197f67f20d04f9fa2d6255cf55f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422a2b625ed1ae8e61a4ce99f33cc6842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8f5b0fe08523f8524c0e2d792be7443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b26767949c0d6fd4aad403839db6e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fba73e778b8c68448d27d3e1eda28b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d81d8bd983255afef435e16113c76946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79691d67455d3a7b5e7d4bd2996f4f8a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740c32853f425285d970e6d6266d5ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f279321d41375a551f5358b4e73dff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcf722fe1f6d6fb901d1ef3c3edf3b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb986df781b9c056014e41c9a60d95251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841778f01e274d1bd8133199b286ac352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6a93be704eec3b7c19fe2d14e487753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4371a74055fe8f5c3900c4800263554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6274065fca5b96d9ccfe9886315af55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6187e5d55515f0bf244f01c04c1ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7395f49b0b6df803c97071f7d9339657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fb48240d0cc5e8dbe336925456a5b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd861b15055ed9a2eca326b3924d63be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff61716922b0bc211b05e3a96d6f3d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629468d23f550becb58281a216d14a361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60745f7f8578c6ae331791d7e7b41a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1516abe95489faefada3f4e0bad88ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1695e97fe5cc45ca385bf6b15a225a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee41a3b0cf0723f966a41fc75f36a665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6e8c8ce6830c566301dd7b41679b366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66385fd36ef8814adc1339372b2567167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c60b705d8369d4397c23ae99d92fee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb305cca26091e333add2490e166f94d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385338b9bc88a7383fa846db5740a20970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e9ae3b7a246537b9afe94057c875271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d026ba11e60c70ed49e9cc640c7cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf70256d30c4aca6857772cdd7658173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b856ce8c0912faf50b0d995e013e28474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70020bd9325df98ead386a5896c1ce3c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8c106869a1cfc3c65d9c039705b4076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811bc179b5b093319492ff4a706bcc877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de08ffb5e1a6142d029b49cd10366478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c30a9e9ccb6f66cd1b803a3e0ba2879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad094d22fa01016cc6b8af473dbe543a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b288a1fa0c7de3a970d12f9f6d1f2481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ad5490b0f37013e1060563759d22982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ec6848d3d3f2c4a616b4234996bed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cf2c0ac1130c8d6f436af3eae567384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fc0ba75f4fd7855d1b734552aa54585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ed2ee8bea564954aac0920d2d03a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d3be5f4f0065ad1c43d32b0cbdbd087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e3fd7c27d1bc2b3f867197eaa6e9c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33e27661031583013cb905550816d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae210aadf1810bcb60222dc073345a4e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d247d609eab9ded2805cfa83a8db891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296aaa35f9ac3b01d0518dc9a254dd0c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4af001a7ba11bd73672438758746b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d22b62533e2812fc71277072d11a6194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b807d8f45c1a089e0d8597d0f30d4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27caaa082b5a17415e3ccf731c8c279d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98933f7eb5da90a838b2e8c0ba49720c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef8bb6ea918b1a1a4711a707148f0398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81201572dd9ebda6ea90937e6d695d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709ee38a031e23842d905a0fad85b9e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5223133d9af8c7dc8bedc24749e6b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce049a6280e0375a684bd55b901f7799102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612ce4c4f926fd95d92bc45dd9d365a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bec6b5c87c955fb9755182764eec7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe16cf6007318b60d56dc56d58bf7ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fd785522c40e135323eb4cc527e97106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba006976fde1ec1f6b190b2c025a2ea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149d0f9a581e888557e11525d09baa8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17732a7a9201e8218a01200c7e6c9cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62979e36adbc6dd0a34c7292cf89ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dae76138e753a86cfaa93e04fe1a64111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2ac8567bc0c7bde280a8258d08882112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0bdc8a846de2e091f61108dc4638e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cbfbcab520b09729faf010f441bae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452217cad26c59fee05c02eea9045cd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080dee6d24362ea8388b42b5ca48f1eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a58aefc11a1cc2b79e3bec7c215ad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fe2677e1e18e03689197612ed38a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82aef2ea3e1eb4f407d677a2ec32d57119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e783f0056eb5560c6cae17812987446120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72f23d6261b8e6cee98922c9a587fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f540165390e9bcd3e850e157d04c2a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea9c92b20e4afa37f961d3000ab404123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ecb27ef32fd540974575270f3cbc0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f654d921c11331fe7d481e8c3b520125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda1dcc34d9fb7250919c06bb90c313126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed31fe33c0401b1f6095c49ad56eb6f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b843bcace66c8930ee81ab823555c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8c0fd7719999ae75d7401e438b877129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35194f98d468f8d97a636ed9e733fd6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6d38a3fc780cf992264df523c1bbf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50a5be46640e59c691ef4ad4bc75f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21749e3417658ad496d0f98ac67d8eeb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb4636b4dfe9f7970d34b50a8910fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37fd9b92f5b6a73b46227f1a4489cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1627aa17340d4e2bc51799de89a68136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5412f4c623e2a7428c0bcba63d864137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08386b469ce0f08fa334737bb5c2532138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83183522b78be835f3590caf75d7f0f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b988e033a8d64dbcd243d56ba4fb8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809088617550639cb3936a0bd22267c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ecea382cc1aa33db4896c39e23d3d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524fd5af8ab4fea41c268514f67d02b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db08275c169c7e7d8d110c1416d40f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2574802f8e3704f35fb8a1b00e5f0f8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b0050a51f829e40d02bb95d1147ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e2a6423a84891c7b56cbf4b44c220147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0176074f4789b29b0c6c1ccf87c62148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626a84755e2f1ac629aca307546af1b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cb51e993e3e2535953ba91eb8829e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23219e07dbd483b4ab0dcd1081af01d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac97c7fd30dd69c6638c60b86e9f08c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8f6034978e73f0713bf047dd6b49e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df7eecca79361d23660dd9ac6ee013154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb78add6be01b5c26aace7cbb6d310155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b1d240faef4d887c59c22030bc25c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7987a3b9368216a25e317e23c5a7c0c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20025aa0189717e0913259c21509f4ee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37071d62c90694573e069c8aae436ddd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec1f40e46f282205882e07d4bbb89f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a9afdb947f4c262e8b37948316a76161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde23baa0cea395855b24fd4a22a7e9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810faf6fc84189dc7e6661354809db78163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57815bc909dc6a010c125ee92013b0d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6eb3f8af78c4558dd4f3f699190132165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0b4a162f58c24dd99cc031c135b66166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd768ba9c22140fb22237b88f273b7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac0b0abf27319a92f6edefd922fa73168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fa6da273b479b41f737f80f943ef5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c2f019e73f92888f0d703629a1454170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f171b08c9e61631a70f6f25daad065d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5134c2842f728591fc850ffaeae8d7d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59bed5245f4d1dffa0e6b863c5044f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099e142032d5fcffd7a1929160c4f38174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b454d67ea009394d6a07932d47abd6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f911534cd9fa8278c331454de77d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432d2f6ce74ddbd20785be530c04cec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec55ec5d4af74b875cbe0444514478178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cb7635d8e686e14afefb7426a7168179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e7929b821b76776f0038e5091d301180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1612887a04f2e611e72c66656d5e0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb248ac8e7791024a4ab5ec53c6d010f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18110c07349cac35f87dafa241bb978f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60a27e8cec780a03aaf56eea2fc51b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27584036cf5013c5d9db12e604bdee89185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45336c5140ee973df3e88a88a5273b1f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c9ac2de05169798fe436be4980eca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e738eff906208c01e54eb7286cf62188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1854426f27c2f58b8570678781347189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb63a53f97b1dd09aedd219e0069440190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b59b0d6ce52a25d47d130cd0b002b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4bc858d93488ec0032c27c7732ec9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6192f10e63f790748478d3f8b7bcdcb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124201397548abb35861756e9c479bc9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ef489ed341a749bc18d24c509ff56195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce4276448134d1cae866998684fef5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac91b9304c5275e1650b736994947d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b926cba8ba57dafbd322606ad0164ac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d665a35f09bbb3173bb49162e6774d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941c48ad771ce820ef3375d8a25ab83200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7054eb5ba96825b669f0ef7ac19e30a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7ab6472e5299e3034dc8ee24d53c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c37a546c5d3b53c86fd8ede6bdc5a8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd07ac7a89745f31844babb3db8d83204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a80271eba5e2e9dca8f4dcea7cda97205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab374f78bab0c389614d4d3be4e1c729206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c35dc6fbbd56134e14c43a2fa0b473207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca83f549986fdb4d0f9b0dee913b12a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b22757c1dfdaa6fdff60527cd0946f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba364bdde2696ec11e1be5abb08f8d3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8250fe45fbe1dfed26b7b3a36eb8da211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32c2c85f2ee996b12c73dc7c56f4c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9890ff941918738019874320abc5c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505a2af29148d993363244869e42668214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60158e4379b9a6d0cc20a7b0cb7c1a6f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c894a372200c6633df3457d0db2b1ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b206a0125a98d6d191e3738ed05ccd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483abb48d0d45084964181852b8c40c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a4e31358f9e0ea368d271b671050e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f340e042474ead6fa285e3f27f10cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c4169500cd229a575de6a15d048fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6f3085ee5dc230a955003fc3136c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574734bc96e9da808689ad965bd1d61223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebc32b914f4e60d3fcf4822494b114224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb15bf028aba4e04e3c6f7a083c2ea0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008342322bae9499f2086fe47f1c337226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48937e46a0e5ac03177fda3b91c21d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133224a9df59869bd29335d90e65502228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c7cbc019948a111a873b26c8b6452229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471384a01a23c33372a057cbf93bb7f1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f46fe94fe28f0bc1fbb8c18f5be903231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042da4e6c73d9a3f9fc4b3921bcbdb03232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3fb74c5713ac44afc5e265acb1bcf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9c4861cd7e28c9308c0b7595605c9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf8175276cf3ffd266b737935a7dbc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a044ec36790902959470621b04498ee236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf50e7910a8cf8f214a6ffab9cac343237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511c9a8b4f17d4c29c80d2827ef5429238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf00ca7224787c975860e639e6c866239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395349abde20be86274a672815acfbd7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78366fc96ce3c1ba7fed8f2d0d533ba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab0d7192d05cbcb9cb526fdec19f9f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9119bedd5f2047686980f0638059567243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243778a593c630df66afe685e7a8165244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e046de308bb4cfbce4668ed09ede4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7af9571ba45dbfe88030216cc0f8d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8230b36a6707e2f2ae21e90f811c0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32b623954682e7824d81e7b4cd30e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c752b54263ab53eada9156862b6310c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a487cd6d3b121949bfa3bf2b8b0d44250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1befb82071344858d924f65ffff5d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6f941e41f49aaf1f7b94c367d9b03252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c596b6945dad16adb699ff20f81abd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376df860fb103db49edee0b906c60db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66819ce60892cde5d711cc9ef9b00087255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60ebfe5c44ae1935e818595d99680d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd91b6b9b76934aa9dada6c10e90e26257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d662e39b76dfbccd1c7b18bb105f199258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7242b1495ae86b0f6f1b89335a9ffcc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c23fa5ca740153f6ec585ad041e19260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137b66da783d136a55b892ded063723261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c364e5389cd869b82b083e66f359a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59416e26a1f8f7f5bd08a3d925917e3e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7adfbff13f2d0df425ae449931f995264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787fbda30cf11855f0428b08642af85265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b00a2ac7b66bc494f1e6b11cc7956266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8f17b1b49268876f6aa41b51b3321267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240ca7c4a83d69eda9a3914e0f72fb3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725e8851cb9a763f08aacefd6ed5469269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f547a8e682d54e81c6549ce63f4946270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e018edd646a0931d9d21143dd05aeee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24805ae3fdf22b6ed0bf4179582bfdd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d27de1f75b8729d1230cc95f392c6d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0002d6eeb2fa8c1aaca9e2031ed926274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d080323082880d34be3de30be9e4c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5fd09bed4f2c5424b3df2da98fdd6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975920e1c4896f7b9d15b2e5f4e363b0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b90985bb67d84f4c73e89fe3a2426e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601544a259d94d6ede0c2afb48999c9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a55d9311577c35bc573eeed8169d0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3772825903eb79275aeffb210db595281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b51fe8294758366aa6055f18f861d8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2497b79c7d046052581383fb458c3d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab63ab8f7677aa2672ae4bb9311ea3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba032d4d429b5a7705e8b4967d06f68d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9825145c56ec70f5295c9c1b6ba7f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a9609ed66121ba7c3df3bfa8f1826287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d17bd1f8051b0b7a0e1cfc7b4ec944288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a69c85c7fc66d6929211a3d55ca572289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0bb10041fe40e2128dc36cd2ef229290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc894a1568eb6138572c0e69cd5759a0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8b494f84038ae1904c202581543a0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b34e48450e8aacf16b9ffdc954a1fb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c9fabd0c2d6627e7aaa5f176b87be294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67fc3513d80c3e641bbb06dc59a3f9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2144ab981baae20bd68e241e22c5c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e27cbbccabe4ef44278fda372c7f2a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa79186eb02188ccc2bd8522c784782298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b05e022f26b6ecbf89a243e0a58f4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4adb6dc4b183f4652aad404c8ad2c8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58a10c9e90d9766179f872dac5c103301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddbbd50f6bf3e11a29751c449eb03a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa05a93cdbadaaae80f4bbcff67ef3c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a66143fdb7bf9782f5b54d8795480f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5379c2b35d3c66e691d1a832fa7da305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082dd85414c2e9ed86fe6ed31f7eb56b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7287173072b631500ef5347fecf037e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf6678546e1481005aa0043fd67c3a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f36902cda51d63dc10e2cbfc7e81e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f980612e1435ad8c69f8d58cba5630f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed8b0b8f2af36ac9f05f5d657a7dba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f421a7402393d822d101ba26ffc56d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da713c2475a2c46a031cc7ba675e7bb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274ff26f2ae685757e827394b9ddcea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2eb4cca41d578455bbd320c1c157f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357f25b9d0cab366e918c4bcd1acb5e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268c2d8e7bba3bc8dc53a764bc59872317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4728dda70c5b90f659ab2616374e3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60a32dc8e815a2d1d30122c90555c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017ff6f433d43ce5a6f10743e59fea0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c2f804588fd502a40e87b4a5cbbfd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d870fbc1e50ee06492e6c11688212322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302ff23044e9b7b48620c2505223382323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc672bdf541f8543eff44205b3b3ea1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747bda999052cec92acc7e33d8fccb0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533195fa0cca16216f4e306dc98e6e2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe37be16d5ac5c6d1f4426501155be3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378415b4fc3f0f649c37948114ffd94d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a3fa3014537abade0dd00f62ac422329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf61977efbffce5f0bb70f2a47e8d76330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc57267867bcd3442c5413eafbaac6d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d128e3e1664eb418f42152e9a1f75332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4528ff340ebff5311ccc7d97764f88333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eedc4ff326888e1fb116e7784ee847334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58098ab7e19feec7ea0328d6ef15a0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b931c5c595fce3ec299b0d455bb3c19336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcf5ef7c259324fb0ff1164ea32924337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828af9e003fea3cb337cd360cdc10276338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22127fa928342692fea9aa6d9f20a9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618c96acc91e3973e7e81df4ba9b358340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58853c3ee0ae35f8232df6b98a4fa04341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd790dce8077ba90bbf4164ce610f0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7fb6a403583e107087d46617489f5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41181ff217130a423eae93851816c0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56d3347b87f69b0e273722c0e570ab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d9605e3f4e2c9798e325ea7e411f6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd280ce07e0a7abf4bca912adb88af347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63404297dc0c7fdf310a1bad6a31c1f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73949fae205f782e33104568c7dbac8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f189dfcf6346d736ef80d573d7a75350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a186e42ca2f0ee31b81ade2319a7ffc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4dcfa7c16afb5b75af7a59aced164352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38d4d06523e44e2d748f76f825f843353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90c2e330c5e41ffa58d376ba8db901354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48eb2cfe1c968bd9bfe54ed873b732a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57719b27d90315c8230561486a6458356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab714d63901e5bfddb531c72d9441ed8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a33e77d71d9fd4815e0f702656dd0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9950081e0d7bf7ee1766ee38ebc246359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83aa8357a5955f7e08f3bb69291adf6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde44bd0838258518aa7aaa967006eb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e749b20009596c66b646bb2e6d6cfe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd335f3c496a356f2604b669841da495363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6360223657d365291f98c47e3b501e7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a5efdb865c49e20902dbd3ce63b95365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffea2c6e8ec6acfbe039ba4464adb3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122afe8c128901a1bad0dab024128c2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414f95b2b4ca3e8a889521763b7dabc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc9e27bfeb61bbf392bee229ec6250369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e653c3f8544f872df06c1d90ae6d7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff028b6e42edd17fcea218dd3ac6dba5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd675e254fa70046f5dc8f9dc6371d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbda5e0494f0c211d45196af487733373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bdda8b845b6dc04aa5b7495a15c86374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ffcb8b600b05550f5a5544239196a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28573bc302557a9cd9229807b00076376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e36fa22955ca40eb4a871af55a6587377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9810596a942525bfa3bb3c12925d84378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb254b7273f75d74e96b87b5b7457b81379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93888865b8f8ad3ee04faf025111bb4c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df06c6d0c2358513f1ac0d613a9f395381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9a361a17a9af8ced74bc648ee8212382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26eee378f0f464516c9d2696652e8fa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcfcfb9ee141b6554ba359c259944f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63dd6806cb17aa9e8afdaf69b9d102385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b95014d79d6c02b983c59e77892d92386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03a5600097b744dec48d738e574959387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9919400fc162be5845df350dcad0ae2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f73003af0dc6b0d42638463818d46389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a26fee4d0f6788a3382f3c11270c8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d76d9e5270a67991d318cffb8effe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e54ae999703ef6578791a365d2f65e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b37fd0e3136d71888d11ad500dbb25393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddc991dbf23871e48b45b2e9afcab7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4dd301eb3ff0294cfc962f5aef8ef3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac52f0d84ab8cdbdf402f07fa52a103396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f97120f6cb7cba6185853c5b15f6f7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac23801f817118d8b80e1d0920ec8c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134dc163addf381267a695187252063399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6be6cfa237113877f5ee2af886030b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34fc055061d750cab2f7c74f4371b1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b860dab39d635f5df89bd7bbce7d3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba338d43732cccfdab4a3b2302fa49e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa446eb56c46a15e24e7b55c045e14404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427c1d99215d9adf58ab61233d9c553405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563a7e306a016d86008c2b6868f8d28406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ce6acec27c5d06013f7eae2d65c9c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaca193cbdfac29436f000f44246404408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc54f1c8775215b792cb772f2c9d71409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f4143b68796eea174e8a60a9ab3d6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf802be21cff5aeca8627f5b035118bb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c2f1dcce7f10e563e5333f883addd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db414bbdf8d487f374ec1b9f757e2d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ee512adc1694917bb00dd24e600cf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8550e98c789e78489bd872b16c8ca2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c623b87ef2d7e0096a061e83d162b0a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624382e95b7f3300940e9b321e2e8f6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc8a750e7062a1f1ab0888f968a1f1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b0267bfb5cbfe6aa5d5b9ccd4a4aa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8d04a4eefaf40aa03b5c1e0c2d729420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bbb70efab537205f5f94981b6d305421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521caac4c7b64ddf5d2a6146668aa44a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525096e34ec3a0663957837201322884423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4097baa80cbce22b4c148a813c5587e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514ee3f7724256be0843f9efcd1b2eb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f57ba81d2236fe0b5ba3f8a514ae9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ee6dcab95e14306b47b300a132e7c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907703e06bfc98ef6bc63630f78b68a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e47ecbf51402e8e11124e6e3d0130429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23b5b04df0e7f6569a950a84ba15d2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ab18a7c81e79b442863799184330a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0b8abec84efdca6658ca666f298f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdac43b1c798bcc73186d78ff8a08d8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb8a98ea69b0bb663145af70237ae4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fd0471c578c7c184ea8b14436b26c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fb52757f4d38ea0cea79465dad453436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321d0883d000489812709911822fdd4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514c161c22af904dc0b39656bd8552b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f76fe496ae332b83e741d43b1ef73c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52ae2e885881324d78fa85ea4f53c7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9603dec08df2f360c80bd93941bd3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b016b8bf7f0ac4423fd6a91112cf3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea3dec2112bd1e0e5a4afb134a67d8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa20091630086f5c5d49cbeb2906b7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44080b3224c2329447b00b958012a5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f25a851c786e497ca96fab1ff73de5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230a96a554dd7158f39d7e528a88601447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016f65f6731e37d249186327b4477dd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1365b34e4715a1f3f1cc7a95727e48d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17915f3b24cd848748d0185fd5139e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec56dbeb10d2e1e4a29b5708cda858451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db924087ba7fba1946bd3827c66d7677452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f0a538a1629465573fccf311ca7b5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7916fb4fdde693655f2e4175a6d0be454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0593505155acb616dcfd97c9d7c0fc1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb15b275f9cfa8a5666ec54d68e2760456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d99ac27c29dc721fa74d5e7d71fa4e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7812da6892b60613cdc52f189967940458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94d105acb790046575a0ff174b844e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156391851f3a504ac87bdb7ad319b08460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d540fbda7bbf31377b758cb49385f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ccf7d620eb81aa0986ea08681b172462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2418a4e8b2b2972e4784fa17865b9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd1694f0bfe14f5ffe78d4d8457b90464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cb0e1aff62cc5841f429567f68689465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52ccb2fe76efc373b4485a4f15e671466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613454065f8458eaa0ac5301f1934546467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66daf55fdbaa6b93950884272729d4b0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb37cddad372883d7a4ca6c5257b2a0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9526d5bfdb87c69adfa1127ef229d4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fa6bd9569c069c98defaaac80807b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915868feeb7fc2147a3531b40b010638472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55310b045b3949f73d30bbe778f9532473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0ad22ce51ba9ac836f07e8878dbf3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaaf670313a396d850abd55485fe8f8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89400279748200a1fbb7306e3c177d0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2b5d95697ba55ba93fea45b9ae067477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd9bc1b423b2b2830cb2cb90475d52478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43b9b899d746a13dcbfdf9fa529d8b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf20e9aa96991515a709cd97a61194480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2c9ad1cf6d5ad337fc02794864660481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c255a5b53b5ef9789563857d96af75f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75f0fccbf83c4181035116d5b56717483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f613198555a9553218acb4d104a6081484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3076618a4b733e7d7cee204b70b1e6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a8a873d98479d8b21ac34c0fab420486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1111ac27fadcba6a027a6b7a89dd738487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a702b9bed2f17fcfabbccd0122f7d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d75a120c8b834766a9a44c6b6ed607489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe7849afa0686d56172f853aa63248490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97905ae15f4cc9c0e462c7756a8f90b9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56719e2ce9409c96091545f937d8f9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461faefc8d990d12e57ba022899aff72493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9af9e9c30ae0211af6ffc46579ae6b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604c8b99c65b336b5216ca1975c889d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79418706f43b89d9c23f4c15074f4d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165eba8ddc98625c4a077b959f01b7ee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484eef85ed143a84ad1cf593e3b33d2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec05eaf985a3df30dccb24f4e5d38a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960394a1aebb9da2daf5c10ede5ac94500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34444f1ff7f6fbb5b7ac32f4e8797a52501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7b62aabe6de5e336d72f85df2f5d5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278eb46e4668312b1b8bcc877bad1c1c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d240caf9eb004f9b98a35e0ddee1a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703b0d039b4bdefb5e0df142043d2c9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91642e0a684266aba8fd0feca09e9a76506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d97a22e6f75d59b4d8437c561d7dfc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510a0bf1dc3b857bae9f2a375a96811508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3c51da50547f0d9b9526393ade16e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe6099af62403724f59eb6cde85cb3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb8fafaeac417974b6a2d0ec69499b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e5e3c6cd660aac7e123b3e19b4762512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace5c2282ab61c53343bed5c73b7b55513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766265c456e955f6bda18e7f9cd1a5c3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa07abee6a1b15fb5aa46541e0c1b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88cbf1b5c0b911998bb89404632a61516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a1cbb9e3269ea65be00db360413c6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cde6084a0b5f5738ef6b027646ff93518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec35b68d7e98c6850ed5e394be64cc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e176a98f1e7862b56c875be1a0675c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114879da56a2c51066a8cd991573ebd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909e50560f5b04ce1c11d5db15811cb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe99594532d10503b5c7adb3c193af523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69dc72faf424060f79966eeb49a87a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0dce08ef4bdd37c89b6ca98d55e63525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d775f22319d5da7800f72e66966c45526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a8097091fd5c737712dd7b664bec2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5198c0fd29fb3655283a30a07e4dc02528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c244377332f14831970ca4c9f1e931529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa0e423d7b44d7a2c5a65434e602bf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d99ccc0f87862edf3044cf05b184b1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577c601a212f7a49d5a358d1c33b44f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f376257d6ba0b94823a2d0cb1269c73533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94fa6ae5a8a484082eaea39e08a979534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9db8f16721097d87981e354e46296c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35aab07f5b012a18c8c2f68b0dd14b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d2c76fd57bde28bd76893d4f2c700537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88eeba2c9a8c035f84b27c97458285538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a01408c7b8b9b10aa20efae6a5da0f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269d110cc6d1274942bb709af2e7a77540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49be27b4312b187d4b54f3235e7e75541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314e92830f1dcdac30c512c60caf0a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d1105cc26b52012b885e442c78054543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f222479eccf8f309da504a7aec4619544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21585112c3dbd1da4bded33b20b90822545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75452da98bc718fdb06d0ee1db9a6c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3ae30af0b65a53af7b69268bee7fc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a44c028c368f912580c0045b8cf2d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4b04909e3d7eba54ec88903877160549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca1bd4439fd5fcf825a08b53e58c14550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819396874dbdcc01b0d3971e7f518a7d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25731173f843abee685a034c9e663b06552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b04c550845602176459e50d80db683553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c57e133a3c56bef321388cd642480554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546b60b742cd8c2fe892728220f91fc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08cf0811d6e4340d83bd1c13c8403b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a47abf6c4db35d42440af2b7db5e66557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e1eac8e6d7e74fd23128bedb12919558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f75555036360215d035c1fb68c63e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c683cc75045fcda7f6a0ddf31b292560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977611f60f9d9d270a30e193558d82e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d49935ce657dca1be6780a08eb0676562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48a278990fc72615b3babe3cb5ca29563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dae32ae1c09160084df0e8294d842b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f192d0a2125cff2b7cc53449853a660565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45214786d08a1c4631019a53d482ef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38f77914ee4e4cec9fe7055bf9391e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3e073fef42fba580718f8fe65a920568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf05bc0b11d5dba123cb129810839c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69a6fbf949938642712f998ca7437e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b04a67fffb2bdaff8cc17db183e24e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6790905fe5ae376d401be3cd396a87572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775246c5f18403c7fdd1d01cfb0b60c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46921844e8abe9a860d76e7c02084a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87faaddf3d3f7aa080b42d5a923d03bf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342126d38635b388fd4e6ec5206c4ce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579ac43bfd1c464f784a0e4eb34f4cf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3b1cc43c5f7274bd4e3e5cf464c8d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda3283d1ec91aad40cf594caadfdec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9016ee1671050c3d3e2044c5a385e59580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ceb39de7f7bff06ebeb54538756fd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19677784396617a9fe2e02a247d28b19582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0516f5b7f77a3bbd781b458ee3de8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51bdc33821de98f52bd74850cecafb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b9b89158c10303404de6b0ad29185585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3ecf0c606fee2af5c71b98609a651586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77e0e79fdc91943c6baca824cd4ccf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001425f3404614d969e73451306ea5e7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70053f5dc4719ab48afbde73bfa5b73a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d2dfe391ae66e44fb5b2a78efc4dd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff9906ae834fcf3ed90ae29351dbc0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa2191acef32c330720f9f6f1e608a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226db1fcc32f48261253ccaa4f63df4b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb9dfb64221a7624dd140f7c124da3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9038919d33f356fccefa137e3f39cc3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e7dd34b3f85c539e3e5db19f00a16596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac7d11b8680bc48443fd1fb4617838597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751351bfa99177567aa9379057f6ade598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1ebf760b170a204b6c8b0d0be375f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198447e5d80bd338f5f56c9202e9d66a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e594268973fe941145447ebdd5bdb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a4fc93a2088f21588ef91b9bce285602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74467389842556989d337dcccf724f02603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952e5bf3f74068a337496da02248245604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c51ca8c648b4a3fdc0057a33082399605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e107d00f031ccfef038cee01eef42606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d5da5e8af399beb54d83e025b3575607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b78f3e112a45f2c747c08425017b5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c6b81e6ceb316df844bffefc5deac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817af226b168c64801113ae36b6fd78610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a741d624497f86644440cacc31da3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89210a8067ba05c8ec7b6f1f1937399612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381c3270e192685b1be6710a19a34d6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ba619456ebd196ccaec709313f04c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4732256c96b798c63444cc639b4c5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0cd420da690b3b227c560d2539de1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7d5359475506b9c5a96140f212a04617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8865817b2098db64c087cdd03530b16618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad19f0a0a743955dd55c6200efdafd2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22a339c702ee45f9b364103d02f61d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96432efce16463702b1ec7996b306b60621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8abc2adbc3354e8048f840517b5482622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe868ff37acbb9dd198e4840256b64f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfa348d1f462613adf627a3aec1177624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99457054cef11a02762987553c949522625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a25605c59d9bab44d858b8e650507b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910a3da7c9326fd463727f5647a1640627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a366b75530e98c5bfa97d113d8e564e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767b180667458a16d6d352643a9b71e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd50172c96e4606b53bc863cc898c08630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375917096077b53ff490db0037b1dbe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830ea06ceb7f630f6342feff40a818b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba36b9006848caf60206b461d0f893633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da1d72e7d597634bd97dbfea1c50f3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ca7c6c1867de4ab1d2fc1a4ab9aaa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ab6b7088396cdfe1b0dab59d0f246636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2dc425423936e30f3484dd57010ecc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ab5d7f24167fe8b99fa1ad157c326638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29026ce46a1e55ef979c997ce039ea47639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96cc3ee8516fbb84eaf00ebdf94c33640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72206904b7b630789d727aef8c00cdb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01143405b2d1fdfd554e08da8359e2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c39b0c7ef0baa8b8839147699de7f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6fd41b361ed44610e42094d8c790c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e874f685a0c8d41d03b4733ece8726645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e475a8e2f128eba4d3fe1e07cf540d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31bee118a80820c4505ce1e415b1c1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb15b9b885a5ba72a77933f45bc0b40648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5bcd85de704c8eaa59156b32794fd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048eef5a6dc77e94f5e715c45945be89650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84219fa876f84dfde7fc9b8371200a8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa144043ee6efbae3e75c8dfb14ddc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac2293387baf00844e30494fb51659653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc904cb46af6156b5d662af7776b93654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf145ad7b2ba3842f359a8e825a403655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81520f4500377b2e963f2f92811060656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6aa90092893bf088424e75dca8987a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8c9ec9c5c92f2286bf839b773a473658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37877d8ad88d1eb1c5351f6bbdb483659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b1f82184cd47fc599ec05e1d5ee73660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3d1bd708e6235a3d73954793b9269661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e6c4bee28b0db20bca9fe4ebeeb45662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2ae975c9b5d1420105fb6b8e7caf5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea0e7a3c55a90ffaf28e7cd7cbb3b9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee5813b49c50bebc275dc38f3f705f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d9d050eb36783804c2117b0830080666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba89bd11e57217384efe0c642ea340667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cbfe243ceafb771f8a9076ebede0d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee31f6c3e2f110c91d8f1a221e29b0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e38ec33fb088908654a9f803dd5242670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4248f0c0ac6de1a04e16b1e501666a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0cd7abc24eb6b0eb04aaa4798ca022672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d08e1b6c9bd531c7ac9f9c55e7c0cb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86497cda9fefcf30c45e00db4211f6e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dbe2b62fed721058c05261fe42175675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6345e8a5aa1ef6045762adef7dcfc7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f694f20e2b027aaf3598dd1e55b73677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f473e0f52cab896ccecfa1a0948443678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ade78eeb1f67d37e04748dd14885b5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb5943c2974d5e0917f59f420bc622680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c804f0f0dc11e5d9b3ea303fdaac1dd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65d70863906bae1aeed6331a9fcadd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850f5105d0c309c10424155b2627174683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b193fc86ed725b94c1871485e6b4b5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce01f7c7e52097887554db389a10fa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e749b043615adda09415780d4edeee0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d2be487375db349a6b8c3c89206c9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4272d1079ec70d5d43d31bacd400cbe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b9b18dda5e58c1d43098ccdd34443689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e80d8bc8c03822034e809879fd5db690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e78e5454b54df25de1eece4cc7bb3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258bc7856b8630263e9091008aaecbf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926dbc789497a8f81ad11519d54c9fb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aff4efc7c583d8d1e8844e2f124ec7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4a6c3b715180534d8217bc7c49d13695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6531f681166e33ecd66137133879d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46183d00dc10653963a5c707f462d8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073bd18114c144b6644b74cb50bb02a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e3f50c61f1ab8a913088f1bdc78f0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d39bf057e35f35a86bd33b0f2f9fe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023eddb64ccc963c7d9fb16ab36466a7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f65b284c084423e590219bacedc34702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804fa5a92f8ee5cbb1e4e2faa59223f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120874fa5eb0f4047472848dcabd59e9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819d6ddff6e2d068a62353c47b8154d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8aaa3a2b91cba618159a916d8c750706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7494cc0e7a6bfc2e848fb6e7131aa0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297449ec329dbdfb1c1fac3d7591131708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8dc75d99b34b5dc1aade93966b202709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05509ed5db004c45efda47b3294e577b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882e74bbfb0031325e22d16eee87d2c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1b7bd6ade8e26c4ae5f702f32f5c4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e54104548989a224429329637f0392713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe7bbf063dce6abd57d5f3387cdfef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5733d97b8e4d9d63c876d875193e6b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60f61db7d59d8b0a7a2b9cad401edc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c95c3c950b8a5a0a2f70fd301c22b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97376f5561c0a239e33956e8de63a6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7571984d3d595355eba11ad834910719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4bacaf1e86975221c0edade99373a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983b3eea2f6aa4ae0d16c125cd7c2a9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83bc736fb47013a86dbe4b6aea6cb0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670be479230faef7b9c0909a71235297723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f2c5b3dfbc775d470fa94d7e4d69e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fac6a4fe79175a87439e97282516d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f261abc9028be6d5cc5b797f44fff726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee62bd5340bd47f3463ea599f1296f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5d384d7ba10bb9e80805b4ccd8995728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb363c3eeb3e2497dcbd7eb9e8fcad729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397d8f87010f73ac361228045ea10ab730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d314c442ce7c4aca38b43d8fc2786b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2075641007c8bb4d7d00ea02315e6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847eab0772e9a2d9a86eaa140362043733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968185756d2efbc688e65e51bbf9323734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ce440e059a3f39903e9177801a674735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419813e54233247cb05824b6fbaab8e2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28a79ec8b18599de5d7dc48e609b55737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c605cc7456928aa41d4493bfdeac9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a5561e2f5dc7552ce5e13e8a35624739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e81d4fac25db98e48fcd564de6cf41740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce21cea3d1cd87a2bb5499872088680741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e696ed1f120b6e25ec8c6ae6c5740b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd74cc170e3a440fe1e6661eefe355743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9650fbc268cc4d0ede094ad36e7d3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e5f4b0506a50fed00a1fbf901e69f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719540fc8ba3dc7245281653e54368a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670710bd875677a348bf11cd14568aa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3fb0fe8629726da3c507b287f8815748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3923a9d9905bf2138c413ed3fff4093749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c29bd4e2022cc22d643388164ce75e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54911a40a6cd5a8badd1b35859ae98cf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a9bfb8be7602380a47529cab90e5f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231a6bf54f2fec8535653c8ea9f940f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf45a6872177fbbebdfadbf5662728754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e6082f81e0b8e02e2a485806b92cb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb7c2423fdd8da07c5858433b3b0e1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3114dd765da0721abae1b56aa9cf4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ea344e0de2043b86466b1c8aa0398758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c8929c047b15751f8029222f358f2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3818b57c4af192df23bcce246f1c58760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08dd5eebc9b7aa3c0282fdb3cdd928761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751c97e3b745d2407a2dc3a9c87e444762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede3c3ac3c7df7838ce8144458a9fb9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f3959c463b60c1c26af0e21129494764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347195da637a69e5c0acc38f958af4e2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9f65c0e8db36664ab35240ccc1802766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc7006697210c5c5efd101fbe0a2fb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10de0376d31a7e56b7b9f42d0a2094768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ad64255b432de449d58bb90ba6040769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7eb89254a30b98656c39c0e2f19ed4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4608f6913a2b2b9a4ae7b9885e6219c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5409fdaeb4cf3632d49c9c1827884f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63f0efeb35c8e7b1ee6b24f84259bc773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d79e5de18016d49ee3932941bce3e8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed1ab17776c1edbba41ad0589cbc9d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29643dad396ab475fba6de2b7a3716eb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385bacbb2908b50465a2f1c499c7060777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9655b43721eccd70768afbe82656f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73db4467c906e1dbe360703bbf3950779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffda0a242237d5c4d6aefbddcc06358780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d166ae22478da9761e18c48759309781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd999d253fa907de551e1c522d3b78a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d939fe200d92fec7ddf7a11274f681783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f4dfe65e4913df8cdcf4307a6b3da784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59343ac06f92f4908248dca6d78c40aa785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93828670df44c2725c64d5ab0dcbdc786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53dcab1e5caec51f4d48f87bf69e9b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f4ffffe991b2593c4ea2491270968788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62c08c73929bdb249e73608f0376d6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4ba68d2fe8ab2000539c0478ff391790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7ce6341b2031b48469fd6450befb0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a5fbac215f37a9a66e88506867af2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9aa3a435c99d327de2262a39e4554793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9476614ec33be07c6daa6bf5991ba794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051cb8317589f58f615f4d80f3a47b5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f717e6ce40bb6dc3518bae086af1b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a809a5c9fc89966b55b22c826abcb9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665ddcf7426f46c8de2f06e942fd724798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3234b4777b77825f723b870218b58799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746a62410c9dcef58e9cc7608be5450800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11033c6fd0ea78a655015202fab22881801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7c7b718b7d1eaffafd5be5642edd5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c75eeddc6a16f7c336606720cc1f5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab6ac5f6569f098f7696b555f4a33b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6a3f5275c9dc14e1a76b2af23b042805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430545b73ad0c7bad4a9d464a03c9b63806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96cace6389320a4e1fc4fd52cc5182807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289962badcb7b5632bab5de9e80564b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5e3eab1494e5b6b06988d722b0c91809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0f89f58f4ee56ff40ab22037c3e15810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40786715880b6b21ad9cdda51ee57b1b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29150d487f7a4b76e56f755c261047812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e4054cc50ec84d94f0101a6767373813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026df0a54aed259ca144023cb454fbc814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8e20f00b0198fb039b90dca1c948c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683624d63768ed901e8d5cb0396ea47816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc23bdd68e7d54209b97a00df121f0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8936e4d53444f05eda5e32fb9f9370818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105437c8fc615b2282da5fc7c3c7932819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c137bf0efb86cfe04e8afafeb84b41f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d30ed1f60018fc7decce63cbcf284821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415918148caea33735d6807bfae1c2b6822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396d62aa8808ae7b995e5a4a8e5db05823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd07c269dac92aa2338787d871a35771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716918322d02fcd7b2a05e1759e474c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa2955c830d1c13831e45044ea5f8d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6511a579c7ccad4253bdfa7ab81c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8f50bf15b844041f42839176e427d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf91e0866bcd08637bb8220b86f99c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f21286e3bb7a13438652868d61fe607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42432636ca62dde8f768d646dd18abfe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ade9bb2d5fafbc9e685160c65c23de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58825f71468af3454d23ea16238343410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae7e4126a209b6e262d39eb822791e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e1e5027c684db389f4ddaa868861212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cafe4af0dc4ee77e216e894775397513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ba970c8023197363266287d1abc7314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4690ba0515f22a04bef07cb8e8e44a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e560948e2f65ff2fb9411b36e8bc8a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b32756b0813f1380163cad7422a59417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb54e2f642f1c33f324a0e7c25f68b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aece14fc9f7a59aa8b34c28078d52819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b5c158eb8ce45f4e3c9b6eda9897c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa402e691eb65d1e34bd45aa95fa52c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fb9fbb50dfccc8ea3ca17a4570b6522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56aa5b2e6f4b94e48a86ac26d5fe7723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36863f263f7be5de72797cb1281cd624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bd96e6e2668b5fa7a29cae03bce5625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd6605341c15f8faeac996ed9285b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104e2092d633acf22a550874511278527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf5e5a0d1cbbe8854cf83c7654493b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c557530d858183b059c7af977e2d04729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425365d820d65494e33c66ed87f91f0f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdd334524e74370ed98a2d6f182d9431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44529b92548af7d2838f88a62c9f5dd132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765398a6924c7fe106bdec7096f8ea8233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a853f5be85d7df597d96c12c090fe934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1d932ae09fa7e734260bc704e095f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db5fbf7dbea8e64463684dd670229136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97795ed78a0b57833f3381db1e9e359437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757db3e43bd2e7688434201eff56b1c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfc30cd50c511a197f8c7b815bf41439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf7933dfafe3c1cd9840b604b2b26e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141ecd8a09e34b92ca60fb5d6ea2bf341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6b4ca270826bd0b717c4789383db142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e6f1dace72e2651fd97966180227043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45068fb873b1dcf4590993da1057258d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932827509213d1e1103a639148bd609345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e851a411938cbb360e46eb53466b12c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb59b7ade2a15477503b0fe8c7d6ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8407d217f1c522e21e05e24865b15548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa64c3653f03d49a1071c055b17930449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba51f964019e8d9825af202e2b1792950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbbd40d9932f8b8f0e6ad6f0861f3b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593189edb146e2d281b03146ceb23e4352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0687459f7f99aef4afea58768447153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12098459149160caa4350dac38d2762954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10397c79d0def330725c13a281c778155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d967e8ac668f4c256450b8274d6eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86ae21595df73fb729ac5d9bb9d49557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb93055ef6db088078130f780825ce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483445abd824d825886a3dcacf0bf5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf69bfa11fa18a51cc98be7f19a9ac960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397e1dc9f29d5633fa05ca9b6c0140e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67a17c05e218a18fbfc39879ac195262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c9913467a562ab93d9ac2fe00a28b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e009a2fa41772164343f4fa1f5b4964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beae6d99b3343a426a4e01a04f4bcab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb3352821bc04ce5779a6e3106156166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad0a619b57ee561c8f092d6b9e275c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3c5cab309c53f06a1fc6592f8fab368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8deda35b37c7ef9b278c20ac01335d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c3e1f936e187652164d2b8e0b7c1770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d30a1bccaf5412643039a72a040b4071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384a93c080efc779fffc59e656927a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23dac88fae43aa50259974630ac1c6173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651cdc54af61dcfb53f066dd5b44dba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8840fa72e4a0649dd32b71bcdc7ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf79311048450979db66789c456d1ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a136886b8a338fd7bfe4cbb66ed09f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c614b5f72904a90366f776cf0e72778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c07b7fdeae83e511ed72b6dc3590f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b83d778b5dcccec6f0c2059f9a40380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ce64c551be0d0c768433352b4cd3e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba702e883e2fd0dd9056001a1dde0e3582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e267b5664e4662d6b9e10e975dd2d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3d0575631d11464ec3a6ca048955684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60c14151adfb6cc35f34ed0db431b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76c368e0bbd4265144c9b1ee87b45786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975b8515ef72b5951e052c93e7bb05287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd7b803b75bcdafae9eb083f430f6288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ab305056970146dfbe8380a03da8589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6f08e413e66bc1bedc4532155d2ab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc2ffd06b2a846faa9d8c239c7143a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4c7f58d0b99b9f84965e58a8f889a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d0048085c134529fae6aa5ebd799193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77d8623c98b1bb4f20b0f2cf26d6dc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ecac4a9f8fb254c60c70e6e0079ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fbed9ed25d3b46fc3eb46db97eae696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec63f537a10bbaf4b79e1bf77af38e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccafb08e5bcbb4de4d14cfe60f07a4698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e01d39a0a9db8ef98b21519971b8b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214b52050d59d60f07245b33fc09ecc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eced8b281875460d712829c2f02a6b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb44ee6a9bc1c5e6eaf089b1088693c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2438a1dec11beb410f8cef3b503cba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf727b99b27c617dd2085248d8f57a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf33928ec02d33bdac0bb4e3c2f25a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cea20a9f17be5854a0c97f29f15883106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06ed7f98d17bfa0a15ed055dacd8d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6977400be3d447c836b64b5fa13b6e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b4c19e9b3307e6f630bb620086201109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca261e26c1f2d04db17d0cb2e9f74f52110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8457c60b3e0e828acc246e15e4bb523111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3cc74bf0bfbf23ed7cd7edf893af2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fc4d5885e2a3094dbaaa830037ab7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53635bd0a8ab3d012a7bba238adf93fe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79dd83bc7de60f63e91e07678779b25115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f05d952a1a3a0d2e5ca1900e903dc6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ec04f784dd8e7c2cc75334f6d9daa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba791d582ce9bc60c433a6e33b02c3b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369376f78b84e3109d607cde0f7bd029119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5e27cb48f894b3bfa905edcd27a1f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2606b83a0e375a1c73d5af49beb78d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9edadb12c3473bc755937e9614ca04122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780ee873eca9167c5093e8d11f27429123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037238a61389d4445b91011b76053560124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7675af586ffa563e46c6e1f0f3a8af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0342f04cde3064059a80a3a7a9daa1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c16db861b7258623ef77e37b2a3cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33638906b295a3fe3f85daea1d5650128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130683c94632cdb5a2c25e117f35e21129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13df790988ffebf4c7c78c42deae183130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdf54e046373994bd396f05dd1cbe8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ee95a72a2e384e153383ac2a0d3cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656a04dc73cb35ffdae2c24e62f7d61133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48bfb4cee9b71da547663e39bfb488134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8e5d41462c7846ab425a6c6cec969135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6d94e9bd16b6c421a8cad330e44d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5f5d8c21a527b5dcb1bad83f62007137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188922bc9d6634e3682bb8199681ec4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c9f3751df94e5b9c48f1bd021c6e2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c93f0b9427cdc21ac93c6917c71e3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db2ee90cdcfedb9752ee9ddb9bb74f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cb7499de60eb9c64742e7de8906f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac51dbcba08cb4d5d45c4d3c27025a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd315fd1708929a3e8c329072008ff09144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918641c8dc42a38f185a5e04bd5cf16145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f74e14e1aa0e764b35e47588d3cd9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956496222ca556d64985d4bcbded4b3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670c6ae1a765c87e568b6214047d1e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebd62b99343848f91d32ebc1cd820c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa84a755c8e1af463202e4d15216fce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db75fc842afaba5438808af00db9a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865dd47b82ebf792aba7b63794f2da5d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62707f3a5c1ed600c44203a1d3da8bf9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f75796bc99b8139763a37c22854c9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8383589748ee8916aa0f2c2f67556155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c10f9e7bb577512acbbd591270b327156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5afd830fec0a0d4847ad68ec332ec9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492a3bd842b3ab527b0290fbcd8b954158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50424caccb85ba8f5fa7707ed2cb077e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d7691d372d92c9b5196ad6c237c51160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f3dcfa0a9f6606b99a0de275e4489161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50726522016593cd443abbead46a55162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b38d15fb5def4b53bda80d3a9157b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92e711ef068d3c301b31e44834b637164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f886905b578ce5ce1c887b65af564a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62820f4d65f9eb9c354cb35749a8609166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71ecff38be3cdefabee76955ed480a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf603c4cf0aae1c6eb75677eea22a5da168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ad4392f093774bcfc860c4699bb83169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244dea5a139f64d095e6250a784dbdd2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ce5bd88df07a95cb1f2b729877cfb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754a49fdabebae856626443b2981e0f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37189f427e4a1c75f05cd1b51cd5f779173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d659033fb4063ea14eddb9005d6a1c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10709fd86ea9d31bacde06f9ecd680ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389a359497233da5ebea34650cbf51a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e39d81345937c71b0d0e382f544ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced2126d703885b5965efa3c1f3f045178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc0556318166f74baabd51b0ceefb5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9bf6b6beac9f1b315db6272c0998e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb844b18111c495e4aaac3d4144a907b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc4922c91a6f8f504c2722fc957079182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25113ce3f951cf60e32bcd17274b24183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f0a4a07f39821667fe4b08c8d14a4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92634ebcc36a39ac92c9b659c000f5ff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce0eed81b5fe81c75d0be1a022764c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ef07c9247188002e5a3ee6084a690187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99304b6c1dbd2e6a6c662c68caed10188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2079ba098659e94d0e24c6177fe85189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052447ed3cbe704259e964e5f7bac29190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e475e8e692d23b610b87430a30d7902191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848244f099c90f52c67692f06740355192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a594a4325261cd8aa8b48e2634cf6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857d6f0876388be4da896146cdaae60194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e40599382b4ae5826114336943996195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd030d4e2964e7f6eb5b8ce2287aa0c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc5458818212424b435c390b36ddb3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2dae3d744dedc6ea0949f44d4cf9e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52526d3c986fe60be4e6279c177f9db2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5199b447e78d5edd3d9690cc5292e7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a756c17251a050844d6cb66dc92b936201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1b26348b6a4d9adc24e4656b14757202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18d14ce2b2cb9c8d3d042182481dc0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf743c64ab7afd5db3968c21318e68204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8b3bdc0ac98a7ccfe9f102196ef47205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c79651f5bf016ee3af01e486922e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a40a96d11b5f592344e2703af508e5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b43e5c4beb637a410c21c55ad3421208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58bf5e3c835438bddaab459247d0f3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febdf6d54fd55921434cdba1780c44a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c0bbcfa1e4d88409b2b6c4253b4b9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c7816f40b4f5053a9826eb5f867ac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79960588b8842379e3a2f8a67f9b8b1f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39d74f2aa4ee6e111c254e661d1847214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2348fe5f095af79d6d2e3e8992d11215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3513e3630a72c2cfdfdcb536f9dc800216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94c389406ab9634454812fc4d1bf60217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352a76ffa0c56ade2d9b4826dd42e13218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e127c02557b80f55e3bd7dcdf5340b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7984f105640dc1f7b3ab48bde4190220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc451d675501d707ea2f8a785ae7e0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c8c647021c90312c4a74edece2e6b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b7d0dfb07cb9d3dee96f2657a317c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e2f8bb1e12f932adb7cf3f14c7946224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f38cd9079f8d46aa31e448757a26c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9f0f30f96fecd9d758ecf17bf9cf6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b950f1dd8552480cd74e42d246005ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097dacd3a05b5d55dd11906dd2e5f49b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9204f6dd8e65fb13e8d3929b2f4af1b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abaa88d6dc887bcc05d7ebfb4709d9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d3e2d9523d6036fc0085cccf800d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ab9d00d8829e3f813f163aebc98b4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8ad5d714f95438b82345a93937ac7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a223629981b8e01b9f9343217a5daf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26573a005c0f5887a35448a13a8c9f44235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee78d3bcbff97318fceba46b63b331236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23e3046da757d7269205d35e9fcc7b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b745293466edba23dd4bc64100fa48238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60855a57746984a1db7d5dd546e2bf43239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f8f5830e241c3b0fccd25f871dce0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf27ae79b9fb78ac3d6048401aac7b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe871aad5f3ecf820c5f6661d43e9e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308be0ff5a8761e56e677096cd03c6f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeec2776e1b960aedfb9f021787260c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82179fb0cca6d18a0bb8ebcd6c18a7db245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37679fc54ca5a72961f5e76bccdd56be246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9addf1f40fc5e97929a482785d56c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea02be5634d255922284fae1f3bf76248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7982ad6f6326cf4c2de338638674c56249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaffcec3c002fcb8cad105e450fd79a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f025f249600ebc9f6babd1b919a3f1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d2c7a466c8e5855b45e0ec36bc09d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98296b7b5e69722ec11d2a9cbbe842e7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12201a09dc8bc00ef05ff71050aae9cd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fcb49c51195994b463354a7f7138b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf84bb7feba312ca77e85302012873256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abadc15114c70982a5546d6c3acd66a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998fba07d211b021fd620624a7a4b1a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3437dc1870e7b8fc8686b268c1f5443259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f07ff7d89260d7b7a9844c90acb3b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fcacfd0400b1f82206855faebfe7a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd97b23fca39e9a039696d364971403262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd01b83dd3fa90ef71b745cd25c9e3d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d5a0669f4fef053b7fb56148f9a6c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b11d31747b2606e4294b9799b28c0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480521b611d4c430b868a5e582dd949266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89504b6bf10d77ba9382d7ebcceeca42267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7ce2ba17d9e1d8a7a1927954aebca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e35e75602abdc24344b989c5252a11269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7898e091613fdbe7070a3a07cd9c68270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1941dbed7069255c1a7f5de4cd0cfa9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee085645809a5e0a77b372d5abecfc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a77da7ff716adb49a02f5bfbc846e1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49947ed3f83f324ae884cfb5f3dfd3cf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0efb0ddfe5ca755165ade5206558e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c3d3899285ccac78c8cbd8624e94c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7fad77d83857d51a450feaadea108277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b55b236f63be89693e4cd8b4213bf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970aff536df1ea68cc805ee1d86cf20d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d0f4f936013e48f73f6672cb4c8cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f916764e1fa326bd748745cc34ef5d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338446ee475e0200dd1affcecd5a3f4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa67d2835c4e70c5a7c79f0162ab5e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c44158a96a71f3f86c3b67f4dc60f3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6b54f4d95e52b6fb208570968633c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ee99cdd02bc565d623fcc54d2dd8f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135d6935e2f9e09fde54005815c1a6c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e25e5111ff25d2e9cbb8fd120329aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2f346e34f6ec7d7892b51794df097289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c8945d311ff4f58e061558f9533dc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14acd53b6502dd1beace7d2d7a2421e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422df8b0e6371e6a0565a05f90ae56c2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ac9cd86f97f99c1595a9c7e840287293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e8eebfbfdcb9cd913ae0922b58d9e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44269047fc943e78f30f497a625efe45295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35de0775b0ebd095f34c33451a3adbb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be5568b1e190e91fa75d86b7c37200297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da452b44ad1c05eba9e0e9bd726cca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3623487173ac14a3fa3f7c056b551299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50794627deff38a678bcc6882859953300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723165658116e1a752bdfa574ef15ba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28124ae32dc278ff97a3338c3f24df66302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cd0d6c7811e4b7a0d3607f3b81d46303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6587b31d25c13406c759f37c2e192b3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022aa73bc126f41d14ffe3af7a73113305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a332b2790395c4d7e3c549e672d389f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f414334063aaa3a5957f22e8a87895307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4f4a1de123004acc223069b0ad456308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0ee652e815b734980e4a1bf0fc703309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599f4f14b2ea54b034925824fc33024310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb347d123adcf044956a831a6520dc82311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30042c0c0ffd487894692f458eef3d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e871dbe278baf5dde63aca901f169313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927685023ebf41dae839e92554cd324314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb830f16a13bc25593cacc4a07c2324315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd029140dc4a2506655746cae12702b3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e086dcdf8e83b133ddd8c78feefff3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3eccd429b1a64da1bf9fa87038dc9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96bfa7632c1243122d4c126746849c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2a2baaf5886bf957ad3fb902e1963320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadeb22155c5a05dec0cd6104165784321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb1cd2fddf0d35e6aed7febb85bcc9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ff6964e273bb94e2c5264278a3278323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ef0b5ff06886d8bed890d3a17c0b1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24189144b69c342a68d920773c46053b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321eb2d687697e4c54371a7307e3645326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e364d0283f3db08c34da4dee10aea1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08f2966f687bebd5f7a92f59445da1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa37f6a7c780df7224195551650e08329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b99cb49c5bebab850a6d86240423e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814673ff8bdee0200fadffcb582c616331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122acb75bd80b5b36f629eda2f17250f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0da501cfb93b54e4032955526e594333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfea98edc7bd47167b952fab74a3951334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475dd72e7dc3c63e20e023bf3226c58335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42f7d064474bba218c0cc99fb74618336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bcfbf1d91a4387d9064bf00faaf99337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80120faf0a3313a1ae3c8fd14a2058338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f88052a68c55f8ea777a4aa96772a2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66743ab889d0e311b576b2b00fc930ed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be49a3264346769967143d306b83182341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65b2c4db3a7380b01a9084228ddaf2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8d78ba6b150faf708f140d7d683d8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0f371850786cb79dc88663223828e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb73f4ef791c940d9ce7ddb86c6fe4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06efdc9c3f1cf261416395900d6005346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4d663906dc01970b18c072001b1d0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17405a87af62e78ffa2e14c3caa581348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821ad4ffa27d04eb435870924a4b135349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bfbb736a098acb082e97508a47756350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896b32159c8bf65f5402346abdbf0a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415fbced7c6be9e167a19f923b69be1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86ee22cfbcee9268a06b7e0752affe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f390a89ee4b4381d31858c09da6cd1d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cbb06bf43244275092ca07495a893355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ed9849cc1895d378dae58a7855a71356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c17caf760592780a389843b0ec5d7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37aee93c0df3f4eef1d789188e15846358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895498897bd08628872586af46da9cb0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057fc49beebcf54bd168b85c4d46b0d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a71f418111f3c9c16abd35d89bb6a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f2b77146c2a6f90c9a5262a90b935362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765e8dc0dfcea861b55cca79da53a62363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1080127d78a1371719a3d487bd288d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db9d41bd635da4c398b77d6194a0c1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cd3dd8f4ed604651fbf705ddc709a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c89180f1438cd6375e438a12060e7a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95404944c16df288f6f04fd97c32cd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353ce13eae3cbf9c67577a5a4efbe48369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab329d3437dd2f06b5511addc1dfab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd820f68d3f2f4613568303bded09ba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e22457e766f91596d1de77e01079d0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380f7b0611cc67ca5277f70766a0228373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb402dbd166b7d2506071c3f396707374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3377aa5d0d4ef92da2caa1823c2c321375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5c4bdb762ec4d7b0ab3a7780777e8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdb356c05908fb02dad5809fc05231377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1ce55beb66732dcb165cf50683485378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a45aba267ae23644c669fdf02820a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615edb79a9e47a08453e10b55fca36e2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e6b53d4c36a4ee379fde19b3b80b4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbe84a1a619bb40b894f233eadf826382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2932c4fc73ab6c4e7eaacbb0702a433383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7163f9e2595a9eed48a5b4e517291384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa87e12de560df292246cf73b77e8de385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d79edaaf3b949de06bd2190a878580386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84328eface3075394451f54efb5ee07b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae11d22b2ab4519cd98544ebcac4cf2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72398f6b062dfa1e8d366c0eed86868d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cfd30fa32abaf350d80522e2cf86e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cf387675b6f274ddca699893f20dd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b20461e5bde9496ff3c52a5f4f76fd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c00cfef5c9e2dc9a834a548b6d71b2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48b3efdc94c99bebdf19073aad0af3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ae1da70f2649dadfd3fbf7f9ff653395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227683de7b434967be55e1cb6a698509396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69dd436d0fc092e5257c0ba05fd996397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908848fb8c32de36e370adfb611af85e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96228de4814aee99c63b29d7d615554e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83bf57c81bdb17a652f8f8ce6bc55d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cda9e6ab7771b77f0a097454ad6277401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fee69634752fff7a3ad66e0a42604b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20126b2abb23ffa7a2ae0764d4c010a5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffc1d2252d5be6f1d80dbfee856731404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8563af15b060bd695c905db7c5d5cf4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658bd6d15acfa801da6b8fcad986c2c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d8831e4e16ef3541a7ee0e16eadca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b83314f6b5e46fc9fe82a6b1fe28c6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb9c9a3200c22437a37e4e9e2d177b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81d71b7147158d98925eb6503d88e5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f435d36345f83b74802a9aa14c7dd2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecb9c7ea049bd5de3a155718c15aea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1475871fecd0412afccbc261f2cef2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ee2f1b22a39aac88ea3a74aaa77eb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d5cef80fa7f6dd502dbf6966ee8a8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd823442f83d62192154939e49b392e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c632a128e8b6d82600274199d9e70417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1e94bd0898800fedf26e6f537ffaa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a717fe902a846f05857846cb6e44218419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad659a9d1ee7aa4746aabc46e8e8185420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba693223c97ddf3fd87405b2b68900421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60d29bf92f768873543776f4a5b4fe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0887b84c43daa64b959dacea269856d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113adc28dd151f492e3cfceefc80b9c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0bef20b08722d00a6626b54502522c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a375e80b4a868637a14489dd36d4d0f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde14d9e6e34db6401b6fa75fdcd1387427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acbf0260e871f1edf20b95898edbf5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e337e34ecd31d52149dfdad18b09f3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd0f5e6ffa4a8af5360bae6acbcc96430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14545968f4ff3143822bf2c7f75ded431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77641cbe809ad831a1a5a5d93f2ad3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd89cc7d98dd437efb9f534b8a426f3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c282583391ad3d3aff81e6b0bf61f3f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ce1630c741252962228f58817aef3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa946e48022e02d1c1f1448e0c16b3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd840d8a735ac81a2158fc0b91dfed81437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862aa6d33adef1640266b62ecb8272bc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5a88a04f5ed0e0683ad4d975a5af2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c200f7a71832c9b624a13fff66241440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3484402695f7c4d9494b81d6bfc5bba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2be4fcbbe5c231f15d01df696d42d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04e56d66f960adbc259c3d25d5e344443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea722afbd061137ec938830b748ce9b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd8ec510b70e53f066ff5501185014445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35b6ae11b40baac98408cfe3850b7b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f29ed74727090be84330cf4d0f288447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab2c5d84ebcf901b808116072e77ce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30ea610eb4d6f1222a715660568d09449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1243c04caa22e85caa834664053fb4b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad400e2a754f9fe8c1779f366cffb56451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1985c7ff0370d11c1a535e86d24e40e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23815d03e6657a341b96cefc4a60c927453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743a8353b43e5b8600eadb6b1929d0a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6211033a604846c7fb9d47f44e49b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb239e0387f5fd7484f0a4170d36080456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e30e195a44022acaeff572f1d3becb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f98c87a063d5c2b247bd1266c9fd81458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4702dce9230bebb1f1ec75876fffc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f95d8b396744c9c158c8002ff6eaf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be261a171581f339bf9201f81f6b1a8f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e2c8debac740319d047e4e6b508b1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39832262db805d12076bdb501b66a875463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038cbd17fb0eb14e669871d5b78fa7b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaed461fc8adfadfa3b4785ae1cc692465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2224495eefa3abb1753b81760cbf8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9a21f7a3ae6f50f8b8b1690314d7f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de368b0d0050f65571ce41897291bdc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08b21ba0f8fc5b983fa08e6c597a09469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c52f07a5b39daeac766b0d56c77697470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156f3f7cebd6f774ca3bb5df147c062471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95593836da8a77f50513f93c845260a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28dcbc8dd5996254e20b66a2d4d565473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41869ae33ee6e9f8705d2e54c961a898474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905f90b0e6b3b7245ed8ddaaa6e6a13475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49245f6fa13616f7eb1cae4612606361476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfe724274cd81c126f71e60ef88633477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19221e2a97698e672786e38bb58ac3d7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1e93c9a854ab18efa60f26d9c73fb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec512001dcaf08dc4b8b8947167c4de480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13885afed272f8500589cb133ef5246d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c862eb921dfdf61f27be9e59d29f51482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a9016d0ddfa813f3b2efe9af43106483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d17b6a10241d326ad1855bd2ebcdce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d615226c65b7a660dcd5b8b2e523dc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab48e9e0abace8a13e621095f5c2054486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdcae01636efb3ed099f9ed474b818487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72667bc74e7ce43caedff4959c93cf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef9fc7b881b05305cf8bd7ecaaa0f4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191eb535b9585534ca785b60b6a3847f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f90253533d55e41d4282e2922caa8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fe2da0def9c68d9c3e69abaaf8356492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1257974ab691bbb232062f7e0e6025493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53322775807199504f8e4ea0164d0f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45546cf7d4ed932c2744962843168a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586fa2987dba3fad4935dbe00c93e6f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef259fabcc4cf576db36cb787e4150f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d6afe9dd38bb4ddb81ed4a8e4da19498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86e3c0ca894c7e6a82d3a68a4c72f4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e40a5e04f6ef387f47b8783954223500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42aad938fc4187e9afc3d6a4c7c2d3f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e131251e2aa7d6b8f72a2d1c07de4e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdb8c37bbbc9edd8aaff7e6efe4a79503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c0fe6e230444e258410048cf7136c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab15eb1763be135a0c3a8a6b7e7016505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da618298251001083173025f9a4c56506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408469859122d3a77612c7b35728ed76507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae7564f0b740428e861c325c11f38c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f4ba4be001dfca2b175ed18697b64509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4cc9f3584efc00ec283a1cc7d3aa95510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27adc3929205928cfe48a701db7b5f3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4a5faa77b40ba13549f221763099e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee808c858c0e899a58b265d052bf183513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcd1f622b5a9ecf90cd64b8f23e65f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e69ef558c2d77bfffe0cf32094ad3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37d02a496c68135f070a004c744cd9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a2679e854c962e6d4b0c9d5eb79b9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63aab5a532c04bc8b8032095b6beb03518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970f12e77192cd3b9cb41c01292e872519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f267d1637e18ed0dbc36c7a381cef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5466e84100054d77fb65efa15f0249f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2094379b8f26fb2e922d8b4683d32c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abbde436866c4753f8bd16dd1e1761523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18a28f1a653a07e414e09a5f3e0051524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075659516b1ba5eb595ffd88fde412e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00425bdb90d60a85c160fa5f396a4092526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fc685833a208a49d8fcd65d3eef16527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d5733963cfce0cc9f27fd97bc300f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99b1e22881b12793a62a548080cb0c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd518ff633e7f25175802af6af8273530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd3a22953ea0f4603df5ee5d2bb9a1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a7f1df6d60550f49ec4be8cfe0b16532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e95582445ae0079ff45b83d6a1b8f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4c876626221aed0a755c58e880f4b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb632a5a9e8f543edfa7d522762ff6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29447d99bf451fe08499f4fa7250ae3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1840d472ba0ea7eb367e25ffc73d366537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c53d2ac56e12b27ababf48573d746538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb0610ea5efd37bfdeb1751de35490539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ab0a9a234c473d76c21481353fe04540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33af379be098462550a9d43bf2d229541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09b68a7f41a29fe196c84c150e96e1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c9583e75d752cf1bde696ec580691543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363815c54c8d9ecfbb6c1719fa76a4e1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ae832ea6c6d6b99b584d642ca6c21545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd9ec750b782689ea608db61bd4fdf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe4e20fb5bae9a0110badedaf880ca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355015568e297a6f98e1487986af8c37548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2413abb1a4ff2a8a6ddbba68e4c14549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ce67225f96d7839d41713da006d97550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c418f46a57bcbc802117ef9a4fc1ac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd703f00fb801c5460d97cfd7e525006552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ae7a29f451f2b90d67a083ffbc307553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7a2c8adcc950a9dda78e709ca7f36554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be7cfe877a35a724cfe67b7ee8946b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff568739c1e054cc40d1c6808cc17a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab272a0b00cec8696bc13cd3b593747557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f644074dcbba1ac4f7d72764d04d0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c29ce58876b400c646d632d8eaa07559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b549139d28e3752add33dd3d8eb829d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb9629bf62cd76302c47b8704168d4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b56b42954658f609e7ee1bf097e94562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148c6071c94fddc7fe723ccf183e9ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83360778f32c34c9eb10a5ee350a30da564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2515cbfbd99c00e8cdb810afecffd3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fc70efc56360d70a7c19ca298ac2a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3611fb965a31a3513339b24930c173a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838728713488ff377196cb4285afee2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ccf1f4ab4db657566b8cbe77bf331569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdc44a0f2cd14db1d56cc809035e35570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b889c10ca6741508908335877d208571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5416fa9c5b98c9604e8a66e04d4852a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79def5c3229666fa3fde2c06fc096ddf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2381e6b49be4304141ffbc5e48c1c3d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624686b8cfa3f9c645a1a815201fd907575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ecaf9a511069afbb5b70f9ff83194576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed64fafb9b471cd724ae81ec09edf0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d1d47efd3109f22cdb00dca15cc3e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b99f51e69f55a0327e2516ac382416579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a755c4ee70fafea4f8cee7de25754f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa22f1895b6039fb0e3763798b2a5c8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1e8d3e4512721718469c1e6bd2a79582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff35f333c80e9e5b8c72ad9472517c7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511079083e41b9dd38f7c77e08413c5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7a310f7dfbbc6eb3168c02e826b1e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b5da34674715096a6b7b1b11b23b2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71edcf200ca509706c83c297e692f4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c131ff82c576872c66b9532a97f218588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b16f47fdd3f4051962e4b9af30eff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e5016f729f62a4972d9440b24e27d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031613b66a728e966483e2b8ff5b6ca591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0800888a907401bdccc6ea2710e7f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68fef5881350134a92d5e1f3a967c23593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a01ffae7ebc7d51edc05d78dc172f2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95256ccfebeaf3d9a58febce7182e46e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f406ca4bcfd85b8a4cecc6d14b12cc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc7b45001f4264f50a82db8fb91025597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab3bb62f970b8e6d1a1bb1537d1402598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af35813b3206736da40b553b472b864599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01d064ed4adc3a14d25bec38dc3880600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481b8afbbe9167e46032ee8e804bf00601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca9e518f5007f1fa40aee48d81c47e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0a6f765a08a056de8a9d13c19cfbe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf2a7f601a7d651c05d2982bc593cf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd12ab231f1334b3f61b4f4ed8a5fb8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfaf5eae96d6a03ddf867cf54280e39606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330ba78d561708f5d06db9d230e559d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a593295817fe67f4e26ab36ac7e93b8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6c5ab146696636335a54f13c4e311609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967d71911cb428bc02ca03a5ac13e05610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca51e3e84101fd149f213fe229f56d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7b7e30b17acf8c5e8ba5e8e3b5bf6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db01daba1d6f57670335ee60464085d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62fc8bfcba15f4e9004080dd36cfee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35b918447986017cc665c4973022b6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e876089ceb2c907778c99ee51ae05616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3840b93649447f50447bdf6e14c34617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120d499535d777383b7c976ad82b012618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2b7ca9fcb22d50233eb7869196aad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4e4b7d07ed1702aaf56b078252251620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e67b7c2307350933fee2dc229141a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de7295c89fbc32ca70c1e46baf0c50622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450a3fe80f0ec261077c78d6e072d69623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e30b5d790eac57a821146abdc2eb4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc4b8eb142b46f01005f3b47f17983625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba57108d90282167dc9f4ce4ca29c06626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35d4ba1c769814be965ad5ea8e0bc3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03c01b87c70acf3abc240721c04059628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6acb2317b7d84ef670f906214e71d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c0bb80265075211c5b683d07d034b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037044e7dc30690c44fd22baa5215d4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6405949068ecf8a40718544b7128737632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06c2e74fdf51f2b2253b92bff8ed12633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87d81083b4c3655fc7d96941b13241634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb661795a3ee698483378133534860c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec1044e7f2e371a639c27aba92ba7d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a389ac106c6225590f6037d81566cf9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990c9449f51e3989ee561369e30d155638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595ae52af9a7099137e43aba37321e7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283be03b68abe5472bc433a9053b2f2d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50eeb8a09ebb432bde486b627b0141d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca17d086040d003192e97bbb630c1e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075296e24369a9db3cc21215bce8a5f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddae525a5de67762fd87d88c21d7f2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734b2750ffa7ed429d52e40e9b769bd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa5b77e6b03d2662e44db128bc62e1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e017aab96e19bfbc65dd52ad8aadccf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d5f5888e42a1e29059958e36d6b86648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05dd3c029ab35aa4d0f5be9fc9b3068649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbdb0868a0c36eb2e4d82e3d2b6e00650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d61491a191e3dc7ec46c54d43e10f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30820bf04a206f62b83c73a9f782ff4b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0abc0e2f6292d9147e56d55fefa97653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77453ed36b2a01e1e455d8bfbd571b1e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a945a167049258c1187b798858b2d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f09a5f6ede77005ec5ca2fa25980f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bb0650e4d51297d5590a70e9765b9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db63f9ee1da4cea74640ff47c1cee52658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d86a10d44bb83450c8c7afd552793a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8af526730294b83aa53504b00646a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d701504f891d66fe2eddce69e179813661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c2d91a128476d93480bff8c5e66e8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19187238b51fe1f1cebc6c1217cc9f71663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e5d9f0efafe6dfbceb5335d6f7532664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22423dcffc81109a4c6467d0fc55702b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcda5bb870f040b3531e27d5f10bd3e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec742ef69dae2e00c8a2e2633f9018667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea186522d0242d30da5a167e5885e9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd91c27fa7697efd5edf00a00ba0d0f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5963c605d22788bf948a81e32237d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b6d87ef1428ebea8662865c8d2d90671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f7c3fd54b9df4310c925510560622672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff788645499c69bf5123d1f50264505673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee990fc5f1baf922f3b1c1fd525a908674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7d1c394e4459f9cafdd7fd3bf85e9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61c1161d96af0e952f0d0914de8cfb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9af1eecf645fe3c10c624b85ad26a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb1ed9fc939d7cd2a8b5dc4b08f570678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb9f4f74237da431ad8c247c7629e9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b461bae1b9ad0d7e3f191384eb27e5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef83cf87894a5fc365fb732a2d17d6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab56d735e342c340d0050a74b233022682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3f11bfa02389565b36b268d632b5e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619d465041d6414a2ec2e229cbabab1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459e8a708c15c6826940eb6acd591bc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055164a46ff211b5ab44f28da69884d2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0cfe2d2d5b32c775c9d12a514d5f7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6f7b7975bdffb6dc3e6ea8457f647688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d4bc3c839d9f91b8617c97caf85d8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140047ffba7cb5a237da32c06e1c0161690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99323a049d24632274f5dbb9c6ef323f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64f1d470e564afe5db3ecefb28a22e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c8e8fa1eafd9ef24b8920744449c9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73929e6c6c388d7ac8325d801dc6728e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdda53354128d33a65a25e1ffe8abe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28fedfc1ef6c59e82f7ce4b8cf1cee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947bfcfecc26609aa474ffc0c7f2ecc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891db4a27398ae02907160020ddac3fe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12168c3124a6655a25aa155ec865474699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d245b647e3f3f16117434cb433e697700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7842b2934059dee5f676410974ca51701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b905140e209fa45e6a4bf4435b2a439702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8795953c657c9f49ce713d4ba55305703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da3433b4febd96d0abb9e3b85b8815704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8e091dcda870d7b6cde9fcffde15c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ff455af1034baae683d2e118738a0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a0af8dd08d4051b9ab673c78a1020707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004e4fefacfb18762a49c59c14600b5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac79f680ae48961c4b2a131c194741e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554679ed99da4a0ef8b8e3a5666698a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293285ba31bcfe9ec5901981022e10b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ba62b93d1565cf476465cb10c2a37712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d0efca06c1c362b678491fc285eb0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfbad0f1e7c23e603ab3ea790d19d5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842cf36f623d4920a60b9a6a809244f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b6982e7a75e8e241e3b4d3525af64716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4213f07745e3b0955f6733948a0ea717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d70bc74e3b797559be377f22ac9ab1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d108ad7100bf599ffb5416900e4930b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457a9533f67f5f8141801ceff045c72720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa7d6628da62eb725adbc84fb6d369721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31d99fdb5cf1a67bb65e7d0f186dcf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9021d23e2b174b55bf2c8fe1ce0489723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b4cf434455044d498d1158cf08468724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16c8626dd2e7fc370c33645081d82a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a841dc3b57a2754435f295c9743646726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565c662df3383f898fe9f264f6024a2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ac4a4698a9a6a077daa54a40960d5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db66beffaff8fd33f6011e4ea04925729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691904d7cd808670bdc2daa298a3d31730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab1f8aed1cd87855f075ae6716bbe5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311756d70a4f2b638d06918dff429cc6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b4c3e1cdb9e3ee4f09fa49469243d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a36412fd91f3907be9d8d1d41108e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa383772b626c2aee236c174647c438735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f5c94524a8148fab20e47cd8adc5b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ed113a13c3aaf625684e4d1c4a3ba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ce06c67359b8e34bc8f11b92b7478738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2b253afa68e1a79ce83e91da190e2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773fc72897f5f02d53d3735b5eea6c2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1708da09aed21ed6bfd754eda61af9a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63f75d2bf4a1524935ddcaad34530c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a981064dc8aad29dbd93e32f7883f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1762b9e80b0effcc136f52d18d40eb5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c15e94307f696506e55e4b43bd06a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc35371774feb58a20e9501cd51b9f6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abdf48e2bc1eef5eb49dd8da9c964e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122ccbfd1fc909cb3d02305d819bd57748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bce12d3d65eb1ab90bdcadb167f932749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8f52bc7e479a24d67ca8b1a7a19c5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225139e84781087893d0e1bf2f99d5a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367120ec57ed43e80917169818d83251752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0730e3e213755567d04c0805fedae3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa845fb0ed7f3c8f247d310541a982b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650f18c5d9b1ce4e3290bf4958a25ba755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1d7d758b0ad5b3e5eff0b1bee3a3d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494f7d62a55a939b4466f586f4d51c8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3c7e5f778d81c618ce67ccbe1715a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdb0210ccb507a3f3e3027e07687b1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4e258ef2ec5b2b7be82678d8691c2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f60d15d6c71b5808619c1444b8ef1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4cbd1eb082ebf845d5766b14d1844762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea34bc6684bc36549bcd001d1c97acf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed09401b9986bdec1bcdbb6b67d5662764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd52a6e2c1c7a7443d0f6b2bc5c9c67765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc095b45cbd509e15107166de122d98766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47e7b11feacb1c3cf63be3458a14e2767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>