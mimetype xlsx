--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba151ddee64f1d0333dffd379777911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce9396b965d74220661d32301b6ee42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df71bf755703be185a9e38d1bcd6e8a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576c716b0c5a2f5bf9370e2fb7b67734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db389a8dfee423804d67ff4eb131af5c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7799067254a39d392b2a80960c5e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a9d4367502a57da488316e820749d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930185c51cb4a2a34f72b577f9618508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6339a9502a080cf094cebfa5f89b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94707c29dc8c1c0108d2229a1c250810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5dc2fa38281a1cb1fe8bcb553205511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daef4515a098f8adcc3bdf6ba4ba46f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d1eb5641624e1ff6b7042bf9d338513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2b847ccf32e08d29a9d2736fac5fc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d92aacb2cb7e4ff8db2c5bc9aaa01c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2f7a5935d9c2c898951db35a5da4716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba159f9b71c45b1d1f1207737af1e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719b516fd6281dfe940973d2a842f3e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a85bad9aa28a4ead7582392b0083c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c517baf0ee83beccc6d4b21f6d261f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450f0d4036b1d9b1fb055b61a05f0e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8f4acd32ddf52acaf7a80632cac0422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728115f7f2baf5adddc342b92b25a5723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a96c44432c2a6a66410967b4f0d8b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb551e0e967ed57a88a742343801c04425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d49dc74a0215478f019d2a1a05aebc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd8d2c6266f1a5a1fbed0a7356c82627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96769c3901907ca1b86000dc5a39450528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5c50cdbffab0885729a9f1ba3140f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6420d0f137651fe6fb09d9bf8e008130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab5d02ec9ab90c3918b3efd580d69a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2056848f1f02d79beaa4d24dc2dac432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fed011998568b73e900d8c7277f73e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8692f1c70fd6e17a5700552f5824c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c84a4ab91d364fb618cc0e2448d3935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75ec128d79ac702ac317927bd12c2e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa625be7e40e595bd5673811a95b7237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b39e64ea16c5e96facabfe7557e2738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d76b74a3287d1abde097941267e2fb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a53d5dec0d1d8b4bf5394412f4ccca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9565f1bfe900da3eb0b3f978ae5ea641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dacd6755a409785209b10714bb259442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea681bdca749954ccb48e42d3a73c4143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b8592877a7906e2a7aabbdf744ade44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8a82f596e0a70ad1f75ddede53e3545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fac2f19e41ccf9f7cd20a25dbd29646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e802ddae5b97f0ed42c9a5693c33947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb42a13df737e119eaf120182e2f3348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d7c1d6d668b30c322f210ac07b9ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce2f6fb3bde15cc648a285b74c938050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb41256be108ea37e44d51fd2a4611d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b2464b488762d19298abbe722bd2c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4da24c0d81b824900ecf5f4f5c6a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667ae00126fc35743e518cddd5ba9e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bab706d0702b5656008f28e199b3555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410421c677b466c913d800da000747156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccd54785a35473537be91f3e7e9ae757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66e5ab2440aeb471e13ba2bd0c80b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acde8d843a02666a0989c23a281a9ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959dd23a095a39f35e450fa1f2f9135660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8148b8d9621e3c6853ec6955b22aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e566f7fd05351c7d35708a69a0a8d1c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e632d5bbc9dec76b72a7bdfc637ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79b6e27cf55925269b5f6aab31bc2164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb934e897e0711f32606dd556d33c57565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ede986dd202be96334f737138181ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b083e138160bc6b6e1c912aed101c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbc1d25a8ed9dbc1e89523fdcdaec668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d2a4a3dcdf2dc3feb46d1d5072cea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0029e3f224148ce3959876e67c33770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60591517410627923576cd484e635571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b38d2c75c0b40440714e832b878a7e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d05e2833755ebe595cf3abf94eaded73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea9cc937b62dd5e903e00c1c7281a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578208a3b577bb03a3f1326be305a1875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb92d0297bd7e351c7ceef2ca162df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f41839fe0bc69b9fdc83eb1a6b8f8d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79533d8490663f68b4b9b3ff15650ba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3937b7e1874cdd68bb34de56d3e41479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975f22ac2c3dbc06a61fffd63e12e2e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb0f0459e3a79dcc41e2ef822d7ac281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da241752d80858fb4fd623d6f85e12882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbcbb1586699c026cc5d9c3c7f2262483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95285d01702d90969cef5ebac7ac65684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0d5642d7bc6436662042076d7fda985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1327839183dac1338c2735eedef3286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c79c698838375604bf14379594e3087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82e976da3334b7edfdf904b84d108d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f0af3a5d88060770fc975832a61ee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7266cd0027f653a31a3772a95d4bee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe2b3228a0a608d572cafce07cad1a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5b34ce49e42fb3def2c038cc0819292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36c98da834b78ca430e38270dabb3193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788e312628e140aaab4b58872b9834c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0bd0aa9cb6885c4a0109b50fcea5595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7336d015cb3ce6f9f59c63c2397ce296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cba24f6348c4db7d2ff627f4fe2ecf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16873dfd2bd87143e783f5c3300e4d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464ef332143e57dbcaefd7865f8e1f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1a6d8885288130832779460a286d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a137a409df4f8bf71267409f9b1bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0cdef9799eae46845ed7e6d3048e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f72b13bd7c90d9ba017bf93f470d79103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b417b69c18248f9349ddda5884866f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db6b7cf5fdc4df50f3da045dd97b47105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f0ebf049b89e4f6727a0e5cd20fb3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201dac1ec51e47ca25aefde09380c6c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88455a09ad6f58f5a65c9544a8723d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ce0b4944272b7eb5f2c23ba41b3b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6b9a287c624ad421119f117291bbd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505525b8111cff123247a991c88bc66111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984faf058aedee53e2152a3741dbea1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8e8c2566550c5d45fdc5dfc174bab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2bbb86a9fc7a95215b7f7a46a464a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb7fcf40bdc0bbfffacedb39d9c1a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e517278c644860ea45960b161abc86116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a8bd7ee8781cf65888304a0b332cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48389b41309f4d8174e2e25cf3de4e3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87b04a680ac61057cfa00522442237119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc9d6df3be31daeeb7c240b598c785120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2081b6d08944f52b1141f803059f87a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68fb78579b66911aa9524e1e66b311122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4623125a083f261cac3571cbbce53123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebc9b913f575d013bd40b1c91e303b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a2f871d6a9a26399f93859ab80095125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c9cfc187ab37d437207ee9d57aede126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e9f4faa93e2126f99baad9bde3dd1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e510c3704f567bc6b6959534fa98e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e96ea859fb41137c17608430d6e56e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3085231871b9045be9eac5f19e6113130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d27594a404000880b815c24544eb0a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf7a3e6e42aab75340b0226b33b8cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40eeb49b233f24aa7a0ed1f4876b339133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39371a12f63d1301283aa555229b94134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8a88fa50a0c270cdbcd7affdeb0d7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7154d0ec5dbc4949b0fbfe91a1c308136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246322aea12e9e76904aa37c90b51ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9b8f20dd3cc06d47a381a364b6c6f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601433e9f2236407726252bd261dd8a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402e446248255e0bd5f78a68ffc6d8a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44313f9e9b4f30377edb9abb8e14a6d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ce01942c5537ff248f2f35cd6ccfc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736820366bf0692cffe12b2c0ea4c286143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3595e69fb098feda8e76d90723c1d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bcab0eb8ad4a53fd54bc469584a4f7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2de55a01c909f6a8d2c1b25a180222146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7b6b593223e674ab1def6bbc6b355147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a5cf157be52243aa79c3482d9d0bc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d575251d1be4c6cbb486f428ca162149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353e0c3a6d3a64e6ec6479beb4c1228150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57373679c500eb65e862ac817201dee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b511fb646800c51640cb79824ddaf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c68f17b571c8a93c829011d7ca64b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb2674c99de95f7dcc31ab7fb8adc6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbd01ca3c127446a9b68e9389215c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c3f79dfafc5f3d20ac4b173009a2f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bc76d507a2b1bc53c8a83139b501c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a333ea02b22ec885733a1af6679acf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c75db26dd137f242af62015dab27a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d46522b9ad019338b491315ed3838160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87911c76e262277df5afd979c00ad8e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02d13af18f28ba9e534aa3a649ca04162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1210093c254e9889103799e23869607163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f03ba2434ced875c2d556e5d00868164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3f834b89789c053f11bebcc6bda5a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03429ac9e999ce263390df83a18019166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669c5b8b58a901347a464d383f01dfa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681387fb98d989039f68e463faee21a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c72cd86fd416c52a0ff4aa83bbf9f8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816b5cefffe49518217c8355b374783170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ad1f0575f237e123041831c751413171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e20059929c0a48a1e5cf375fa3114172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80d8d498dcbe416463a51bbeda8c34173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89485df9634bfeedbb3d9fac815ab6d1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01472038f7fb3fc8b75881def5a5bbcc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720421dd431a4a596e672ab9c743cbfe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41f97d5b5804410c1018d413f82f26177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28a9c2d7444a5c91be81c9ce4b3e52178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec09d7c7dafcd9fb7553132bc5d7d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6b02ae8234272dcaaf6f49323e46e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bac8effe0fbdfaf56a6c80138c481b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f5d98f4caaf8d06b633364d0a6664182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd1eca03cccad1f3b350ed275fee0d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab84709337c244fbcaf7122ef985d4b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b546ba3152abbce84ff0f8d351dca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d9398ad33cdeecb12c3ae0eb3df34186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03dc021f2845a613a133a2a16b26192187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b58f34b4d730db5d8e8674357f92d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351f0d96e4e5f25bd4081419cde4f6e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788feabb4b33820c8ea8bd8fc7ea98c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747147772459e2e11d1888417ab90dc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f6afdf21f912f5ca1981b615cbfeb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e49a71904db7988d0e4837d142825193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6745b0cff237e2234f2f8b3c19072194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05071a26d584d0ea99f6dfcc168d6d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bc00396f89788e548c1dfd5aa2b5e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3cce8ebe9566d0f1a2c34f23a1a9e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97267932e9c6d20276f7dfb0fd1b3161198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a783c03a21643862e7d4bcd30be6e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c050b6d102ac2cba969f8040b9251200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da58dfc44166f618e07d56fc3ba37bc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e844a62b3d18ad6e63d44134fbf37a9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622a2216e6eafcc751eb097369296d8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53597d4e46ee59271ac22ec15821ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e4df7ce25751139f48e0ecbc9d517205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9dccb6e2bcbd3a856ad85896f2458206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3bf2bc866c2ddaf9f2fab4e6a279a0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ace83dc0bd01390703fa214a6f2e8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f15906862a571fd8ae49b84f1d40b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60fd8dd7626e18117037000402c4a2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d343390fd00cac6413e6506b755dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5bc94efe23174767ec1d045ae3857212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba1d1a6a84e9c08dd76be05088a9b8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759ad654db9039d57f7ddeea96a70a0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf268657a5d6940d6a6be4ac7ecad9a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccc44022c5b12f8c8c08cbcde58076216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ae21804b9285fe3bab9402bcf2ead217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f32fd625780e2f733899b273ab446218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51609851b522bc713d8f73bfee5c9d5b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7753864c9dbfd9143242f6c086707e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c092bb61fd33eec0f52d7f2543bbfc0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55e15d04458f4f811f13fde75f5c6f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1fdf02935c33fa96b39f05d29baa7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d22c5d269a8f84011951d5399a269b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a9e6e6b5dddfc4f6a2c70f9bb8a0b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20ce7682183ebd9ba7174d7469b7bc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bcc9ece433160f33d898d45addc3d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73944aa13771dfd05130a0a2da31c556228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7409ca8f645561d98731f62c649a7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4844e30855a171030b31bb141176ca8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5863db6731f09e123a8b4db4a694742231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0051439d5c6771564edfc8f54904f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a0adbce50db4b78bfc59928d5005e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82baa290407d6bd454a2897fa2859f51234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36788ccb0858bbd7e1f54c98f1041ec1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496f3d357ae8ca7dd3f5e237492fd49236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c05be0351980e813ef413b2adbd81b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d524569dddb37c8d286f7f008a673238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d75b26d76828c6c522c236278f01f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1b2ee0ab7fd17201ca2bd900f4689240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945509553885bd3ce422024cbecdb961241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bac384d7e98a0c578f5b24c665640242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746ae6ad4c05e37a9f66cf6f9e00909243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cab5120b6ec5389e8b630c44681bf7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f73fd0bbde8a45a6233807fbda116245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df1c83ab67765ac5297f010038c5ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bebff521db7ef332c3a6ee1afd4bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cefe3169fef701bc3d2eec04e58a2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ce0faa101a3a7372ee132570df641249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee769e9f8282c2e358135e5103bfb15250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a37d9a6c422a10079c97aeb61db7e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf34d03a1d1df53df9c671750b2373252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e111d69a95a8c78c91843150b0f79d3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8e5ff3ba6aee7446600700b74f4cd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b2b59f35999ba6125ca57daeb191f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2e44ef626b2063123a94d9178c5ae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8342fbbbc714c4f80c3d3225ea06f6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f669ca04b2c4abf067c217a76d2ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da465c79b5dcf4cdc8fd9636c6d01b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc606b2303052ac897e580de52541da5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785afc399c9c6cef694eb5befa4030a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734038e40245d35841d5905d9927f77262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c935f444ae29bef8eeb01aa69472e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4c342c6784071429257f742114cfa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdda6d5a8acbb38d9a341abdb61c28265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cd896187ed4a487d57096dcfdfa8a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301e88d8c527285d94f9bb48645b56e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c008feed215759822cbcc2343bc0d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8afa86f0a0f75034529b46c1044c9a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60d59c78c6f0c01a29935f4c1121bf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ccf7674e6677c6b703cfd92bc0138f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edbce634de5500929203d5d0ac18d7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773bd1590b888acd00360c752fc2175273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b45175ef0a10c9005a7771bc408314274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4957266938c9730c961d042b2930e3f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32003ea747585817f91bdace99c819276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903e0ae90fbf1b76e9358481591d391277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f042ba79fe0459156b484b1b12fec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b260bac560b4cf8cfc36ccee18b990279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5eb5cdfba2df15ca35f44fbaa7ed21280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39d49877d530de8b899c6a08a26de6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73c720f1ca4d5d332be4116ce670af282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1f03142702b5bd7c7a3d3c5b7973a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60da0861d75d2e9dead2b6a6a5c692284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442916ad1db05661c68b823815e86e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155abe1fc7a31d9c9c31f4f2fbe809b0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afb3bed7e1ea0d5cc2131c32f1b76b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bceb3320afd5792187ff555c4a1e1b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b939d848db452878c3be4f96db2ad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f6a5845c3c9d681b4fd693614362a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864ff353c20e6fd9dfcc4433c16e8bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcac4e1740565e79164ba458ff90da4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcc0d5906929860b60e27dcc88d73a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004acd8cf950bc6ee039a8e4d36b5f12294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eed61b75e4b7ee9947ac4a6169af31295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cef71de4eb11693a492930b39feeef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0c19a05e59386f30d4cdfd5d9190b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3bfb144b18c5ec0d5a1c29fa7a2c6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2908d2b6e3910017d7fffb7e4230e9f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb5dbda6d47ca596ecabbd17d65f95300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902dceb7ce11d0f858f8c9a0407deb3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5fbdcdbe9579ab68e83be04947f5e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0e862401d2b96a361fa839e8371a3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37ee04776d27aba1e75b7e69d05fa9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35d392d11a5f912283a0b8d3836bde305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045441f31685bb3d8077c8e581071fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c519a1d2ee575056a7cc3981badb88d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896772ee850dba50de30dee4f59f001d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1afa91a33cbe9588d34ededbdb78a8e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14855292f8da970ea1923fda0ae93dd7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f54442814c13ad7ba818c76f724a23311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e6e4cfe9abd2bee6e60e54c357624312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bd5df8d89460d2cf742dbda6d7c06313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23483aab0f3489f78b3d81f2082560314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714d610a46b30b7afb4eaa73c25bc1e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cec270771157b582606d7fcebe7ed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f37c0971cce8b8b4fa99715e4e363a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc950972aac1418cce95069dc7037e3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557686dfef76a356af29a6b8a45f4e7b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff60a5d4a7101a7406015ae0664880d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea559c9c6be398ceb17d9b00a099cca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5376b29883909d732696d04aadef1e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878cc16f5dd12d023235e404c203bef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47193c52b7a06298c7d28a54065e360324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea7cde9f6e135cd5fe86a3c66b52d4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187847fc8a8323cd5aa71ad86ad906ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277257ef78a51ae9dcb7e5f7e70ec50327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465e99186f2f565264318a54219dc2b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d260e86f9b3409503195314a9434e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b02183553c3d8717bf3af1c9c16f1a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56056ba05bbf9e906a04e8ebbf6592a3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464857772a26d4375de7a8b04badad6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9fd86f46b84b0d47d28909ecd6074333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a05c8ed6028c33b72b89bbefa0646334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405a3f13ebc64229b00181a7096c755335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a0247e5b1f0b0f42818e3ceef4d0f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e0e237643998676aa40c3f5b0fff4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d33ec601060a6d7a38632136a9a3b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af8881ff6e6435367ca02cbd0f2430339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9d9b055d42b52580b609c13c5470d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9087c2676dc3de562b40654159db3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf124bbabe13362f64f47c26a07ccb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e936f16968f320b3c950bc3639f26343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56377e8e11cc34aaf51576f4d699ce39344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd368919de866d78fb0fd0b4aec2bb1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d60fc3fabb909f76089bafe37fa6e0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52026635584136d9a5b6abf309483acc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7305df9a08402be6862753e521358348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab708fdbd8c2f05bde6605fb82c6ce0e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bd8f20ca23351ee4d3bffe33f5760350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5f0668a31c018613a7db8a5796fa0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6143878df7750273036c2a4f9ae81352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2e4812268a163fa40ba0888b2ce81353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ae4f4cc95ad12be9344f617895bc9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3610894430ef5ce2bffdd33debfee42355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b167d9d134b8f110adbd8853a0ad7f9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bf55c736b44adefce5d2724c03eaa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749f8c12a49db1af6a3e747d34a4726358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31dba7bc64d1c9200a1494c9d36e1ea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1d1ca063a36d64522dbd6a48fc7df360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c633feae9f93bf80883e993f1ac059361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943e3e1ebd4b1a0e6df9c8381b62254362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13879d9048b39cd5428c7b00096f2351363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73332ce552271ec2e7f8f5da0fa9a866364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694272f709c2dd7f4673b3154d02924d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e9dd0aa5e015a21f4ce0fab1e8cf3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39893fa01ad7087ae3aebbb26a4c5e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdd94fd7b879229ebc331f31df0d58368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453098053834d49d264e9b45c2c91f94369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322d5575f12aa9e08b65bcdf4266ef5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d6fa55089f319e69241f3f08e21c8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39349c058bb9509a504e044b471cd4c1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8381b87992887f8b0d000cbd2fee8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb134349d57164232c02ab0b2d92ddd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bfcc051ee43d3c267627175364f3a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be38044d5235bed0f2ec6111a9ba1fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8974e1617e0957f54f9fa5f904f77b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca57e9536f7505a9c20f262abfbce95378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f625bba3bb11461c12525c56d6c7ed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f787d7b5180bad0fb0d1702f43507e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e5d15f34eadbbd07f0cf48bdba015381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228658b01126a633a1f43c12dd89c202382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38600215fd872152273986a52e389d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed0de069e268c97ac8b9ff4114c976384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e53a9305bf78c4805fb97f152b220385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbe1e9fcd7957080816f9379f26c96386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f9027eb448b73f5ed06dc44927eb1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242821dda8bd03c158fc5960ec67c9f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e964b01ee2efe1a8c8e49687ba73a4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af66aacc58269c16f62131ba7c2859390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b079078a56e18760a828df7d1602b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c87b05cb23f2fefb82788349beae1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2beca348c9c891e9ddee3b19212c7a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fb38c76474eb0d20c4f7815819af7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79893ecec10c536457f0dd67407654395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1da7ff1ebbc245f70fb7461e9dcab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22318a5b0ef1b7180faa492245cd9a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d627ac68c8d9c567fa9fe0c5d8fa5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19202e307385a5f96a08de609e3a2d64399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3afa2d42b820651b494a9c732f3ed4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732818dcf95c33f4ec08cc47c159e8a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18f499534c9121e534e9bedd07f37c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5904f57dd441404ee8b0b630b9a3dbc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55010558953109db1f4c1449706f75d0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762578f79e747ef3cb896067253a21fd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560b12130ab70db68022a1d0f962915406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ca17a77d30676d1d1bb950edb648e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e93c5cd7f3f962981f95f8e7ac6f8b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02799123353c020350365536333287cd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4876d80cd52fda662313e17dcc471e7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609f7cb17533d3787bf255704f40652411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a48cb336dd599094247234b230423412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff3c96963f727e62240310254a0d1a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2295c8285514aa5e46dbb69bb95ac9c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a833e0715f430969ee83eebcc3ff71415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83989c016f37596d389c9315b16d610c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7197a867f0a88e3adf186770f2bfd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37dc071d98bc428d70979ff50d772c0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895561296125344a825885e0fe1493e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18b7afd973be829bb7b090fe080be0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f4939a5618b458e338da134028053421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa43929436a00c1fcdb67fb800f1e2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdaeec731598cb23230c7576bf2e4d1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f56e64166bc69d6897c4b56e2e9ce424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b96e5de171a3127aadf9d7c899114425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fefabf63841e29c38be6f0e30bd90426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb082103e823270cf55458a8398aa4f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2f99449767a0309a65d7008747dcb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089816c586978f4e7dc1f4b8574bf61429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04525b25c46c21aa8cf3d381c43c30430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae533324473df86b4006d60d479c84431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d885507c87f56d10e6c6f4f5b61ed9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f079f1bbc7b1ca0fa06dedb41366e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f66df54664c9af0dd6c1b584834a23434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9718df62d8c89b33b56016522f481da435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b66cbe79de5bd6a772fa3ce9548b42436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80e1dac9d42f8c86681c2b6e2a645f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc081a07021596dfd880c32d73889202438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95381868e89b6a623a9df3f0e99112cb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92ddfaf883d84e73b9279f3d5992d5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4999e6674e243195c3e94afec2e32441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806b15a72d6f2c4ab64ffbc2268bd92442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e443f0c5dbcdb6eacc6e0c611fcdb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfcad7275ac854fd6680e49b16c667444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6795d1e67f53b30a0d64ee16aa7df48445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630835c8597312d2d122e5443c11fd7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70986b16b2b1eab4d93866f3609e3edb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bc8662f9e9c0c149c78461b46b3cb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4efa48b664d79ac999ef317dc5f15b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26865bf8381840ea9eb4f57fd484b42450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ec7fc936758eba8364ae2d1d22d48451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d609e626fa158bee56079a1bca7f16452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152441df3a71d385cae9179a0c8ca79453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953696e83b8e722c280a923c7d308ad4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528017ed4e2df16157d3bcfaff75098a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08e12c0d7ddf0eaedc170421885131456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c81d0e5c7f0aef17fd7fd23d726c3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a530805985653cffd6cb0d5bb11f6a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ccb1475d244e837d0a1d6078d5712459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72312c57c3174d97f41b9aa0f23ee4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea96627f4a96cdc430b6de3c62b685c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8adeb57a052e66c183c1326caf4313462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba244c397a6a20122752124e5e3b0b82463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba990806c05ebcaca53e8aa8d5eccf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff82c154d304a5cd191ddaefd1bf8d2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd79402628325b3b05a8f6fba7c7ab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbde8ae025e85eb478295a71651c66467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6493356272e36d5f693d03b68fee4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e542277d4fbc309182101d2e6da70469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e33e3749a35c4b67d1f05bf715672470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cd9c9ea3ac37fd694e4678542f246471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e4f8a9f62deb88ef778f7e48a1cfc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab646c290f52cd03549adac465bcb01a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e327d1699c77cc1bc02aaac34aaab83474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b50365750a64cc9647d3ef661e24a0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19568a8c83beace4064eb896809f97476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d12f6a3ac200864f9150884723f02477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa2b8e40241171f708cee26d7e690a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6e60f3de668883d2fe9c26730ffb2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526ed19755d391b163e4d847c53d44f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549921cf5c4279292eb76211f234a8e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67460442921d0edc9f0941b642cbc4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01909572574cb2a6e8c9514b523fb148483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4bd661175174c5cb7697a593b8859484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82622ea72e91a77a0dfcd640616450485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec15e68fb4172586c8f1d01e41aa600486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca909efaf47cef8efbbeda4d3beca8e3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdeccdab204c8761d1e82d2bec2ec01488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8023a5c9606943dad702509d3eb329489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160792a9433f83214e1d9fbbe60e448490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5594e4f57d2ba779f43a23c031799491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b174975baea74224e2dc6e1797230fe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9330be33865f93c2ad6e153b9f3c582493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dc73212363fb2786d841d0e123a35494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8d698fbd0c342974543276aa6ee37495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9579d89f6025bbf11e57f48e8fdec6d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf40de684ce08d3ae9917a978666c44497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0614978046c8db925b74b3b0696ed9d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72099276e11f54c8a35029dfb42092499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e62013d73283771da793303eb24d05500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0da45fc0b70b103b3e59df0d599a82501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08474c4d0d5fadd21e8fdd57f4d52acf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bba1d889c2340cbf864392f2705930503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1694a6cb108ab74293b9b15b279b70504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a0c8557bdfbacf9fc62e7e8a28cfb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1317f49d6a43069beee7adf395e92b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143436570324ba749d58f06801ecee25507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9988e55562bb1b55411152185f430508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779bf89bf4ed7a1a73427434b10b055509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1f9dce5c08f7a030ae352ac765c96510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e5766a746fc04c236fa3c9ced0520511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1554fe6f12ed5178d04700b5f0a2f3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5417ea28aa58e3e63e64e79a535a4c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2f79801778471991a5f15e1e6daa6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773014954e2ccd5e15f204c779f6808515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915a8a7a73dace4ea1339a03c73f2ba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320ef43210e19670a4baf2d58f6a2b9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a18b4979f82f8a5db953c41530c1e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a412bfb3038876baaffb4778d195bb4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12f9b4b0f4e42cfd4dd51065932b8b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98f3b3b35ea9aaf50f4c5c2d6b2a95521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fda247a046c11e16fe7b3e38a9496522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b68adf1178c2bd6589efe555deeffe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b53647b4b7d46ab1226949106992e3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b03f7f1986e02dc50e58a9ab39e790525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30575bb5a09bbd439ec63ba97e1e968b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c72294cc1ac8d179ec62864f1700de527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5e3a1a6213d7010de88ee79a4ff90528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c9f7e0590f05c9307eb9955557482529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d789703aa378aca29f7ed84d1730c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8e3d083f019231f28cf2c95baa185531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb03217fa8a7ca83b7ffa426eec0a65532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a51da1122f6a7701ce63277819831e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61141aa0a6107dbd43682e2cef9b2391534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c424856d41872be212bab41c59336da535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d9e4d16c86409732ee360c8306fe2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5bf3acf92cb6031772ba875e6a1b0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6dcba6eadabfe0b9fd33f8ba2d514538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80770aa33f31b5447b4040dd5d85bb73539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedd3aabb2db342c40947eedd0c9913540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cd8bb5f5a4f9d29880226ee83cdfb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328ae82ec625f52d9f4d1101b900b1e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf621488cee80a4cc598eb357e3a7bd8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da31b7ce97b1d61a69b4747c3f2334e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812721c6d93dfa2ff813b260c8466fe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927d2c7828a55827d791f86b24462bf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7364e910531cd4baf66101395fbb90547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5019ea35789a684bf9ae7f35d4f593d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3f3cdaa4f88ed2ad7fa32b55fef08549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a651c689e4d6db64bb1b32f803f1f55550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd37c2b0857596c672e783f5abd3cc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f11291fddab885a90b4efbe47b2fd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0797052ad94fec1ee71bb606fa47a4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7475904a29431b66f5d5b20a6c8e10554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e31e4ab7ecf9e33ad1cf028df101ff555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b23a222b7add51afcf737f78c82131556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1afae5e266a4678a88dc78c1db6389557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee89edc010cb68370ae3f7f8ad6f436558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656dbf05865da183ba02bd3e0b9f9a9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe6d64fe38d0d44b59031e89d0f4e7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde982490c7880d1c75a3be597761ab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c966f9ff7e3a3b2793d15e6c751c693562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c2498c4836f28379859e210a2d4b9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0be15669a7ce0ef0f831c204a74af5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ef00063a34a91ac1d59abed9cd880565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318e569c8dacf66259a4f93e7d4ad5c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af51671527d064b7c072862332c56c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08295f35dd0da17b3460aa2c2e645830568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2aa207521afc18ec05676260e29c6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ce42e1142dc190d4ffa744effcd44570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b3a438055f3895b748dba2924ecaf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2d36c04717107e5a0c3c9fcc117d2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0cd1d01d85558f8c44bfbe427ba3a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4708ebe1b6fbe2e08868def70ea68574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5640db5ebcf4902ecf7080cf8e927eb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818d0a3d70bb44b72c0a394bd4e647b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b3d4cd4580ced511de747befd68f1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ac13ab2f7e3460ed16e22502b2459578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a0d2d7c4375a5a7f37304ef71a019579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328d18036803b5492a80ea0db3cbbf0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86aa443b56c32947653a17326dfddd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2448736a5f60d1b7bab99fe82cfce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bdb4c3651b4cd0980a806dade6d59583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020f33659a5f141ed6fac769b7a725c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145f8e573ece93e204c17491583596e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a9299fd71703cee0d179b0c3489c0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf795bc916973040e42e219dd871006f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15228f990c83818e6abb2c821ad5704588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a880d5abfa25eca21327f4ac8493238589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f9f8c7a6174d4df3ee071ed9d1fd7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3d9e76b31e0db986597c248680dac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be173ec9f03eec062f9048bc8c1e0d0f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a09d23538c22591fea6d2badde6bd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617607dcc8c7ebd53cb195eca7f90f25594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6590953685801518d92ced06b3da1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e3e6185d21bda4dce8eab5a9050a3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d766ee0f2addbe73ed00855486346597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f184afb7963d1f08241ecd98817e974598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a26cc6aaf97cff601636814711650a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ff81bd99ef1cd53d5d07fc1e3aa1c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2def9954f068cc250eac7f29c335d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175ef280a82b5c4a898f0406fd2e4cc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630f5e7b85e45d44d7273cec3d98ed8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b49f217da43f043493fd71a3dd7fb1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35296f34f57863edd03e6472e931ff4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38629e02f0e811e0d7433bf66459fa12606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff6ed30a0a8fe009de8360920a63f6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4ee313a208ea6a2fcd7746ed1de12608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe59d0a24490965f443a63b7334c99609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797d3b5f1a6bb1ec173e4f93388a8e9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d76bba61676dcb30c078070a26f837611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700b19507c877c2d0ac862e70c40e47612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621eb470d4e11f25ecbcaed033253018613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c06e5a9d607a2ba03c8326ea3c9b1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2946b93f326a6377420a8d99a130c6b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba42871bc84eba9dbca75fe395c597616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c6c8c1ac4c65f4212b1ffedfb0fcd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390771f08efebb5275b0994d03717d67618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d134ff6ec0c2bd9ef567a6218124c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025ccd96640eda20f1802dc8f0f8eeb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae363bdbc84eb3f83c7e2b4d8d50d15a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ecf2d86ff5b417658944e06f0c017622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb6fe6de534858564bd438754e8f18623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0fdeb011cb3126eb25e9c3a19b8be624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a132674e2e36d8f0596da119f28810625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd79079ac0f4e032eae1a14ecc9376626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5796f062157f7049e0282bdbf20b7d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122cd0d44839ae03871a5017ca5622a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1831fa8f5d9129079b3b78b8c933af629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc6c55697898e93a45a2e495337d04630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cde2b4609ceae751cfaa55bc1775d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490efecad8d3f8080232b9523d7e7a14632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699ae2d9eaebb97dad6b485bc1a9380633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc54676ef75f770a7c3ca0f4c5f53e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c45d6909bb8675bc18c5edc712ecfe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef9bb17f2b0920785cdd3c056064e2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7500c28dc241bea534ee292482136637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed7d5be73b833e70182f0524a8e7d8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6a274c58c08efa47e09b410cbcbe4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d31e1baace7e3be44388597fd3ffd5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c733668dd3b914c12b854f13d4a65b2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9372ae93c39f7686d187e808a5fbfa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad391c72509ca3b71da45cc0ea86e0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bfa4d92fe45a17e4d0992af0b0e20644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731a9f650c4efca979cc75ad5b4802f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6884855e444b7e72c017beccbc476646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e004ae3b90a431455e80ecf45af376f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607bf63b2aeeb27d16dd038af32fde1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f931c83cc4fd55267cf4cd2f43ae12649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92ebc7ae36f74ea0c814d0499bdb85650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4dcdb29cb29239f4ca6516a23ac67651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695e02de3aabc662b4cb20f1a958c13652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850b4d734194c82cd7fad8d76b5e555653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96930809b71a493237cd35851e9f2c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975579c8339c6b823f12fb85c7f5288655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4050a389523af077fdcb87c3d108df656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a05199ee65feef0f770dbd1a3e702657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad3410f6ed1d5b02ceb0af41119063658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d49f774091195c5f4f54d77cba755659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e54d781f5539a67afb5c3e6cda87e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e07eada2cb34305f37cde2913ed47661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b38e2149b195a2288bbf31a5c61347662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4876da3e1404b131363d0bf845cc94663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4a1df11c469cc9e3994eb7ac083a4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0b2857e8d7eb1cf2a1907962844d9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea282b43a7d2e40e5bc20aa39fc5ac8e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19ae2c9d3db9824a59a1ef588ae53f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaad6fbf87f10f35353b21bf3abb75b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d00ca7e9e46c2317f8fa6b259e17c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1d588cfdb530a53830ebb740a685d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b755ede7e43a927644dbf415c8f310671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49816fdaf8860248b2ff7e9ebbf23a8a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2144de7d0bb86629a9f4222f6a274673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abd9a8cc35aea8b4be0cf0ab4aeaff674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a461b528e5c343e73c19f02049dbd1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8037df7496e3043a4faf5fa25866778676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3d3902e5c69ffd4af5048f3ebe75d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6b380fc68b7c52767d7af7a461b30678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b839167028f009302e706dc0fb59926679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fc087cfc4b9ba5f6346caac055a28680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61460504bb0c36b024759b69accfb2ce681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9aebdc8082f61cc532294464ce544b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148791f29054ac53f77aeb1fb6d01fa6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfdebed399fbffbdd68d0d15c5410e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdea42d930feddbcac65d4fb2a8497685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba241b9189db6329142b82d5257f3277686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd55724213bac2650a8035c29b6269687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9664ea97424601e67bcae5773839d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742b5716e8228b1ef70842009c10c1e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5541b06551cd972c7e724d546ef6d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f6ab10e1f7bc3108033324fef5b6f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdae16011482cbce334329c26f5adc6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7046865a31898ada1453a8c06d4b8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffafeec42166e7bba1c4afb8e83d786694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430f5dc03ba85fb112098b64d700644695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89d35fafec28ed27f96f523d016385696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf504c792041ad733bd16dfc83556bd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d33809822102c2a65bb90ec780bb94698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3ac5e29f098caf02598cb93e376f9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939db2195a640543eb6ff5453fd8699700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dee4744177d298f5964408310be6d2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b825a9572a561e8e0c898d65c70d9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e7b82bb4f8eeb77b9d4adc1565973703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfbf715ea5f3905ac12ae5355c1770704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0ebb285e2dad5df7c440e062379bd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242f7fe00d2093cd5e4f24d5a17e056706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d1c33358963e324ebae67329d0091707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ae332421ea5a4b578f7066bf238ec708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca6ce0c91b1e31715bf1e0e00604ff709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928575e198d9632d1040d148fac4a167710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b96d536b449c4eef59f50379a069ac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e83b87f11107f9489845919ab50f6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b291006bfd4f880d86e230d75b9c3d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3916cba9a8cc5a25f32cca730d5bf3d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b03b10dd9a8300cc568d0c78564ca0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774ffb947e8d26c70b0eaeb39491e97716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0cccac1d72ac8a30ca6231a94baa0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9fee6257913cd16a0398dd1cdb09d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46dbe8b0fcf67bdc1cc9e82fc343a1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11218e8caff1137edd92feec82b48874720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8299c73b35923fdd4325e3475abb519721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b4308b8106ba61888cef9ce69db79722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051b6710dc798bbf05bb83f43087a26723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bce11017bac72bde1bfae8e0f92e9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c5aec174bea64fe3ee331006c638c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dea2f996a51a775900d31f940d04ab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0311cb01af980975513e60d375d6b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca50c4c8cfa76142ba8438ee3a4886b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756bc48ea8dc6018942d2d9f9fff9f6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd1f2d0e5ab6ed7165bc59c8e7fbba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba042040f7853740464289e06c9e671731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c337892a39118538912088cedeb89732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc49c503570d4662bddc360c916eb2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63aaf7fa8b7ad4dc265d6c13668275734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baede7c31c7431d186170666c44e6e8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b3b1abb0804f19e103f1509287e9c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e6ada6227eeb3724996507b0d95bd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172baf591404be3d0b1bcb7b67080e7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451f32c6d8de75f949d26609d2d81d0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3dc055c3c621058323210b300a416740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1ef739b314de1a2cd47308ad9dcf9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aef4c3ef48267c69d08eeb0ef62c39742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb4f976c48fd92606cfa8ea37a4ce1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda3d13dfecafaa56a5a133e698bb16744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c57bbf34e957ef70b23e6dcff66820745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79d99698510ca08a921a4995aef92a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb33838707c64c77fb9bb05668fdbc0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29f3bfb03573382bc61ef2b13652ee748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da04f0d5e35c1a7ff66304e6a38dc2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b92343a3a4b2ebf612597a3b6de44750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0822eeaa2d70c4941b7d4fb8fd5af20751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e7a71c2521416d85b208957e295ca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa17c866cb6a402366ccb5804be4e21753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40422dbb0d173e272fe8a984eacb18e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6fdd0d2d42ab1d2ca9122e635835d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7022df7fea0fd89e251a9ce76b40d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abf19fc274065c77d6c9f1871638c1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1a838c887be33218eaf725caf3584758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953b24d704f5044982e5aad2db30683759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc3543f160fc4ab0b4d1622a396168760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6532ff75b90af82dfc73edbb77402761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564f7221fc56b22f427d1ac6b1efb6f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa680a8026fc01118ea72428800c99763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44462c95a7e9dda0ecbfd958519ad0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0196f2aaa3ab09042f18d28fc24d91765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f616d68fc0f93acb08e129cd7319362766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53143ca7483efa854d9d64258b5769767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe751bd0fdb0e0e92339602749a57dd768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729caf999a8f7c172cf2c25ccb356b3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab833051feafed66b57a9a0b2e7f2c66770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8594caa9bef8c1656824194ea9952ce771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce2ce77544f53d4516d09fabe9434a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38469bc6d397f326b1c8de85fd5cc9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db15469ec3b1cdd48e78aa01f0ef644774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c52d24e7ad31214bedd834d38f5ab0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddafcc39bc7a1a8f1f9b5a301039b3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d960a1fadbdf6ef33ff0732220509c1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc9aacb09ae3c77f280615746f8018778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1d97c36191258a1834e0e9a26ea8e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f91da7120e67295fa334c1e67b6f7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e10fdc3cba9c743f0970c47c4d292781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04c4819b187313e4bd09a37e7a5141782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87df473760b21630f50282591f1ddff783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ead71f4fa2ac2f71dcbdcdca2035c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922fc669ccb05de3f10b1dc32ba67ab9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0dbbfdc9212ed8d0dcf2f2af057eb5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7378c661b3d77db03fd64d88db73a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c91838710ff0c10d60df3cb9393b95788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9c16ac0e6fcad2029c0c5811435fe789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8979aebfad67d14ab10d7982945a0c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fcf4ce436ffef25d4159cc8a754b8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e39c9e5e99b71d8f1fe120c0fc2aa8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb76fb556be26c0648f3b04f5be385793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b6a54c4f96f49e13498654205e5ce794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908407a82a90bd4682caaeb776fa2eae795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27ee6d56bc0182fca301361f9097bc796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235caa80e9e67b2f5ffc65fe30b21da7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ac181525f00408eb70d445860215c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c40cce470195a695a6b9ebc5ea900799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d2d13bb873cca35c3f5ce7b891f0f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66fb62ddf058b5171c5f3e35f5f1f3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6793670cc6dd6ec74ff2b4a0b9a2e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b816444f38841b22b71c9d7d804217b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9d8058312f034fe31927bc4d562d3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011d0771d86ce63502944211afdcfde805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de4047bdcb775d5cee451721f77dff806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75d4ad41b555e6e53dc9d99f18f983807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a02bbf3f6701c24733a137ff926dfe808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714942236e1f5969257bce8f0cd04e17809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74e9a3286066a0a0ebd33ac2e608d5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55847e5deb09e43ace10c725154a6919811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bab34ba86093a1a9eeb845169cd49812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381adbca2df2a069a1f7a79f6c6f2ce8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf47261f0b99a5545d19820666b435814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b62a8927224e9aef0188e179709dc815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b56209454ca0152e47eb6ccc2ae6e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511179f782289dcc8a8e0cb30b1dfbd817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26949aae2055763a3a9789b611fa1efb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619352cc904b7bb95421aa85fc3bc991819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75067f033ece6e0dd13e396f9ca7b480820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e3b8ce52fde7a2d745658bcac182d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375f3288accba1a5ebe87a7f25f21d3822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba63a708fcc596c4a70f961bb787317823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526545c762e19db34dc55487241ded5824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae47069612f53bdbbfc5ec37235e2af825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3226e975ae7eab38aad0a82118bc89826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd07690886f90ae136821ae3faa49ab827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cfffd9d801d6b7c311f50558bf5c2828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857389292d0236981bd4af2bd6893fb8829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bde5d8421a81dcda3b1fe134e32a5830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633ca4d84a3f2d5727a5ceff0c31ae1831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3438fe7932a073324c555b8d855901832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ea2c03f5255e2d5ab7db22c1f2ac0833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33c66ac19a72922b103f3320a34baa834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad336288ebe52e91e47d13a0e9c6f660835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063d4998d204c9b9f2f62f11a01fde6836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa62d357cdebb0f74b25878bc10820837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ec3c3db9400fa2686769be5791d1e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b721d6ff7d3621a8eab2b4e05ebfb47839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7fe87144d9c5db2550d5383eae83c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6bd34ea1a867c15dd0a560517fe15841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54259094c9d139452637dc233ed39b19842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea67e49c781156440400a5425a4f9c843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb28ed3681e3decb36ae33208becd21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb45786580705807c67f76a18220d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89adc62cda24b36fc40d50be016400053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f2fc16ab36b017fa5eacd7c6c11b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07509161430f5b25d904007693159b725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcbb74c89d6bcfb654eef52b3dd48c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea047831ab569e15f55d27f6d0067d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e51235141041fc20591cb82bb1684c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3ab61b09c5ba302fe8388e00586099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54530d34be5a79601a7521855858d16110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a383ee88b89b44d1877b47620dac1311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b540aaed72193cb3708c3ed5242e9112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c868de090260b8d1634ca2daf602d1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39064195652a5b6c5bb695055ddd4df814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373790b3f523297e60ac657b62dfc90a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bda8fe5980d039dfe07de18b686a5516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c31143964aafa33e308eed45d5e63817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49830651de6f02701a64828fbf611a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b25280561383e286d37a435b58a0719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7b5b5ce20cfb641001b9f55b74d6920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d2213bb005348e1107b97cd96fa5d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c87d0fac2499f06b57222db4adbf0522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84064035ebcb03254a7db778ca336cda23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade28fc25fa5bec6a09c9173994909f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a72d59d50aac0cbd690aa9f7d84a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19229e3558f2b7da3eb8640386529e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb42ce06c18183869a5afda5cec38c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5f964a05cdc3300345dcdbb66bd1b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d30da792faadbcdf2d4f5d49bd957f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1164ef3125b8fa309d83f82d1cce630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a42f6d01784ffb978833557cd278c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145e1c8801f1efd1a0e655fcf33e7e632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94f7bf15fd67a8c5ed961952d49abe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2cd9a53741f1e5eb4df8f7cc443d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf2becb90b3b1b0e99c2add2e1bab135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d1936deb62d39414a51dfbbdd831836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa09dff443d9eb48b0df081256c9e5b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8df9dffea05f92842df586ff1a3e738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56e322723befbcc4359364ca16b58939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df923e37ce4d95c2213e51af28042ffb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84863d2d4ad5db9d1378d4e4e844220741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c187ca5e6511b6c929e4ce82b2b92042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b338e586f7098448325bffdd088508d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88d2060dfde4675494f644670f139644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88901699314078153ddb9195d316fb7545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95e20931b34db1686ffd043e91f66846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc3f959e19235c43b4e577b2bbbaee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7210c28921a1d376c5be72dd4e750048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ec656288e9225493d22d8a78347e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e41c6d22ed888eaf30b2c1a7cfa5b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c11ae6a3d329cc8d4978fabc8b37d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fb8c7e0537b85b493ed9aed2234d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c77f884ebf224e07e03f8c4a646d753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b25d467391a2b539e23ea8530cc0654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebeea268a76392d1fea283b423a74255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec35f0efb0c5726d5a0289c6b6e96e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede55dfde7b3222cc8139c8a634d049257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc406d46c7cdd19e1d0e93446b654858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff820e51476e62bffbff2a3bb92d9d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcf5fbe97f677c916085e163db193c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867312eb1ce80d858e06e2f5fd1b2c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add92976088ca3a1263da5c6873437a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1014b9c30cc2bc55c5a794e4c61c0463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa025672c0484130128876da1549ee864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db6f1749540c444af83b1028d63a2765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ca2fc191fed976190e6f961bdc03466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c02c78058d7d117acadef514bf7af667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dea895c322590e3f7d8ad69445701968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbb438f56fef2705fcb9966e1f261169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955360855f1a67a4eb4f9677ae2623570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb5f5fed0bc984516a28e450193fc471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b51918512e9d56dd1edbaca2655a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ffa31dbfc7a351f133271dd17a59e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003eafc650ac2fbb7a4e81c81c134fa374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429e8eeffb3a10cbd703d38da4838e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6037c29e0e22639d682aa80bd77121e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39b51cf93fa5b1b67eab9db05c800c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774aa01e887eca6f9b2d62380dfdf90178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b71e654ccbb6300fc28c51dd4f178379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295420ed996e6fdd3386ad3637c768780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395aeeb2f1e26ad925db319c01b7e09081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187070bfdf16e37c72f1c8294014da9182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8cab3f64a62189c4c55538ad9c10983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c06d73ad6baddcaaeeae315e20ad4084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80d09b58647bcd1c258e5d05d3c20085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2c9d338768dc5ba9a6e4a534fd66786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d29eb2d1385341e453bfd362a4c9787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1494064fed6f1967a92fd51e045e3a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7df8c2ed764ada5623acf26571660b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eea2f95b9d26d713223b2a94c18fd790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ee10505fd834e790f7378bc0614c891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3965ed33ac82dba9d24e170351bbd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35abd0c51935cc40a8e263845dfbff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7365a0a58b0b39842ca6219b8079794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614500865d630283ad13cb9a0520396995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966564f95299a838006c47b6c21ab64796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e558ad6d82c74a80113f15e154aeb7297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd364a0800f7aa491758731c75e3c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce7be466f53d7e4a90d24f15d4267599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb444ed09d1cb360b910ca6e1f671b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc15479b0eb347ae7f425c52e18c81101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b663259d8dcae35ff424622377e7673102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4603e9871870a1760e5f382a297bcd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37205648112fe5e3d192b2da8a7a179a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a645fef1e5c1959e09f5c55f06aadab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cb933a90993860a90dacab289cf24106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bd132e58f20f589366c80333e6d54107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d863835ddf199f6695810333378c4a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d574fc10d80432b5108d1ead9512b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4178ea64d6df8f051d7c9de1163d105110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946e2615bd4d528377f325905b934db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eabba81db982667005a79ab11c132d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4747bdf0cebddd30559e5ec5c6ac1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c4886772c55b34a57bc765be20f2a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247a139e1c40dcb85e1058af6564f3b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa18dcd6a8000bae3e8616363aaad3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22937195843c5ea92adf827dfe0424a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d716e553bdbd84c1c4fcae50e2fb31118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4202be65675c9e0dd765c4b5142e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18267e5fea93f0ddafee1468d5ceb836120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551b06bb96a537a7f14ed00c0506005121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e09151c568fa8082be06b5e477bd2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a494f58d1ca532e619b21a6e2d29a80123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db218de41780dfbfe6ce707c8acdb1da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844561cc1f495c12604d89dfe8319cbb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef649df659dafb1e99ce93a6b16c889f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b181723057d3302525e1043b8e22e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba68378379ff466a37136a47f6099b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a331afe5ad5c918fc0cd1e81bedac0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196cb4b4f14abcbed81111aa5065b76130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277c2c4c9a7d3e7b5c0409d4bda0968131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59797cb4f2ebf03049856574359d429132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ee1eaf1dbcad992470db9674ea63f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5a01f9bbe2500df615c312d8bc4b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01dbf9efa33ae4a8134efbcfd5dc9a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295938c516af476e6e423de3309d8075136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36671e8a59551083d272ec020977025137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afeb2cccd0959121fd2154686df4230138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de485e202ea3e47f7acc457cbe44a628139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be614d523e9873951656cacb40664695140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3c8f7bc19266aa07f436d39aca42c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11976c02362449e258deb0d0fbc49024142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f195fbd1d0cb999d4fde3e168451f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d63a846d226bba8559e516218fb266144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de9d8f3943a96e4ad2db17cfa3b705145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5fafba53f7731558eb29f6cde31fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e90863cea990cbc0ccadd5637a7f81147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866cda57db9d588e443357f39bb84f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb338306b8ac1fd2cec2018d1430a842149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae7edaf8f63f62dda8f76b43e3bbf4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567824044d658ed16e3eddbe778e02d1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cc46f487d30dbf589f346bd8464c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe861dbe08522e1cfb27cde18f73566153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40daf485045d16d0ee3bbfccc740936b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ca55288ca9fe4b6aeecb7244c2a0c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b018c58729e56c2cdb6dc4424ff6aa4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b248130694cae88b9d189e838406b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77bbd9e8f1f87456c3f7bad2c65647158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af7f8277a760a7d59db52d56f39d18159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a64e184bbe065773b98a47c02d0f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62849babe5c3cdc7c39dc27be24ce4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca036ea1969b8a2bc053f88c7b3515e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe026e1358e07c3c4460446a08af34163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01013fbaf287deb2ae37dcfd7778ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828def93ca1d91264f5d1de697e51a5a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801e15e500de249f5a3af01d24b564d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cd12ddd57a0e07f8f3f05301e7e11167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf24fa310f1baf3a8b0343fae78317168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6204b93064364d6dd3bdb060efc158169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2014d4d28a59d2c75944af95cf567f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2122bcf37f51d90294dd844d9da62171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae5ae4a66b20bc20e5443e43acf5aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2ffec29e192dc9cb122468aead7d2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c82a9fe5c625a99e0ce8999c4a3c8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59923c7a7314085dfbc589bca4ba906e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33d54d37f2274ae76dcf3eb3de38f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6954e534944533d8bebf384b23344f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fde58f2c01624d069aa84214ceda57178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c24692e5c964a7d1b87a79cf60fdc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb89db262fa6fcc5a34bc18a5628ae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878824a8cb2fde638b7393b39063ae07181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02dbebe66af8d4427ad3d1b1cb32e0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41651dd0e5d49b52d50c1b80397f0e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261d984d6e48f191e4f8747ea6c2151184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964afee05ec3ab4613ff591dfe9d95b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bf4c14849f214231839df5d004f39186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe16187da91bf55af94317d10767d9e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696fe2652e71a3cfecccad1889871b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05140ddb76f13655cbba2722ab88c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa6dbc28b44d786fe25e3d91d38533190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59427db07969bb163601787ddc7898191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef305123704cd0f89ebbef85bf718651192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34037d0e6f57d38724cc2531dfc220f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11296ccd94d37d4b88de4d69e41a02194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0571faa1dce4599f3149923ce5258195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1232ab8cd3d486ebcc8abb3c3189f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3292d40f99ea8f29bc93a507f9d665a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830483a0d60993ce67eaa6c1546c623198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005effb8ffcb380e60a65f1217a713a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5e25607500d546a8d0eff3ec07356200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f08a5b80da9de92578cdb15a589f4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e089a2063b7acaa3bc131a45cc4f8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e44d054ae350b8ac5b1758d0f13439203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16971b2fd09b846837fced8b6b7870c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2d35411151539677338a5274342ac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bcbda5eae305c391356eb9b7b154a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a999eb043744f17b4bd58bc2f11fd6b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a367e3dfa78073bad57853d8c5595d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e535e50d7a70d649cb47168efea288b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4efcb0f291c79c7c67089295913c31210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c8396b74335d9fd94b05b03457620211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0453d922efb213f0f2a6c60079c5e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a557f67ccecb9449cbdc6c7a844fd36213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800dff4219cdc796bf3d3db2756f613214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967149a68e96fee9081fc416c6011b4e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581c07648e161dd5c4bafc7d4b70c27216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefd1ee4a5927ab6875febae323f105217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df266d4f0cfffe8f2d31a1af840f5c79218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5afc11af9081b89d2bff2aff0c560219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd848c6e5a3b0da210752d903ae3beed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3cf73b3d69f8b9dfd4c98c26f030d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aaad4b5619d459298b7cffc92348b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49bfe07264530f6fa79d451aaafe78223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6213878c6c3a20c0f5d13445338db50224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe1983dcb9be75bff4820f2449ca95225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f6e4ed4a7fd6bed416947eea4c9f4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17acf480a7ed7e185b7af57c511e90227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d74f21ece24ac58fb18eebffedb963228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a859c767a95621ab51a01fba43101229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb8d1c313edbc220130a2750bead94230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc4f7d6701021286469fbba4174a28231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97fd42456f84d5c05ac4bca71691a0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e8b88c7b35b4f1cadedbaa4a34f2c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b4662ab673b05b5944ee076dc30d7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadaed2878b85780036c64d9c55fcc3e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf33db20f7ec61c25983dbb7be09955236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53fbb833a5b265ce8739d1ec668e2e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556560df47894ce1c8eb307d4d6874cc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc125199a5a323a7633834f706d434a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376aa706f2ed28c02869f1cfd5085026240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46061ce06b46d5080b5ab4153764d2a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd1f74c90bf7755cc8673ded6265d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb5b1cff85481a7b5074081922b18b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4142dc4a51079c84e13e0d38185fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d38e693bbe9a896a66753910e86a92245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe56314485d45f300a13379f6f2b83c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74bc6c1b9e16945ab93a1c7859482a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31912559bb116461d8f3f3a8da74b4b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e61b42834c874b03c2b017ca0be401249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b47e9cacd32a05dc4490510016fd0f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f0ddea7566c23e956a0fece45a3d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b28debc96cb739c7f4fd3c4dea5206252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7e3e8cab112f20a755cec28e245c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423d906d663e038a473c217f70add49254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231555ed9ccb36bc039915bb5703473d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05c05e19fae273a814006923b0498b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366b8b4f3a263b76716043cfb9157e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4e3b08adbe5663c437b4cbf24cf45258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3824998c94b651ec112cbb4bceee18b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61c2288e09af98fb862f5b36eaf7fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86a3f8e040b3f92d8d58304a97756e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3a206916a270e3dbfaa40a6daef10262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84405146fd5d6199f3ebf48c14f443263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebeb89d8c14a038b98d68e45724151264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d67fb71491219ec37f5fbe3837223265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0b9e59bde42f44d6684a299dc2e24266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cccff710c0cb8e3500230fac0b048267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f227aa1293678b3ebd450d15b1e117268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467beaaec5b9f6cddabf42e4a9ae219d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa4e4fcad9f02322ba545f2ad8973e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa38725c656b9b66d699bd99c22a1d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd4afd8ad82874355b2f0478b5dfe9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a849ce92749bf53b597889251eb1b91273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1eb661e1b4aa0a47c6827d2ef1481a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba455e0d081d7d4c3ec84c37c6ffd420275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf8a7e96512f77bd2d0a72f1acba51276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e6b992d781fc2b77139c1f773cf28277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb995a2ce88b836382e61d2535ecb97a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebd75b69426512791a8c7f6a4fae51279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54069fd17963080703ba66d7c9be0443280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4f12877ac28a8905a99737b0998b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838e8bc86afd5a1a177ca5ac942e897282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e83f22913721bd701447a2ea92d8ba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cba2f4621a69bce327ce4f9cdb6128284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01067ddd064bde31f40fb029bc843b07285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830671dea0d6a614d6a3543e05138a8d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b921afc5f2edab4d8f3dd316431b01287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0dfd73a5324cd4736dcd452d99126288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5e548348d83c98282ea274164c3a1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b35ff49a211457d1a0649cb494a90290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b85d0eeeef3283f1c42f85df5b22f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5af35a72a6eeaecfbf9c2302309e11292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7cbb562744d78731c91fead9c3a00e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b2184ede80baff65650b67f84f831294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f177448797ddc95b019009850f9cd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d546d5767a5672f6c33613ed323ed5b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad058d56098d7c15c242472872dc5e8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5cbd24efc95954d2936a8259ab2ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6280075a97afead345da02ab27703299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1aa41715d0a3f08cbd44ab79a7594300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f6e41e2ac5b0ecd80b5951dc24234301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05eb6d521b814ec912d4c3d3235d885302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839874145410b94c84f0042094c67a90303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4f65c2cd1d58661a6df50dc421f37304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02859ed68e401d73da75709002d50e9e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdc2e1ce69e01972cd780601ef0cd0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a0625d513f0354cd9a748a51aa6ac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404973ff19b5c18590cdf68bae39217308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc5456c2c16d5bdbe320679524e977309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129890bf981d4f45214b0082f7dc4820310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9536f7e8a9b825f8392d73ded4e719311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c2cdfe15a95e3f10d02ab4042278e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6927620a4f6f29ab56def987f7229313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bebd4bc47529f2b122c290ae8b6f4f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac448dbaa6e8f7ba6ac421cf8b2c56315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cd3ce353445ec5968b1d7702ef730316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a36265eeb4fd4e549536cdce5e8c1d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcd111deef5162301cdf7249ba8a9b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edf6ea7d7c8d651f852e21c447bb91319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307090e47eddb50c8bd052b412362e3d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1c92d46f8952d68bc5a89802a1cd2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa086206a9d11dea87f1fec4ed970a2a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e282181ced1bc2f3fbc101ddc696e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37dad542341dd12e8c39ea4139ac079324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fac26f56b305bda44d449aed2d389f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937f5ed066844f957e5299fd6eb8f35326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdfdcc591ee06d03d151cbbb6b1998327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2922739ad3cc3e90bc0adf0df265b64328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531932aae1c27b202dc2e2f50f95f2c6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f417ae9c51e35bba538f6ab103e139a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a12894a6570a7a062ec7d254384ba0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05defac9a587c6a546a648738fc6683332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60982f6ea16adc5e72566548a6441cf5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ba2a8282ec141f256890efd125bf1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb56a4c3caa7e23b189b36874fdc0d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91165fe4349399182930178ecbeaead336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37500959aaf2f7e30113745535fc4fa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df8e137811af6c63729c2e6dd66664338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7d7dac94b7d633f107cd9d9b58e6a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e49ddd45f0e99d07ada6792bf59ca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e549d1d62c0a5f62553ad9ffc78173341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c0eaffdcb103f8bd96956281287dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09786caaa170bcbefb170aa5e8472d38343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2b0e373f9f0b0570e2f3e5c571538344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800c4f13dd3fc7a934cfc27a8bdc8d9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c56220d1e7aac46a6e0f080b8dd50b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9422722bae62608f82303362a49816347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62733e4d0d9596ea8895a17cf72374348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ed4a8ee97edf8f49bcec2a91b332e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63bfb6e2dd47c689b18c5d045a2dd2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8b4f533263b9d3672a18c31a8b966351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63859259aacf285d3c5830efac3ad6ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf6b6e89a342204f0498672204e451353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558fc55d2cdb7850d2b55fb1305d22c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac13b10fa4b913b3e48f18c81eaebc1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecbe45df0d38c03e8bc27e6196d360356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b161210586ec2ef259fc7139c179445357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3ec35bc408fccce6a24b92015a5db358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddbad41b1622a660f43e443eebfa21359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a33b98ad26316dd1ae8ab64f2a00c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd429a912313d0c3c26474c9a3f2f2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562eab5f8886fe757df200590e75a93362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292468dc8eada85db4a5c1ddab10fbb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c509f8ad7f0913524caf6e5c0c621364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a0b8a23166028a1259b88298e0a7e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28486953cf84e038fb5d354083abbd7c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71c7bc79943b911ad28f18c068902f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41aada2f525cc33882262e2179d2e1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67cf90530831ef36da7db35412cb8e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52b30517d0ab63555b3975e9af4ed7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad77f775e282fce3912c473842f38f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852c6c951d0f1fbc8fa96f4a6d4574b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b62a77f553a59c07c55b6b112d3886373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883530d57dc4324ae0225fdfca484482374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c1c0646c73a44deac447c8cb585f2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f6edb0372488a98483f8de78ae6e7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b65af3c8a3ffd017f109ca7a8abbe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe21050c5514176f2be90a2276a5f2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697cfecdebc756e601c38c31fa34e88379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc9299dc0d820b43b8626ca331a575380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8b4ca95b1282ad224b74d3c0ce72c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff9835ceac88d30fb87a3b75ef0717382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438881e3e06707903a7e8f617bd807f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ddbb10fb9514baf77e5eb5f577908384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080083295da4860ceb46d7fb292cc6c3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438765adcde15e54cdd49f0f513053c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915192e9f17043c64c49fd9e2a0abf0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfee702b81b4f165651e16d5834ba0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e368d82037b7cd680b7bf82b1fc294389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac6ffb67cc36033d9d11935e3a8456390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631d57a34064c6857908fc1adf6f42a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2844a329c0fc6f34e639c2fdcbc80f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9392a3e51c6680f6b5f5a736b8552d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa08e93e975d832725bcce2b54bccd2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943827b0ccff7ba7e77e5396950deca2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ab80f1682ca9cdc5bf10755d19d4e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c08bc2b174db8cef5eb0cce752bae397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a3413cbc5dfa0764adee141c4c547398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e9828dfbaebdc2f1c3b1d187141a4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4f421523a507be5c9ae6c1781f0d1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443268ead14f4b1597dfafb58ad0eab401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e462198e407080db55dfd968cfc846402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36050c5010d1216a44e22e1d48c01d7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071bae579a81740741ce5223bc28576404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e193476d85e6e14fcac7155f4988a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267446b4927cc2dfecf3d86427a9949f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1d3d09df7101213cdc26bddbbc427407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80ea5b95dab1a9602c439683b921f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7e998ebb4261fc5ffb3231cbd700f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef440ab5094d2221f305704fab7c1bb0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b09eb81742b828cbb8ca9b5d20585411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804c5557ea962e6467de4e8eace9ace412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52859980c058ec9b332ea0eba21a2ee4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62dd84c8e8d9d5e950355f80fd88c0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d3d53d1d5acc2cd40f6d1bc23421e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1bcbcada4f9274addb56b9e558715416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349a5d57fcb8b094121a6675bdff928417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1501dbb7717ac8ca0f1578a9209727e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30e1da60e03aef1d1029213e3154a5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0a00fd06b28d3bd0912cf624bc278420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3241d663ab1cc00857d9e83073ae55421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6ef62a5f693313e9c39dddec0e41d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416b5326ced94ec15682867da320cb3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0490e27d5e6cebb6029bfeebf227a7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422dcd63cf9a40c1da367da96209b76b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a6cfa535906f5503d3a75b529d53f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2cccde7017e083ddb19f16581d541427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a54e11687704d28c6f867a753ae6a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da223cd7fd894a22b3a271b5329e0de2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a68182387a8ea90a117eba9f12087430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5695c0218b40a86fc69b0b15221fda431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783572f26feb03fad221a738dee3fe9a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd0ec7960db2370f4b031877285992433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116982d860f8cce24d9bddf2839730a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd222c3dd53a05e36226d4e0230c783e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9daa0bb5f3738f1a935548d5ed192436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4eff371c088b7c25c72649ef548b0b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91957645598f54bc054a3a9c5cbe04b3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343b11f053d4e4ac6682dfff7d7d591439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17350da720166a41ecafdb633073fc82440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f712dc5e3352e5bf27eeedb762cc4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730878782c5f3bd33b2637aa8778762442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148df639d6d4963eeb9436acbfb2f326443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf855cbd24efda4ca8e529c812fdde444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbdd3a2667b0bb6ededaf068af0e5f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598107c4f1a55ca448ed89d5e852ff49446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0057b3cfddfdda703e7300b963910447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510b802ccb720ce3d4b55a6785e547f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8461b0cb003b70b58023616dfe98b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19bfdd2ff59ca8bbf4242a9ccad412450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374646d27acb40a501c52ff317f16d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66a16e9be58697fd8617ebf4c90834452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336fa1a43fa6baedbd98d43dd5e6f52453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3112d6a99ac13ee0b00dfb862fc52ff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ab4a0179a6bde9e3f30662958ce06455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecce3abd1023f41cb0ea2924e58926456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c3aced19d97eca3801d58b24e3c04457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c519b10fca6ae0e430a37ba32fcea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41b57edbfc96b4c46625c0f4777cad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35035be51b31b90745c504057f80d26460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22f3d54d305b0840e936d26448879d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ca7dde90d4c696a1015fa86bf0c32462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e79d64681eb8b14355da4df472bf1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99683a2650b7598c93995936909642e6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849d699999e0dbadefd8cb6f8d82dd3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e52428a4efa1f2f0e3efac87657984466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4630680bba51f45e3b403e9bff98bc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1b037157cf1a55291af8a04c7e3aa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ffc5fccf1dd46d8e300aa71f5f633469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590f38475099fb9e36a3234e520d427470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75aeeb2c95b904f808e57dbf487c93e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82684f0ab8232a4ee79c8515c45dc03c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0576cb5c12beef828315f457b501cb1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16627d08bdc63c6a7de1421b7a01f06474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2db2b65360439aaac9b0695ff2709475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c2f3d20a0822a1668b57e67c4bc9c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab44b05b5d56fcecaa33b66e86b4b8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0100de17736712093a1dd0dfdbb9b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088fa383e9876d7494b8b4a6367f520479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cdbe690089703adbe19d776677c5d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a363da3cf9b65d7c798922e8ace3ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631d6dfc8a74943bac69a57f6cdc6fa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c98daae1be5a9c92e996716452d308483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b429e19aa19aa076d70c8a40c3b0212484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ee90d06804a51e58a298c86deb190485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82acdad85c8da4d08c9a2e4a67149fe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d9e96880ef5c649fb8409a25c2c68487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86460fae3f96528d31ad0a2f24e4da76488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6811c09d0569b6f029c06869ac1ba9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22713855473245aaa058c08f4c0a171490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c9cc7c7cc7f5531d48941891b9203491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc986f61d2f1753da99f583e57ace7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4f87cafe7431fddd544e89005df3a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ec82273e8183f5d9a12d46dd47728494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb9ce91fba528c192556ac26e2742f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbec2b45f04fd0a7d560eb9818894a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3347e12a96a2a733a5833318f6fc2c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13eb022ba01601463b36f3a690c83e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0522071d74a29a6f2814404970f801499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e52624758c6df2f1191ac9006e78d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debeba8cc776d718a936b387243fb8c8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57691cb11ec03014de6f2dd6f9fc2d6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd6b48b9f8c6859e7a30127955c73f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c64cf2754d0c1675cfefe6b7a2bf9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505666d29dd901c5f0b25f6c29042744505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdf40fb7972d8b07d05efdc7fddc96506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c2a187820f5c44d03520fe5e8b83b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7258851f98e84cfabdda6c5fd8dbd5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023e91318d434ab2c95c7a79b0cb59b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113914402911f062605720111acb160510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387639b5768f0349469eda4958447eb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c7b57b9f1fd713dcbb909b9f5fdfa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0867ad037bba7d2ca891a58949ed40e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cc1e09943fbb2a5bcf5c48558174b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2462db06ce5c48f84faa2a9b84385515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679d915fe6db57c5c6a841009b07b3d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5e26b67fe9b75783efdd7efd578fd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369c53562e44405c00e8c36d0b47abb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd480f98b58e23ce4fca1710f6169c15519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9f89d7fc180ce04448971967c7d0b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa458aeb5d41de121921a4488097537521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ab189a5309dc724cb0376bd40e2f7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c8cd56fd46de7ab661de5f84ce3ce523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5cb20a15c6cf203f84379b51b9267524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0664ae7923de99ce4e4c4b90f93f62525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a12bcb9b04abb6efaaeff49c2c8962526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b00e7c4ae5ae1e72a43b33d9c89d3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a350549f25581a54d5f3cc83ce430e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e39ac3e1240e38bdaa64556d51d6a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be298ed432507a5a8336eaeff01447a1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373dd2fe35223746854d795ad8f3d9a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7818496028680a266c6125cf5a66d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4533a910d8e42569f5809359aeee7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714905e989b49bc656f18396216c264534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563fced932ce38e8755e9a4bc28106d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36c593945584294e92807f6299028f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41eb755850bfd154e8817fb5fc023a2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07fc9d9bf9a405043bcde314c7b589538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ca30a6c30bf5bd6b48ee17c09576f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55bdf56d2f1b346a7715b29905c4abc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd7e0b9ade010381e918e6a3211b14541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d292f436317f49bcba15f1b44bb34b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab36023a0675d903e538923d75b1c9c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f37cb6c6f8fafc014cfd2656466db544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5fb7b0d5f45257915e29229bdb7d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fe20ec41b019422db6b2491420634546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d111bc4095558f712fde5c02719ead6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c7f11d63e26441dc27e5bcca27bfd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa846b7023f3c33720060d18be0d96c0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cecbdaded90fc7f90157d8147ece5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0d0dd640102918f7f5c42263c1f82551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf829f60b2704f5db40a1708289cecda552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d109a968904bc76eb169c49013c3d8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5bad7da2f8cba1fe17d3696062594554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c64a402853a04d0e2356a3759877f0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585508d2690d3a872601369ab3582cb7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9ff492325d44101bfbd7ec9ce698e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d701de262d5698f7031b6bc6556df26558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172fd6be52fe5b6cc56406b2f3b4f47559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef51585ad702d0ba6133439367739a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cac6d32df9aa4a49ab0166d2b7862a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372139ce1f8e26797b60d03636ab9bc5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541202e4f14d2d13e6cd63501025729e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4969dc09575d493dc6a1680d5d2e85564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a9094cacf29092232a489049c9832565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0a7c0ff3c36df0df6e9b938d3d848566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033896dc845e9e17c36d0cf94b849c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18712206252eb68d02c6e10f58c26e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebf7fd86bfae2c99eb67551f670c83569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bebf0039b212c3a7b66efce4d5aed6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e754c86268e9ac40fefca4c6a77a6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede8ecf2d21552732bf51d537844c6e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22415d4cd321fc804745033842ec8ab0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fedda8ee4ebd4ab8519bc2a46cfe7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12abbee3931a5a69affb9978d4cc5c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705633c928c38bef8309240d888dad5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a3f2114ec3f85e7c84a9cda53e02e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e08d39cfa10e22c5cd9400e33cf8b8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97256467c3a6c8cf11bef7a6be01a105579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05535404320ef4432eebe4db7bc22dd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501f7ce8a8332620345561f65e0263a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c841566994b8f88da88b93248c7bc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b897c0cb92cd5d06a2075fef5d151a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226da56546fc7a9e8daa546295ed23a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f15950fbf8753ff0dd44458f855f21585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4eca6f0788a7c0179bde81ec2985c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e954c0c860befd14947a94b8eac7b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993042f565f28fddc37782f684cc57c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24ffff52371eab91eab2c73e7c7ba3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5ebeec370f7c2750bcc99ca737c46590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc21726235063dfc8b94204dec47263591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce83f8692659fe9c4f5d802e64b15a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a3e3c212a20124fe93b16558d1a0e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847907be155d4624efb5e4ff3fda6b2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e125146cffbf7a4189a0234f82de955595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef079f7743532bfd0b29146a3f6b95a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29aad4167d9be1adbc88337ad6918ed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8a55db84a8d1aac5b69e51ec05860598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac8c20987adc7db3841cbc66c867f9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744ec1b8b11ae316dd0832c0f98d5ae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0a4af820c8b717df9cc95fe60b5c5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaaadc5c6aa7a7dcbad52d63376e06e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d24032ed1c842d5707cb3024c31cd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299d713c4aa78dbc3c8b41832dbe326604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f850a91f07b1779e12bd44b09b15310605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafdd7cf9bbf204e89f14224c1a3bec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f44706d0a6277978a12c854f846ff1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350d89e269de2ee410cc4f497e0523b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6a994514a3acc36e6732eaf9bdfa4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f0f76199451ae51f11cee4abe7d68610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab500ff25803338e033b5f71f7f8ecf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef35532c77394cdeab2c3b0385bdd92612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb707b2a857a8632f49f7e674281f4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ab47e86edb63065ee49e993df890f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e7290d14e5c9e1c8362160e0498c5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b7b6dd1186c914ef6070717d5aad9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd4d3d91ec442a7f080559520837b0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e6ee5a5b5e1e1a71b45d810ac7862618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b454a49b3a1ed4ab6e9dda0310114619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44b560725f499f27f4e4b5cc55be5a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd8f2bfa228371deb8dc5236de1e6f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cb331e290e27d35cf2e57c6b6b5d1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d647001cfc196029131034ad1c70f1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351440c0589d1bf6d5ce22856b1bdde624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348312b8d296decc9e8aa52d01b42871625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe172d42d8acf85dd7b6e606439e383626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fccf8a2828ee97e9fbda6cd827d6b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e673ea152c03eebf08b8761cd05e851628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868eb2c887cdc88d3bc83b38be4bc9f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd0650b4ff2a89a3d905620a359a88630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5225424e4ebee8da6c73cb61d5799a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ca1096be90e0337f35aaac04cd0df632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effaf31156d25cdfbdb6c06d3ce7a81633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702aa9315c6ae4ca08b63e688c54804634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfda010a5e73b6f646183424157cc55635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b21a7997fb06a2076d4654fe4ce98636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7be397e6617e1542333929c916556637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538d5f35462a77ba1c7c05b0e2124e0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f030d80b645be29104a9fe26448a5a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795cfcb17ae01922ae9af0b5a23aa83640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e256280a8d2ca7e9f7bca56ff871d08641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82703a6050f80ef28d6dbb9a4fa74c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97893c68c4f843d99de0cec9f3db1e78643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e11a6aa5ab7087f1ad7ffbd175eb3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f33969d630ec3669dc9634733a09b7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012eba85fd812f09e2f38a0b5e0075f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f959fd91623e06e593a9ff8877ae0b4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4d13ab5dd9f8ae856cadff4a48d28648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a30cb2e3b4cfefbb87706293fa337649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41755423d57ef2825e72e04ed8721272650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254944ca1e5cda95b8ae7b61a7d316a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb814ad8f468ba6a6e673a42c76da4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af20cdf4cd7d5ab1e0645fbc58c8695653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ebe49c196bdba826431d7cec9977a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202bf4e8db9b7eaa9c4c36ee1ca1305655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2af5972aefed268cdb3a9e8b7cfb09656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2742cd3da829ffa9931b8d4b897f54657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf84e274fcb458cfff39e94616ec6b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eaf329d33134a8e91c59a1eb649c4f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b33310c1b5e6f4606f7cddf03e4b4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee42b5ac9f30e0b6dea61e773b8486661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850a7432a7aec91ff2e24c5abc3d2c2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb45997f2d5d1eb6ba6c33fabff438a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf08732232209199b5377248ac8527664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc9a775c7a58ea6a79b3cd0604774e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bddde1c93f622eba1c18e4501a3ca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10405d85df19ddfb53631b3b62c292667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0012feab822b77eb6eb922102241023668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bcc726d1d37e285f2eddad8f86fba2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b476b2d1d31a240d7f99e2c688dc0f4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5912ad441935d7666dda79a801352671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e23bb3c80260fa57b02c61edbdf89672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2a190ef5f454da16ed0dd34ca0ae0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badfabd27c011e6f5c8fdd72c85dea5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9897b37de372996ab6ffc181a60d23675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caefc16ba7043cd719f4d5cf953eca8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb178c665d90047cf775718cab55c14677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685e8fbec0a24abd05db18ce9b5855f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b5ab716968a64205a41e363119f71679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770b46ee9a8793dc11041758a99322c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27802cb382a67f7dd4b4a45fd5a248681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1abf9ba526abffd995ee73931c4b8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef9c4c4fe0d8bc95c42febf2e15fd7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1928ef3c002b2bbe6ab8efc07fef8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162380923f13451301537cc51477ecf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de48b83e02bde2856f73bbc8b1bee8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2c7fe5e0452f0ec77c56b2810def6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609c998568ea43a322b4c5650615897688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed30749d8e9c95024b15a7190eab4df689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80541cfa7a64276c4ca01b52acfc4aa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d122db8dbbf3dfdd4a51236a5e6d4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce782f26b2a8f8f150bae1c4c52b3b1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c7d1426990c230fd3ff792f2ffcc9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075334c3dacab2bdc1c82599ff95fdc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2270df4388d8fae11a1f63239b35d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95be5596026aa221841f10b121249f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ba6dbd643348f89db599f3db40f5e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807dd4db41a980d76ec7a680147244e8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c405881bd9f29d0c7a17cd0418283699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a0313e6998f97e855e5f95caa24df700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca183e42445ca87d10147b5b2aa0635701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cf93d383470a480be852009d641ee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54ad2128f59653ee670cd433de4caf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bf4b4077cfcd2ce606e8818cfe51e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b57935f942fae44922b7daae149b7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926b1b4639d81b2757f8b84ba83c675706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02960ab5e82bb6aeae2e0901af2c4b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0694ecc034b1435691a3464c016d91d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f62aaf8676d2da250b4a3a1d24e64709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc49e8208189b40d873789952ae224710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1080b75363ce3ce216068b53591ea71711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02b24302c5593395a998387b231d1f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880eb2599ad454f7a02acc93a36393c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e0f7c2f55927a297fad31d3bd370c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd016879d3da926a846d10ed9a21e58715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e93fca7af8105e7ea020479a40ec7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23be7e33e4e1941d553070bc9432d1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3b7eaeeaff040fd2e4527991e04dd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818622bf5af7bec8ffc2a35282ade70c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50679f8fde5c8082e96c627723357d47720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74daca29a93556a55ca32a140ffa09721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce7ad3b38e62ebce5e669980164c49722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd6070392c8513eca22d34dda9f7d7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c504b540a0057ae620dcd80b03d3d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83485904cbc8ec0e4a5df3a2fa8a5f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024cba6d5fc63972deeb554d4294821726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693beca6417a0de29bdad4870092373f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ee20e225faa0563d76cd48228e8e8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5bfb66145166334db847ebe16eae8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ac0559422615d7b8074365b5e8856730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6860535072d3b63042976ccd859e5c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3af19b2b0ecb101cf8a7f8385f7248732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b1ab94e88c72895549f8bfba98ad3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045b901142e4811d91efbc9ad97cebf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cb3024c1010ad91c537559175c1d0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7a6d43b0523dd933a62ab62b93792736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2f922964d8cad3ac164062d955ae0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc14868f2eeb7092ff1d1c3b621b60738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9516abf88fb4e1c2bb5167f0779df3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8f1f79b2f924d7bed3a1ef1bc7b19740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178e8f34de30e87644fed16f9e3f1bf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b227234c4391bd570328894244f02742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182cb4e7ec333bce33ba45f264e87fc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eace6f12802908f1628592228330bf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a85472fddda4a6a36445e5a947e11745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0579f057fffb21a4e284203d19db54d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00afff39f01179c171b0b86ecedcf26747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722046dbb92f801b50291a879c35f4c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae2501a5dd4aed2c7078cb811aec12749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311eb7cdd427a38bff6ca745ec6f6c7b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3645dafc9145a6f194730468e4640d4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848124bba5218ce83a039df861b78443752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c320044a8543a8c81cf8a5c0bd3ea753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f85b6ee6eca2d59dc0d397eec672b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca50b272ceb942c7cb6811d9e87f28755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2933d854c0784ecc7a6842c639c23756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1766bef64e1a5c3c77c57f7f527f0b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3eb8a7269f488332e688fd9cb48d0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95395fc9e84631b337626fd747b1d879759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c0b95d3a2de4a117a018d12132a31760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342462949133309ed0502814b271df00761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7a7c22a57fb817a1bf4f0aebfaeae762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0502a8d045a36996151641ea76f519763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec126bb12530b231a71af6a3c55705764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8971eb8edf9921a8f6f5c29d34ac37d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58533858ceca03ba8ade722842a6418d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04785bb4c0320a51ad778702c8e8091b767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>